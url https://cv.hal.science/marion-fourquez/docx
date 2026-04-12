--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -672,51 +672,51 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.12175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107245v1</w:t>
+                <w:t xml:space="preserve">hal-03993331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton Responses to Bacterially Regenerated Iron in a Southern Ocean Eddy</w:t>
               </w:r>
@@ -940,51 +940,51 @@
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.12175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03993331v1</w:t>
+                <w:t xml:space="preserve">hal-04107245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton Responses to Bacterially Regenerated Iron in a Southern Ocean Eddy</w:t>
               </w:r>
@@ -1634,395 +1634,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial iron uptake in the naturally fertilized waters in the vicinity of the Kerguelen Islands: phytoplankton–bacteria interactions</w:t>
+                <w:t xml:space="preserve">Iron budgets for three distinct biogeochemical sites around the Kerguelen Archipelago (Southern Ocean) during the natural fertilisation study, KEOPS-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrew R. Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier van Der Merwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quéroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (6), pp.1893-1906. </w:t>
+              <w:t xml:space="preserve">, 2015, 12 (14), pp.4421-4445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1893-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-4421-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207384v1</w:t>
+                <w:t xml:space="preserve">hal-01207315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe and C co-limitation of heterotrophic bacteria in the naturally fertilized region off the Kerguelen Islands</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Microbial iron uptake in the naturally fertilized waters in the vicinity of the Kerguelen Islands: phytoplankton–bacteria interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. M. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. W. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (6), pp.1983-1992. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1983-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 12 (6), pp.1893-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1893-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01207645v1</w:t>
+                <w:t xml:space="preserve">hal-01207384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron budgets for three distinct biogeochemical sites around the Kerguelen Archipelago (Southern Ocean) during the natural fertilisation study, KEOPS-2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew R. Bowie</w:t>
+                <w:t xml:space="preserve">Fe and C co-limitation of heterotrophic bacteria in the naturally fertilized region off the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier van Der Merwe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (14), pp.4421-4445. </w:t>
+              <w:t xml:space="preserve">, 2015, 12 (6), pp.1983-1992. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-4421-2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1983-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207315v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of iron limitation on growth and carbon metabolism in oceanic and coastal heterotrophic bacteria</w:t>
               </w:r>
@@ -2333,51 +2333,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73E3C102"/>
+    <w:nsid w:val="FFC97CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2564,51 +2564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fourquez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5395-4877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourquez Anne Marion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Janssen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Conway" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cabanes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ellwood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03127-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Doney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Eggins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ellwood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strzepek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hassler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081655" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993331v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Strzepek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet S Saini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cable" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Danza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00052-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831171v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy L Deppeler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00776" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavenia Ratnarajah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207384v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourquez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Trull" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1893-2015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1983-2015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207315v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4421-2015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gueneugues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2014.59.2.0349" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fourquez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5395-4877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourquez Anne Marion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Janssen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Conway" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cabanes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ellwood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03127-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Doney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Eggins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ellwood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strzepek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hassler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081655" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Strzepek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet S Saini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cable" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Danza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00052-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831171v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy L Deppeler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00776" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavenia Ratnarajah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourquez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4421-2015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207384v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Trull" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1893-2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1983-2015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gueneugues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2014.59.2.0349" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>