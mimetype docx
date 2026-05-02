--- v1 (2026-04-12)
+++ v2 (2026-05-02)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -696,1461 +696,1327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton Responses to Bacterially Regenerated Iron in a Southern Ocean Eddy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitioning global change experiments on Southern Ocean phytoplankton from lab to field settings: Insights and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Doney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Eggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ellwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10081655⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (9), pp.1911-1930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959676v1</w:t>
+                <w:t xml:space="preserve">hal-04107245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitioning global change experiments on Southern Ocean phytoplankton from lab to field settings: Insights and challenges</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytoplankton Responses to Bacterially Regenerated Iron in a Southern Ocean Eddy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert F Strzepek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Ellwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12175⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.1655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10081655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107245v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton Responses to Bacterially Regenerated Iron in a Southern Ocean Eddy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial, Phytoplankton, and Viral Distributions and Their Biogeochemical Contexts in Meromictic Lake Cadagno Offer Insights into the Proterozoic Ocean Microbial Loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaspreet S Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Cable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Cabanes</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Danza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10081655⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.00052-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03831160v1</w:t>
+                <w:t xml:space="preserve">hal-03770119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial, Phytoplankton, and Viral Distributions and Their Biogeochemical Contexts in Meromictic Lake Cadagno Offer Insights into the Proterozoic Ocean Microbial Loop</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Francesco Danza</w:t>
+                <w:t xml:space="preserve">Assessing the contribution of diazotrophs to microbial Fe uptake using a group specific approach in the Western Tropical South Pacific Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France van Wambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mbio.00052-22⟩</w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43705-022-00122-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770119v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the contribution of diazotrophs to microbial Fe uptake using a group specific approach in the Western Tropical South Pacific Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Guieu</w:t>
+                <w:t xml:space="preserve">Microbial Competition in the Subpolar Southern Ocean: An Fe–C Co-limitation Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy L Deppeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ellwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43705-022-00122-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845175v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Competition in the Subpolar Southern Ocean: An Fe–C Co-limitation Experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resource colimitation drives competition between phytoplankton and bacteria in the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavenia Ratnarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip W Boyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00776⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (1), pp.e2020GL088369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL088369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831171v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03039293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resource colimitation drives competition between phytoplankton and bacteria in the Southern Ocean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
+                <w:t xml:space="preserve">Iron budgets for three distinct biogeochemical sites around the Kerguelen Archipelago (Southern Ocean) during the natural fertilisation study, KEOPS-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew R. Bowie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier van Der Merwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quéroué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas W. Trull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL088369⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (14), pp.4421-4445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-4421-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03039293v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron budgets for three distinct biogeochemical sites around the Kerguelen Archipelago (Southern Ocean) during the natural fertilisation study, KEOPS-2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pier van Der Merwe</w:t>
+                <w:t xml:space="preserve">Fe and C co-limitation of heterotrophic bacteria in the naturally fertilized region off the Kerguelen Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Quéroué</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 12 (14), pp.4421-4445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-4421-2015⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 12 (6), pp.1983-1992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1983-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207315v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial iron uptake in the naturally fertilized waters in the vicinity of the Kerguelen Islands: phytoplankton–bacteria interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W. Trull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (6), pp.1893-1906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-12-1893-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe and C co-limitation of heterotrophic bacteria in the naturally fertilized region off the Kerguelen Islands</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12 (6), pp.1983-1992. </w:t>
+                <w:t xml:space="preserve">Effects of iron limitation on growth and carbon metabolism in oceanic and coastal heterotrophic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fourquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1983-2015⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Aurélie Devez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marion Fourquez</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Devez</w:t>
+                <w:t xml:space="preserve">Audrey Gueneugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (2), pp.349-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2014.59.2.0349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2160,112 +2026,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRON BIOAVAILABILITY FOR MARINE BACTERIA: A SINGLE CELL APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2333,51 +2199,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFC97CA4"/>
+    <w:nsid w:val="418E974F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2564,51 +2430,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fourquez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5395-4877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourquez Anne Marion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Janssen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Conway" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cabanes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ellwood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03127-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Doney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Eggins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ellwood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03959676v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Strzepek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hassler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081655" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Strzepek" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet S Saini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cable" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Danza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00052-22" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831171v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy L Deppeler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00776" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039293v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavenia Ratnarajah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207315v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourquez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4421-2015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207384v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Trull" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1893-2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1983-2015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335852v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gueneugues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2014.59.2.0349" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502588v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fourquez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5395-4877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourquez Anne Marion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Janssen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Conway" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cabanes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ellwood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03127-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Doney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Eggins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ellwood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Strzepek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hassler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet S Saini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cable" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Danza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00052-22" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831171v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy L Deppeler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00776" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039293v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavenia Ratnarajah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088369" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4421-2015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1983-2015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Trull" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1893-2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gueneugues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2014.59.2.0349" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>