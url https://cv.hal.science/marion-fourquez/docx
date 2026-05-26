--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5395-4877</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">tNoVj0QAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,1871 +173,1871 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation and remineralization of Trichodesmium unveil potential for ocean carbon sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima-Ezzahra Ababou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wembeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 5 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chasing iron bioavailability in the Southern Ocean: Insights from Phaeocystis antarctica and iron speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourquez Anne Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim M Conway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Ellwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (26), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adf9696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04148414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report on biological iron uptake in the Antarctic sea-ice environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lannuzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Delille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00300-023-03127-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitioning global change experiments on Southern Ocean phytoplankton from lab to field settings: Insights and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Doney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Eggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ellwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (9), pp.1911-1930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.12175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitioning global change experiments on Southern Ocean phytoplankton from lab to field settings: Insights and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Doney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Eggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ellwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 67 (9), pp.1911-1930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lno.12175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton Responses to Bacterially Regenerated Iron in a Southern Ocean Eddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert F Strzepek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Ellwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (8), pp.1655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms10081655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial, Phytoplankton, and Viral Distributions and Their Biogeochemical Contexts in Meromictic Lake Cadagno Offer Insights into the Proterozoic Ocean Microbial Loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaspreet S Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Cable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Danza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mbio.00052-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the contribution of diazotrophs to microbial Fe uptake using a group specific approach in the Western Tropical South Pacific Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France van Wambeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43705-022-00122-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Competition in the Subpolar Southern Ocean: An Fe–C Co-limitation Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy L Deppeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ellwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.776. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource colimitation drives competition between phytoplankton and bacteria in the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavenia Ratnarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip W Boyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (1), pp.e2020GL088369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020GL088369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03039293v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron budgets for three distinct biogeochemical sites around the Kerguelen Archipelago (Southern Ocean) during the natural fertilisation study, KEOPS-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew R. Bowie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier van Der Merwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Quéroué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas W. Trull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (14), pp.4421-4445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-12-4421-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe and C co-limitation of heterotrophic bacteria in the naturally fertilized region off the Kerguelen Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (6), pp.1983-1992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-12-1983-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial iron uptake in the naturally fertilized waters in the vicinity of the Kerguelen Islands: phytoplankton–bacteria interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Obernosterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. W. Trull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (6), pp.1893-1906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-12-1893-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of iron limitation on growth and carbon metabolism in oceanic and coastal heterotrophic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Devez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Schaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gueneugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 59 (2), pp.349-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4319/lo.2014.59.2.0349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2026,112 +2047,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRON BIOAVAILABILITY FOR MARINE BACTERIA: A SINGLE CELL APPROACH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ClimECO2 International Summer School - Oceans, Marine Ecosystems, and Society facing Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2199,51 +2220,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="418E974F"/>
+    <w:nsid w:val="F868FAB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2430,51 +2451,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fourquez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5395-4877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148414v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourquez Anne Marion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Janssen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Conway" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cabanes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ellwood" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9696" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067355v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03127-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Doney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Eggins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ellwood" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12175" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831160v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Strzepek" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hassler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081655" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770119v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet S Saini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cable" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Danza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00052-22" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831171v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy L Deppeler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00776" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039293v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavenia Ratnarajah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088369" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4421-2015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1983-2015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207384v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Trull" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1893-2015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335852v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gueneugues" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2014.59.2.0349" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-fourquez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5395-4877" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=tNoVj0QAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05296350v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Ezzahra Ababou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Camps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wembeke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grosso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf128" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148414v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourquez Anne Marion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Janssen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M Conway" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cabanes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Ellwood" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9696" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067355v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lannuzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen de Jong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tison" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03127-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03993331v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Boyd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Doney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Eggins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ellwood" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12175" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert F Strzepek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Hassler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10081655" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet S Saini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cable" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Danza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.00052-22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03845175v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lory" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourquez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Barani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-022-00122-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831171v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bressac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy L Deppeler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Obernosterer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00776" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039293v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavenia Ratnarajah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip W Boyd" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL088369" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Bowie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier van Der Merwe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;rou&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Trull" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourquez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-4421-2015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blain" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1983-2015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207384v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Obernosterer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Davies" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. W. Trull" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1893-2015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Devez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gueneugues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4319/lo.2014.59.2.0349" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00502588v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>