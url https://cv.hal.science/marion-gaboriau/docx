--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -382,51 +382,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Recherche en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 260 (5), pp.22-41. </w:t>
+              <w:t xml:space="preserve">, 2025, 260 (5), pp.22-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arss.260.0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1019,398 +1019,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juger de l’inaptitude au travail pour raison de santé : rapports de classe, stéréotypes et mise à l’épreuve des travailleur·ses en consultation médicale</w:t>
+                <w:t xml:space="preserve">La gestion incertaine de la crise sanitaire dans une résidence services. Hyperprotection des plus riches, défiance et concurrence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du LESCORES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « L’aide à domicile face au COVID dans une perspective internationale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de recherche COVICARE, MSH Ange-Guépin, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893681v1</w:t>
+                <w:t xml:space="preserve">hal-04893672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion incertaine de la crise sanitaire dans une résidence services. Hyperprotection des plus riches, défiance et concurrence</w:t>
+                <w:t xml:space="preserve">Le dispositif d’inaptitude à la Ville de Paris : une prise en charge ambivalente des questions de santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « L’aide à domicile face au COVID dans une perspective internationale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme de recherche COVICARE, MSH Ange-Guépin, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Les reconfigurations de la prévention en santé au travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, programme de recherche SoTAC, Jun 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893672v1</w:t>
+                <w:t xml:space="preserve">hal-04893680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif d’inaptitude à la Ville de Paris : une prise en charge ambivalente des questions de santé au travail</w:t>
+                <w:t xml:space="preserve">Rapports de genre et de classe entre aides à domicile et personnes âgées dépendantes : vulnérabilités et dominations croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaboriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Les reconfigurations de la prévention en santé au travail »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, programme de recherche SoTAC, Jun 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Croiser le genre et la classe en sciences sociale. Parcours d’enquêtes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cresppa-CSU, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893680v1</w:t>
+                <w:t xml:space="preserve">hal-04575361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapports de genre et de classe entre aides à domicile et personnes âgées dépendantes : vulnérabilités et dominations croisées</w:t>
+                <w:t xml:space="preserve">Quel vécu de la crise pour les personnes âgées dépendantes à domicile ? Les expériences et ressources inégales des particuliers employeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Croiser le genre et la classe en sciences sociale. Parcours d’enquêtes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cresppa-CSU, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « L’aide à domicile face au COVID dans une perspective internationale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme de recherche COVICARE, MSH Ange-Guépin, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575361v1</w:t>
+                <w:t xml:space="preserve">hal-04893677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel vécu de la crise pour les personnes âgées dépendantes à domicile ? Les expériences et ressources inégales des particuliers employeurs</w:t>
+                <w:t xml:space="preserve">Juger de l’inaptitude au travail pour raison de santé : rapports de classe, stéréotypes et mise à l’épreuve des travailleur·ses en consultation médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaboriau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « L’aide à domicile face au COVID dans une perspective internationale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Programme de recherche COVICARE, MSH Ange-Guépin, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Séminaire du LESCORES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893677v1</w:t>
+                <w:t xml:space="preserve">hal-04893681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui s'occupe de qui ? Vulnérabilités et dominations croisées entre aides à domicile et personnes dépendantes</w:t>
               </w:r>
@@ -2063,165 +2063,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la fabrication de la preuve à la décision. Reconnaissance, droit et usage de la maladie professionnelle dans la Fonction Publique Territoriale</w:t>
+                <w:t xml:space="preserve">Se faire classer comme inapte à son travail : le rapport ordinaire des travailleurs à la catégorie d’inaptitude dans la fonction publique territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Cent ans de sous-reconnaissance des maladies professionnelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sciences Po Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de sociologie (AFS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Université d’Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619796v1</w:t>
+                <w:t xml:space="preserve">hal-03619817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se faire classer comme inapte à son travail : le rapport ordinaire des travailleurs à la catégorie d’inaptitude dans la fonction publique territoriale</w:t>
+                <w:t xml:space="preserve">De la fabrication de la preuve à la décision. Reconnaissance, droit et usage de la maladie professionnelle dans la Fonction Publique Territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de sociologie (AFS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Université d’Aix-Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque "Cent ans de sous-reconnaissance des maladies professionnelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sciences Po Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619817v1</w:t>
+                <w:t xml:space="preserve">hal-03619796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner la santé au travail du point de vue du statut : les processus de reconnaissance de l’inaptitude à la mairie de Paris</w:t>
               </w:r>
@@ -2823,51 +2823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16A04D90"/>
+    <w:nsid w:val="5AE2AB30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C8AFF38F"/>
+    <w:nsid w:val="26FAE1F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3205,51 +3205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-gaboriau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6924-2516" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03695788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IEPP0047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546084v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.260.0022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02119892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.601.0043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.104.0461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03126971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893680v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-gaboriau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6924-2516" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03695788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IEPP0047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546084v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.260.0022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02119892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.601.0043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.104.0461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03126971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>