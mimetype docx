--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -1390,191 +1390,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui s'occupe de qui ? Vulnérabilités et dominations croisées entre aides à domicile et personnes dépendantes</w:t>
+                <w:t xml:space="preserve">Aides à domicile et personnes âgées dépendantes face à la crise sanitaire : vulnérabilités, inégalités et dominations croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire DomesticitéS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Université Paris Dauphine, France</w:t>
+              <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) « Intersections, circulations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575363v1</w:t>
+                <w:t xml:space="preserve">hal-04575325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aides à domicile et personnes âgées dépendantes face à la crise sanitaire : vulnérabilités, inégalités et dominations croisées</w:t>
+                <w:t xml:space="preserve">Qui s'occupe de qui ? Vulnérabilités et dominations croisées entre aides à domicile et personnes dépendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gaboriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Meuret-Campfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès de l’Association française de sociologie (AFS) « Intersections, circulations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire DomesticitéS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Université Paris Dauphine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575325v1</w:t>
+                <w:t xml:space="preserve">hal-04575363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflicting norms in the care for dependant elderly people: home-based care services in France during the Covid 19 crisis</w:t>
               </w:r>
@@ -2823,51 +2823,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AE2AB30"/>
+    <w:nsid w:val="8C6816B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26FAE1F0"/>
+    <w:nsid w:val="143CCC3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3205,51 +3205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-gaboriau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6924-2516" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03695788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IEPP0047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546084v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.260.0022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02119892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.601.0043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.104.0461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03126971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575363v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-gaboriau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6924-2516" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03695788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gaboriau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021IEPP0047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546084v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Meuret-Campfort" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.260.0022" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989469v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.051.0045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02119892v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.601.0043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382224v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.104.0461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575266v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03126971v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492462v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893672v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893677v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cartier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575287v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575365v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621187v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619817v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03619799v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ledoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dussuet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182853v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Lecomte-M&#233;nah&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575706v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>