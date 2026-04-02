--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -790,165 +790,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les prémices d’une réception de la jurisprudence SCEA du Chéneau par la chambre sociale de la Cour de cassation</w:t>
+                <w:t xml:space="preserve">Loi de programmation et de réforme pour la justice, pas de réelle révolution pour le droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, pp.779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428198v1</w:t>
+                <w:t xml:space="preserve">hal-02103338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loi de programmation et de réforme pour la justice, pas de réelle révolution pour le droit du travail</w:t>
+                <w:t xml:space="preserve">Les prémices d’une réception de la jurisprudence SCEA du Chéneau par la chambre sociale de la Cour de cassation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexbase Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.779</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02103338v1</w:t>
+                <w:t xml:space="preserve">hal-02428198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statut protecteur des défenseurs syndicaux : un bénéfice sous conditions</w:t>
               </w:r>
@@ -1417,51 +1417,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425328v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428198v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charbonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425328v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charbonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>