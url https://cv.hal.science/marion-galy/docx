--- v1 (2026-04-02)
+++ v2 (2026-05-13)
@@ -66,1211 +66,3444 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les prescriptions applicables en matière de requalification d’un ou plusieurs CDD en CDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° BJT204u9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crématorium géré par la régie municipale des pompes funèbres, l’assistant funéraire relève des prud’hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° BJT204u8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contestation de l’avis d’inaptitude par le salarié, l’employeur doit-il reporter la rupture du contrat de travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique de l’Institut du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surcharge&amp;quot; du CPH territorialement compétent : la compétence exclusive et d’ordre public comme obstacle à la dérogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° BJT204c9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recevabilité des demandes présentées pour la première fois en cause d’appel : des précisions en matière d’inaptitude sur la notion de demande nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° BJT203l8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à la preuve et recevabilité d’une preuve illicite ou déloyale : quelques précisions sur le contrôle de nécessité et de proportionnalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° BJT203l9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clause de non-concurrence : d’utiles précisions sur la prescription applicable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° BJT204d6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion &amp;quot;d’actes préparatoires au trajet&amp;quot;, quelle incidence sur la qualification d’accident de trajet ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit ouvrier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, p. 265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cessions forcées &amp;quot;de bons de souscription d’actions&amp;quot; ou &amp;quot;d’actions&amp;quot; et rupture du contrat de travail : compétence du CPH pour indemniser le salarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° BJT202w3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise à l’écart du régime protecteur de l’inaptitude en cas d’obstacle au reclassement d’un salarié protégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique de l’Institut du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaptitude d’un salarié protégé résultant d’un harcèlement moral ou une discrimination syndicale, quelle compétence pour le juge judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, BJT202w4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plein effet des clauses de conciliation préalable et obligatoire pour les chirurgiens-dentistes, quelle incidence en droit du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° BJT202h3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action en concurrence déloyale dirigée contre un ancien-salarié non soumis à une clause de non-concurrence : incompétence du conseil de prud’hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° BJT202h2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quid de la recevabilité des demandes nouvelles en appel en matière prud’homale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° BJT201r7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessité de préciser la compétence territoriale du défenseur syndical pour faire courir le délai d’appel en matière prud’homale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° BJT201c8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiction de la consommation d’alcool en entreprise par le règlement intérieur, nouvelles précisions du Conseil d’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique de l’Institut du travail de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pas d'extension de l'effet interruptif de prescription aux demandes reconventionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 01, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03563998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas d’extension de l’effet interruptif de prescription aux demandes reconventionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 1, p. 87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salarié protégé : compétence résiduelle du juge judiciaire pour connaître d’une décision d’incompétence de l’inspection du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° BJT201c9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conformité du délai biennal de prescription applicable aux actions portant sur l’exécution ou la rupture du contrat de travail à l’article 6 § 1 de la convention EDH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° BJT201r2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité extracontractuelle du tiers et préjudices indemnisables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique de l’Institut du travail de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annulation de la décision d'homologation/validation d'un PSE, quelles conséquences pour les licenciements prononcés et le congé de reclassement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03425328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Embauche d’un salarié soumis à une clause de non-concurrence, compétence et pouvoirs du juge des référés commercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 200k9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénéfice d’un revirement de jurisprudence à l’occasion d’un second pourvoi en cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 200kl0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSE et compétence juridictionnelle : la vaine recherche d'une clé de répartition du contentieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 04, pp.327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03193358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Admission du référé-provision judiciaire après le licenciement d'un salarié protégé, prononcé sans autorisation et dont la rétractation a été refusée par l'administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 07 et 08, pp.662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03285843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation de la compétence du CPH pour contrôler la faute ou la légèreté blâmable de l’employeur dans le contentieux des salariés protégés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114u5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription en matière salariale : une interprétation jurisprudentielle discutable des dispositions transitoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114v5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contentieux de La poste, encore et toujours au cœur des incertitudes suscitées par le dualisme juridictionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112v8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contentieux des désignations professionnelles entre deux juges : bientôt de l’histoire ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.n° 112t5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence du conseil de prud’hommes pour connaître d’une action en responsabilité fondée sur la dénonciation fautive d’infractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.n° 112t4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques psychosociaux, restructurations et plan de sauvegarde de l’emploi : le juge judiciaire conserve sa compétence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Joly Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.n° 112-t3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reprise des salaires en cas d’inaptitude : pas d’exception pour l’employeur même lorsque le salarié retrouve un travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique de l’Institut du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PSE et RPS : nouvel épisode d’une saga jurisprudentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 830</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le plafonnement des indemnités de licenciement sans cause réelle et sérieuse sur la sellette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit comparé du travail et de la sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019/1, pp.210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du nouveau sur la compétence du futur tribunal judiciaire en droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prémices d’une réception de la jurisprudence SCEA du Chéneau par la chambre sociale de la Cour de cassation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loi de programmation et de réforme pour la justice, pas de réelle révolution pour le droit du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexbase Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.779</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut protecteur des défenseurs syndicaux : un bénéfice sous conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique de l’Institut du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contentieux des licenciements économiques collectifs : une nouvelle illustration de la complexité juridictionnelle en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, p. 353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrat de travail maritime : la compétence du conseil de prud’hommes doit-elle être généralisée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail temporaire et droit à l'emploi : circulez, il n'y a rien à voir !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11, pp.717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02242229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE une solution aux nouveaux défis posés à la santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans HSE - Journée de conférences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. Dedessus-Le-Moustier et N. Rojas-Hutinel, Jun 2024, Lorient (56100), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques réflexions sur l’accountability en matière de santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Contrôle et Accountability »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N. Dedessus-Le-Moustier et N. Rojas-Hutinel, Mar 2022, Vannes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">40 ans de Juge(s) administratif(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 ans de sciences sociales du travail (1981-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSTO Rennes et l’AFDT, Nov 2021, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pluralisme juridictionnel en droit du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Galy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, t. 78, 2020, Collection Bibliothèque de droit social</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE, une solution aux nouveaux défis posés à la santé au travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lafargue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Dedessus Le Moustier; Nilsa Rojas Hutinel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernance et Responsabilité. Regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2025, Droit &amp; Science politique, 9782386001499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1417,51 +3650,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425328v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428204v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428202v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103331v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103353v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103338v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428198v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103358v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charbonneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607791v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Galy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607787v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607813v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607804v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607799v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607808v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607831v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607776v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607763v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607772v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607707v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607696v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03563998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607695v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03425328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607680v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607677v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03193358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607660v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607650v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428204v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428203v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428202v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607646v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103353v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428199v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103338v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989278v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charbonneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603330v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lafargue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607701v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607682v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>