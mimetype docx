--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -199,291 +199,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History and geochemical signatures of hydrothermally silicified volcanic and sedimentary rocks from the Paleoarchean (3.5-3.2 Ga) Barberton Greenstone Belt</w:t>
+                <w:t xml:space="preserve">Sedimentary dynamics and sources at the “Tsunami conglomerate locality” (Fig Tree Group, 3.28–3.23 Ga, Barberton Greenstone Belt, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lungele Steve Kitoga</w:t>
+                <w:t xml:space="preserve">Quentin Aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Boyet</w:t>
+                <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Thomazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 2 (1), pp.773. </w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 437, pp.108060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33063/agc.v2i1.773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2026.108060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529627v1</w:t>
+                <w:t xml:space="preserve">hal-05529444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary dynamics and sources at the “Tsunami conglomerate locality” (Fig Tree Group, 3.28–3.23 Ga, Barberton Greenstone Belt, South Africa)</w:t>
+                <w:t xml:space="preserve">History and geochemical signatures of hydrothermally silicified volcanic and sedimentary rocks from the Paleoarchean (3.5-3.2 Ga) Barberton Greenstone Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Aquila</w:t>
+                <w:t xml:space="preserve">Lungele Steve Kitoga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Garçon</w:t>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Johanna Marin-Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 437, pp.108060. </w:t>
+              <w:t xml:space="preserve">AGC Advances in Geochemistry and Cosmochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 (1), pp.773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2026.108060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33063/agc.v2i1.773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529444v1</w:t>
+                <w:t xml:space="preserve">hal-05529627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference value of the JNdi-1 isotopic material without normalization</w:t>
               </w:r>
@@ -521,51 +521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Mialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -642,51 +642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanika Rizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Reimink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard W. Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -746,64 +746,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision measurement of europium isotopic composition of geological reference materials by multi-collector inductively coupled plasma mass spectrometry (MC-ICP-MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmouhcine Gannoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -863,90 +863,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to comment on “Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masafumi Saitoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 373, pp.106624. </w:t>
@@ -984,51 +984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episodic growth of felsic continents in the past 3.7 Ga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (39), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1062,64 +1062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual liquid from deep magma ocean crystallization in the source of komatiites from the ICDP drill core in the Barberton Greenstone Belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1205,90 +1205,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamorphic origin of anastomosing and wavy laminas overprinting putative microbial deposits from the 3.22 Ga Moodies Group (Barberton Greenstone Belt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masafumi Saitoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Thomazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 362, pp.106306. </w:t>
@@ -1339,51 +1339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of Earth’s first crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan O’neil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1450,321 +1450,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Hadean processes in modern basalts with 142-Neodymium</w:t>
+                <w:t xml:space="preserve">High-precision strontium isotope analysis of geological samples by thermal ionisation mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Horan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R.W. Carlson</w:t>
+                <w:t xml:space="preserve">Tom Henshall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Walker</w:t>
+                <w:t xml:space="preserve">David L Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jackson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Garҫon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Schönbächler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.017⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 482, pp.113-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708752v1</w:t>
+                <w:t xml:space="preserve">hal-03708720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision strontium isotope analysis of geological samples by thermal ionisation mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking Hadean processes in modern basalts with 142-Neodymium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L Cook</w:t>
+                <w:t xml:space="preserve">M.F. Horan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Garҫon</w:t>
+                <w:t xml:space="preserve">R.J. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Schönbächler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 482, pp.113-120. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 484, pp.184-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708720v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the precision and accuracy of Nd isotope measurements by thermal ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion of Archean continents: The Sm-Nd and Lu-Hf isotopic record of Barberton sedimentary rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Shirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Horan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 206, pp.216-235. </w:t>
@@ -1975,51 +1975,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrile, Latex, Neoprene and Vinyl Gloves: A Primary Source of Contamination for Trace Element and Zn Isotopic Analyses in Geological and Biological Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sauzeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2122,51 +2122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of arsenic in Late Pleistocene to Holocene sediments in the Nawalparasi district (Terai, Nepal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beth Weinman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2282,51 +2282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta L Rudnick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Tang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2373,51 +2373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is basalt in river sediments, and why does it matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2455,51 +2455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which minerals control the Nd–Hf–Sr–Pb isotopic compositions of river sediments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,51 +2598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints from loess on the Hf–Nd isotopic composition of the upper continental crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2719,51 +2719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental sedimentary processes decouple Nd and Hf isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,51 +2849,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Removing the “heavy mineral effect” to obtain a new Pb isotopic value for the upper crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver and lead in high-altitude lake sediments: Proxies for climate changes and human activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3137,51 +3137,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beach placer, a proxy for the average Nd and Hf isotopic composition of a continental area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Chauvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3286,64 +3286,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable Ce isotopic composition of the ca. 2.4 Ga Hotazel Formation, South Africa: A deep-water oxygenation in the marine basin at the early stage of the Great Oxidation Episode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallabi Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Bekker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3390,51 +3390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal growth and composition: a new model based on the Nd-Hf isotopic composition of detrital sedimentary rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3491,64 +3491,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Hadean and Archean processes in defining the composition of the Earth's mantle: Magma ocean, crust-mantle differentiation, and formation of the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Avice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3651,51 +3651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bailly-Maître, Marie-Christine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entreprise minière de Brandes XIe-XIVe siècles Huez, Oisans (Isère) : extraction et transformation de minerais argentifères</w:t>
@@ -3769,51 +3769,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité chimique et isotopique créée par les processus sédimentaires dans les sédiments de rivière Himalayennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Garçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Grenoble, 2012. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012GRENU031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3930,51 +3930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E3EB814"/>
+    <w:nsid w:val="B547DF20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4161,51 +4161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-garcon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0070-9795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169471020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529627v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungele Steve Kitoga" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v2i1.773" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529444v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aquila" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2026.108060" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lasnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mialle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00140k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O'Neil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanika Rizo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Reimink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Carlson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.168" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04092191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Nicol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00042g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Saitoh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Carlson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Konc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.04.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02344389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Carlson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O&#8217;neil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Horan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Walker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Henshall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Cook" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#1195;on" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sch&#246;nb&#228;chler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Shirey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01645406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauzeat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Shirey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Weinman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4277-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Limonta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.11.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor-Ming Jahn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.07.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20219" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB23D12201E9DB7EC2057626CB82B3583177EDD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Lin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.12.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P7Z187M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallabi Basu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16508" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02435152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00100-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4822" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENU031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-garcon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0070-9795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169471020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529444v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aquila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2026.108060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungele Steve Kitoga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v2i1.773" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lasnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mialle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00140k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O'Neil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanika Rizo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Reimink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Carlson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.168" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04092191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Nicol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00042g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Saitoh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Carlson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Konc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.04.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02344389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Carlson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O&#8217;neil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Henshall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Cook" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#1195;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sch&#246;nb&#228;chler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Horan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Walker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Shirey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01645406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauzeat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Shirey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Weinman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4277-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Limonta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.11.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor-Ming Jahn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.07.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20219" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB23D12201E9DB7EC2057626CB82B3583177EDD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Lin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.12.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P7Z187M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallabi Basu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16508" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02435152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00100-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4822" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENU031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>