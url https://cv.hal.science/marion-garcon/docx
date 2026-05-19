--- v1 (2026-04-10)
+++ v2 (2026-05-19)
@@ -1450,278 +1450,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-precision strontium isotope analysis of geological samples by thermal ionisation mass spectrometry</w:t>
+                <w:t xml:space="preserve">Tracking Hadean processes in modern basalts with 142-Neodymium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Henshall</w:t>
+                <w:t xml:space="preserve">M.F. Horan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L Cook</w:t>
+                <w:t xml:space="preserve">R.J. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Garҫon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Garçon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.010⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 484, pp.184-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708720v1</w:t>
+                <w:t xml:space="preserve">hal-03708752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking Hadean processes in modern basalts with 142-Neodymium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-precision strontium isotope analysis of geological samples by thermal ionisation mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Henshall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Horan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R.W. Carlson</w:t>
+                <w:t xml:space="preserve">David L Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Walker</w:t>
+                <w:t xml:space="preserve">Marion Garҫon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jackson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Schönbächler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 484, pp.184-191. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 482, pp.113-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708752v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing the precision and accuracy of Nd isotope measurements by thermal ionization mass spectrometry</w:t>
               </w:r>
@@ -1893,51 +1893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.B. Shirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.T. Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.F. Horan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 206, pp.216-235. </w:t>
@@ -3930,51 +3930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B547DF20"/>
+    <w:nsid w:val="446BB09D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4161,51 +4161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-garcon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0070-9795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169471020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529444v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aquila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2026.108060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungele Steve Kitoga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v2i1.773" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lasnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mialle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00140k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O'Neil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanika Rizo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Reimink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Carlson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.168" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04092191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Nicol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00042g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Saitoh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Carlson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Konc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.04.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02344389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Carlson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O&#8217;neil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Henshall" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Cook" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#1195;on" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sch&#246;nb&#228;chler" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.010" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708752v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Horan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Walker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.017" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Shirey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01645406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauzeat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Shirey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Weinman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4277-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Limonta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.11.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor-Ming Jahn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.07.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20219" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB23D12201E9DB7EC2057626CB82B3583177EDD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Lin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.12.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P7Z187M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallabi Basu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16508" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02435152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00100-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4822" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENU031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-garcon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0070-9795" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169471020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529444v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aquila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#231;on" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thomazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Marin-Carbonne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2026.108060" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529627v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lungele Steve Kitoga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33063/agc.v2i1.773" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661983v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Quemet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lasnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mialle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja00140k" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04730622v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O'Neil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanika Rizo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Reimink" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Carlson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.20.3.168" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04092191v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Nicol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmouhcine Gannoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00042g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03607653v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Saitoh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2022.106624" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03370482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj1807" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03417073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arndt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Carlson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Konc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.04.020" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03283638v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2021.106306" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02344389v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Carlson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan O&#8217;neil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2019.119321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Horan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Walker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.12.017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Henshall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Cook" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gar&#1195;on" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sch&#246;nb&#228;chler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.02.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01720763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Horan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708766v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Shirey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.T. Arndt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2017.03.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01645406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauzeat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven B. Shirey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ggr.12161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01770580v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Weinman" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananta Gajurel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4277-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauz&#233;at" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L Rudnick" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Tang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2015.07.032" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01769091v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Limonta" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Garzanti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2013.11.018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758816v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Besnault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bor-Ming Jahn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2013.11.045" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01761869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Huyghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lav&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.07.027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01764479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20219" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB23D12201E9DB7EC2057626CB82B3583177EDD3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00666197v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fa&#239;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingfang Lin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2011.12.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P7Z187M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bureau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2011.06.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04823465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallabi Basu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bekker" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.16508" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02435152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05379149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Avice" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-99762-1.00100-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03046107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon Philippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deloule" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Deroin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.alpara.4822" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00845860v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012GRENU031" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>