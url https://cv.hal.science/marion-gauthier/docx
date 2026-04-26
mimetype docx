--- v0 (2026-03-24)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Gauthier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine roots and N uptake efficiency shape genotypic variability in early vigor of rapeseed under low nitrogen conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Hodbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favorable alleles for early plant vigor related traits display unbalanced occurrence within rapeseed germplasms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: a Functional-Structural Root Model to simulate rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early vigor in rapeseed and its associated QTLs differed between spring and winter types, as a result of two different selection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics ICQG7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating grass phenotypic plasticity as an emergent property of growth zone responses to carbon and nitrogen metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low incidence of SARS-CoV-2, risk factors of mortality and the course of illness in the French national cohort of dialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ayav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (6), pp.1519-1529. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kint.2020.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models (FSPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Horticultural Production Systems, Oct 2020, Hanovre / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour le traitement des données écologiques de type inventaire avec EcoMineR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bessigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler la plasticité phénotypique des Poacées comme propriété émergente de processus locaux : Un modèle structure-fonction couplant la morphogénèse et le métabolisme du carbone et de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Paris-Saclay, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPASB005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03588545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les méthodes associées au choix des dates de semis du blé tendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-00797924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Gauthier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine roots and N uptake efficiency shape genotypic variability in early vigor of rapeseed under low nitrogen conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Hodbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favorable alleles for early plant vigor related traits display unbalanced occurrence within rapeseed germplasms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: a Functional-Structural Root Model to simulate rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early vigor in rapeseed and its associated QTLs differed between spring and winter types, as a result of two different selection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics ICQG7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating grass phenotypic plasticity as an emergent property of growth zone responses to carbon and nitrogen metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low incidence of SARS-CoV-2, risk factors of mortality and the course of illness in the French national cohort of dialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ayav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (6), pp.1519-1529. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kint.2020.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models (FSPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Horticultural Production Systems, Oct 2020, Hanovre / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour le traitement des données écologiques de type inventaire avec EcoMineR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bessigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler la plasticité phénotypique des Poacées comme propriété émergente de processus locaux : Un modèle structure-fonction couplant la morphogénèse et le métabolisme du carbone et de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Paris-Saclay, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPASB005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03588545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les méthodes associées au choix des dates de semis du blé tendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-00797924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hodbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03340159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abbassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.07.042" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bessigneul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03588545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASB005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00797924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hodbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03340159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abbassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.07.042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bessigneul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03588545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASB005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00797924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>