--- v1 (2026-04-26)
+++ v2 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Gauthier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine roots and N uptake efficiency shape genotypic variability in early vigor of rapeseed under low nitrogen conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Hodbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favorable alleles for early plant vigor related traits display unbalanced occurrence within rapeseed germplasms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: a Functional-Structural Root Model to simulate rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early vigor in rapeseed and its associated QTLs differed between spring and winter types, as a result of two different selection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics ICQG7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating grass phenotypic plasticity as an emergent property of growth zone responses to carbon and nitrogen metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low incidence of SARS-CoV-2, risk factors of mortality and the course of illness in the French national cohort of dialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ayav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (6), pp.1519-1529. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kint.2020.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models (FSPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Horticultural Production Systems, Oct 2020, Hanovre / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour le traitement des données écologiques de type inventaire avec EcoMineR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bessigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler la plasticité phénotypique des Poacées comme propriété émergente de processus locaux : Un modèle structure-fonction couplant la morphogénèse et le métabolisme du carbone et de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Paris-Saclay, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPASB005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03588545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les méthodes associées au choix des dates de semis du blé tendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-00797924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Gauthier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine roots and N uptake efficiency shape genotypic variability in early vigor of rapeseed under low nitrogen conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Hodbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laperche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favorable alleles for early plant vigor related traits display unbalanced occurrence within rapeseed germplasms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do specific root zones shape plant net N uptake? Modeling insights from Root-CyNAPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.diag008. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diag008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering spatiotemporal patterns of rhizodeposition with a functional-structural root model: RhizoDep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 516, pp.777-795. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-025-07766-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating grass phenotypic plasticity as an emergent property of growth zone responses to carbon and nitrogen metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in silico Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/insilicoplants/diab034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functional structural model of grass development based on metabolic regulation and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (18), pp.5454-5468. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jxb/eraa276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low incidence of SARS-CoV-2, risk factors of mortality and the course of illness in the French national cohort of dialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Couchoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ayav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Béchade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhamid Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (6), pp.1519-1529. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kint.2020.07.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03340159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RhizoDep: a Functional-Structural Root Model to simulate rhizodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling C and N root-soil exchanges with 3D root and shoot growth based on plant ecophysiology: the Wheat-BRIDGES approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhizosphere 6 - Rooting for Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early vigor in rapeseed and its associated QTLs differed between spring and winter types, as a result of two different selection processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Carillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenn Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jumel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference of Quantitative Genetics ICQG7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling carbon and nitrogen exchanges at the soil-root interface: from local exchanges to whole-plant architecture growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Root Research; Helmholtz Centre for Environmental Research (UFZ); Rhizosphere Spatiotemporal Organisation (SPP 2089); Deutsche Forschungsgemeinschaft (DFG, German Research Foundation), Jun 2024, Leipzig, Germany. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can local sugar concentrations in roots regulate the exchanges of C & N between shoots, roots and soil ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Gérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants : Advances in carbon allocation and acquisition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative importance of various rhizodeposition processes: lessons from a mechanistic functional-structural root model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2023 - 10. International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the spatial and temporal evolution of rhizodeposition as a function of plant’s carbon balance and soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling plant growth and rhizodeposition based on the distribution of sugars within the plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Workshop Carbon Allocation in Plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation mécaniste des interactions trophiques entre racines et microorganismes du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Interdisciplinaires (Rhizos)PHARE 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Scientifique d’Organisation du projet PHARE, Nov 2021, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Functional-Structural Plant Models (FSPM2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Horticultural Production Systems, Oct 2020, Hanovre / Virtual, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03312781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D architectural model of grass shoot morphogenesis and plasticity, driven by organ metabolite concentrations and coordination rules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hochschule Geisenheim University; University of Hannover, Oct 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating rhizodeposition as a function of shoot and root interactions within a new 3D Functional-Structural Plant Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSPM 2020 - 9th International Conference on Functional-Structural Plant Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, Germany. pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the complex regulation of leaf growth by water and trophic dynamics in a functional-structural plant model of grass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Roldan-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Experimental Biology Annual Main Meeting (SEB 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Experimental Biology (SEB). GBR., Jul 2019, Seville, Spain. 312 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a model of wheat leaf morphogenesis at plant scale driven by organ-level metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pradal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications (PMA2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hefei, China. 151 p., </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PMA.2018.8611578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie pour le traitement des données écologiques de type inventaire avec EcoMineR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bessigneul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lê</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simuler la plasticité phénotypique des Poacées comme propriété émergente de processus locaux : Un modèle structure-fonction couplant la morphogénèse et le métabolisme du carbone et de l’azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie végétale. Université Paris-Saclay, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPASB005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03588545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser les méthodes associées au choix des dates de semis du blé tendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-00797924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hodbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216496v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509235v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab034" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03340159v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abbassi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.07.042" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312781v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bessigneul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne G&#233;rard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03588545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASB005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00797924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05552933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hodbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393164v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lauren&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan G&#233;rault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diag008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05215320v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rees" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07766-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509235v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/insilicoplants/diab034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03340159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Couchoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bayer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence B&#233;chade" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Abbassi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2020.07.042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216496v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f8ac2404d19debfe5e5878348ef7f565ab31e129;origin=https://hal.archives-ouvertes.fr/hal-05216496;visit=swh:1:snp:b330c3c32015434521b0d4f74ec43555bde78072;anchor=swh:1:rel:958b443498fc793ae9fc8f14fb226007eea98911;path=/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carillo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217051v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04914142v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Pag&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pag&#232;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05217050v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312781v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Roldan-Ruiz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964060v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737625v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2018.8611578" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bessigneul" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Collin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne G&#233;rard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien L&#234;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-03588545v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPASB005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00797924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>