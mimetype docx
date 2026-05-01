--- v0 (2026-04-10)
+++ v1 (2026-05-01)
@@ -131,355 +131,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market Structure and Urbanization: The Impact of Competition Among Developers on Housing Production in France</w:t>
+                <w:t xml:space="preserve">Measuring urban vitality: how do grand Paris express shape real estate markets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Charreire</w:t>
+                <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐noëlle Lefebvre</w:t>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Girard</w:t>
+                <w:t xml:space="preserve">Raphaëlle Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st Annual European Real Estate Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Real Estate Society, Jul 2025, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Colloque ENHR 2025 Grand Paris - Affordable Housing in Greening Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab'Urba; Université Gustave Eiffel; Université Paris-Est Créteil, Jun 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456589v1</w:t>
+                <w:t xml:space="preserve">hal-05282897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Urban Vitality: how do transport infrastructure shape real estate markets ?</w:t>
+                <w:t xml:space="preserve">Market Structure and Urbanization: The Impact of Competition Among Developers on Housing Production in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maxime Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐noëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th annual Malmö Real Estate Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Malmö University, May 2025, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">31st Annual European Real Estate Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Real Estate Society, Jul 2025, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299597v1</w:t>
+                <w:t xml:space="preserve">hal-05456589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring urban vitality: how do grand Paris express shape real estate markets ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Measuring Urban Vitality: how do transport infrastructure shape real estate markets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Peres</w:t>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ENHR 2025 Grand Paris - Affordable Housing in Greening Cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lab'Urba; Université Gustave Eiffel; Université Paris-Est Créteil, Jun 2025, Créteil, France</w:t>
+              <w:t xml:space="preserve">14th annual Malmö Real Estate Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malmö University, May 2025, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282897v1</w:t>
+                <w:t xml:space="preserve">hal-05299597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de marché et urbanisation : conséquences de la concurrence entre les promoteurs sur la production de logements en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -517,77 +517,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring urban vitality: how do transport infrastructure shape real estate markets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire PSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSAE, Apr 2025, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -612,51 +612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation des densités urbaines, une approche par l’économie des choix de localisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -681,51 +681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse et le traitement des densités par l’économie urbaine : enjeux et application au cas de l’agglomération dijonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -795,77 +795,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers des territoires plus dynamiques ? La ligne 18 du Grand Paris Express et le défi de la vitalité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESPI2R. 2025, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -915,51 +915,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie de l'immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reimat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1022,64 +1022,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de marché et évolution des prix immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, 2025, ISBN 978-2-8073-6684-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1104,51 +1104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de l'offre de logement en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, 2025, ISBN 978-2-8073-6684-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1186,51 +1186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes notions de l'urbanisme. Pour les métiers de l'immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, pp126-135, 2024, 978-2-10-086199-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1287,77 +1287,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la concurrence sur la localisation des promoteurs et la production de logements : le cas de l’aire d’attraction de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1382,51 +1382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densité urbaine : enjeux de mesure et analyse spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1438,220 +1438,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economie urbaine et densités&amp;quot;, contribution au Rapport final &amp;quot;Formes et enjeux de la densification, vers un aménagement durable des territoires bourguignons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation spatiale et Dégradation environnementale : croissance et agglomération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2015, pp.94-111</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bianco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sileymane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01232876v1</w:t>
+                <w:t xml:space="preserve">halshs-01232860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation spatiale et Dégradation environnementale : croissance et agglomération</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economie urbaine et densités&amp;quot;, contribution au Rapport final &amp;quot;Formes et enjeux de la densification, vers un aménagement durable des territoires bourguignons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015, pp.94-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Carpentier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-01232860v1</w:t>
+                <w:t xml:space="preserve">halshs-01232876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségrégation urbaine et éducation : quels enjeux pour les politiques publiques ?</w:t>
               </w:r>
@@ -1663,64 +1663,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Alivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1749,263 +1749,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01232802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles adéquations des marchés fonciers et immobiliers aux transformations socio-économiques des familles dans les territoires périurbains ?</w:t>
+                <w:t xml:space="preserve">Du service public de l’énergie au service public de l’efficacité énergétique : simple glissement sémantique ou nouvel ordre énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Laure Abramowitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Voye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aligui Tientao</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leturque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01232774v1</w:t>
+                <w:t xml:space="preserve">halshs-01232781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du service public de l’énergie au service public de l’efficacité énergétique : simple glissement sémantique ou nouvel ordre énergétique ?</w:t>
+                <w:t xml:space="preserve">Quelles adéquations des marchés fonciers et immobiliers aux transformations socio-économiques des familles dans les territoires périurbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Abramowitch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Grivault</w:t>
+                <w:t xml:space="preserve">Pierre Voye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leturque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Girard</w:t>
+                <w:t xml:space="preserve">Aligui Tientao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01232781v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01232774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2023,51 +2023,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La densité, c'est aussi une perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Loire Atlantique : stop à la consommation des terres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2124,51 +2124,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation spatiale et densités urbaines : une application à l'agglomération du Grand Dijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2218,51 +2218,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densités urbaines et analyse économique des choix résidentiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Bourgogne, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016DIJOE007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2458,51 +2458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charreire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02958359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232876v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232860v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bianco" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileymane Ba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alivon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232774v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aligui Tientao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630439v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOE007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456589v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charreire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02958359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bianco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileymane Ba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alivon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aligui Tientao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630439v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOE007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>