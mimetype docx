--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -97,1179 +97,1179 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring urban vitality: how do grand Paris express shape real estate markets ?</w:t>
+                <w:t xml:space="preserve">Économie de l'immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Anne Reimat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boeck Supérieur, 2025, ISBN 978-2-8073-6684-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282897v1</w:t>
-[...530 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237787v1</w:t>
+                <w:t xml:space="preserve">hal-05281341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers des territoires plus dynamiques ? La ligne 18 du Grand Paris Express et le défi de la vitalité urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
+                <w:t xml:space="preserve">Analyse de marché et évolution des prix immobiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-05282925v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, 2025, ISBN 978-2-8073-6684-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama de l'offre de logement en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck Supérieur, 2025, ISBN 978-2-8073-6684-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes notions de l'urbanisme. Pour les métiers de l'immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD, pp126-135, 2024, 978-2-10-086199-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie de l'immobilier</w:t>
+                <w:t xml:space="preserve">Structure de marché et urbanisation : conséquences de la concurrence entre les promoteurs sur la production de logements en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">41èmes Journées de Microéconomie Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring urban vitality: how do grand Paris express shape real estate markets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ENHR 2025 Grand Paris - Affordable Housing in Greening Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab'Urba; Université Gustave Eiffel; Université Paris-Est Créteil, Jun 2025, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market Structure and Urbanization: The Impact of Competition Among Developers on Housing Production in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Charreire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐noëlle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31st Annual European Real Estate Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Real Estate Society, Jul 2025, Athènes, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Urban Vitality: how do transport infrastructure shape real estate markets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th annual Malmö Real Estate Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malmö University, May 2025, Malmö, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring urban vitality: how do transport infrastructure shape real estate markets ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281341v1</w:t>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire PSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSAE, Apr 2025, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05299625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation des densités urbaines, une approche par l’économie des choix de localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13èmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse et le traitement des densités par l’économie urbaine : enjeux et application au cas de l’agglomération dijonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TEPP 2014, 11ème Conférence "Territoires, Espaces et Politiques Publiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Economie et de Management de Nantes-Atlantique (LEMNA), Sep 2014, Université de Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de marché et évolution des prix immobiliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Charreire</w:t>
+                <w:t xml:space="preserve">Vers des territoires plus dynamiques ? La ligne 18 du Grand Paris Express et le défi de la vitalité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...124 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESPI2R. 2025, 22 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Lefèbvre</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-04819356v1</w:t>
+                <w:t xml:space="preserve">hal-05282925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1287,64 +1287,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la concurrence sur la localisation des promoteurs et la production de logements : le cas de l’aire d’attraction de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Charreire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1444,51 +1444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation spatiale et Dégradation environnementale : croissance et agglomération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bianco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1575,51 +1575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie urbaine et densités&amp;quot;, contribution au Rapport final &amp;quot;Formes et enjeux de la densification, vers un aménagement durable des territoires bourguignons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, pp.94-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1637,51 +1637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségrégation urbaine et éducation : quels enjeux pour les politiques publiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1755,51 +1755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du service public de l’énergie au service public de l’efficacité énergétique : simple glissement sémantique ou nouvel ordre énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Abramowitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1873,51 +1873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles adéquations des marchés fonciers et immobiliers aux transformations socio-économiques des familles dans les territoires périurbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Motte-Baumvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2458,51 +2458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456589v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charreire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299597v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282914v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299625v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02958359v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237787v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282925v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281377v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281355v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bianco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileymane Ba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alivon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aligui Tientao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630439v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOE007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281377v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Charreire" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281355v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819356v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282914v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Peres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;no&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299597v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-02958359v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237787v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282925v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308098v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232860v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bianco" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sileymane Ba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232876v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232802v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Alivon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232781v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leturque" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232774v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Motte-Baumvol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aligui Tientao" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03698070v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630439v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01557974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016DIJOE007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>