--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -324,4402 +324,4402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitutionnalisation de l'interruption volontaire de grossesse: l'essai est réussi, la transformation est attendue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'indemnisation des infections nosocomiales à la covid-19: les commissions de conciliation et d'indemnisation des accidents médicaux en première ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 91, pp.173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 92, pp.221</w:t>
+              <w:t xml:space="preserve">, 2024, 90, pp.318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 91, pp.192</w:t>
+              <w:t xml:space="preserve">, 2024, 93, pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La constitutionnalisation de l'interruption volontaire de grossesse: l'essai est réussi, la transformation est attendue</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité d'aidant familial nécessaire pour obtenir un dédommagement issu de la prestation de compensation du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 119, pp.279</w:t>
+              <w:t xml:space="preserve">, 2023, 112, pp.353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, pp.251-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 90, pp.318</w:t>
+              <w:t xml:space="preserve">, 2023, 87, pp.218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 93, pp.230</w:t>
+              <w:t xml:space="preserve">, 2023, 86, pp.347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La qualité d'aidant familial nécessaire pour obtenir un dédommagement issu de la prestation de compensation du handicap</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, pp.256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Revue générale de droit médical, 86, pp.341-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie affective et sexuelle dans le cadre de l'accompagnement en établissements et services sociaux et médico-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 112, pp.353</w:t>
+              <w:t xml:space="preserve">, 2022, 109, pp.625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 87, pp.218</w:t>
+              <w:t xml:space="preserve">, 2022, 84, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue générale de droit médical, 84, pp.227-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 86, pp.347</w:t>
+              <w:t xml:space="preserve">, 2022, 82, pp.375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83, pp.288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968592v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.369-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi n°2002-303 du 4 mars 2002 et les droits individuels des patients, vingt ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information du patient : la consécration législative et jurisprudentielle d'un droit fondamental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pandémie, crise sanitaire et responsabilité indemnitaire des professionnels et établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2-3, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 89, pp.204</w:t>
+              <w:t xml:space="preserve">, 2021, 79, pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du juste consentement en matière de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968588v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.237-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp.273-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les patients pris en charge par les établissements de santé privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.1021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cent ans de relation médecin-patient : heurs et malheurs de la qualification contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 88, pp.256</w:t>
+              <w:t xml:space="preserve">, 2021, 81, pp.370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les patients pris en charge par les établissements de santé privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.1021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du juste consentement en matière de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70, pp.282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits individuels des patients : les &amp;quot;oubliés&amp;quot; des réformes récentes de l'organisation du système de santé?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité jurisprudentielle de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora Boughriet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.327-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement des personnes âgées vulnérables : accompagnement et soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme médical et santé reproductive : l’exemple de la gestation pour autrui en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme médical et santé reproductive : l'exemple de la gestation pour autrui en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Véron</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la protection de la santé dans l'alinéa 11 du Préambule de 1946 : les impacts en termes de solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.147-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualité et règlement intérieur en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 530, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des biens en établissement de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation d'information du médecin en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Klesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.853-864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrement de l'accès à la filiation par « greffe médicale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18, pp.145-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits des patients : les enjeux d'une autonomie affirmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (1), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sss.321.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des patients et exercice en société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.434-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnes âgées et protection juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentants légaux et ayant-droits : accès restreint au dossier médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 474, p. 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentants légaux et ayants droit : accès restreint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 474, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sieste : approche juridique et éthique - De la pratique à la théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Callu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinent Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 50, pp.383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilisation du patient en sa qualité d'assuré social. Un concept vertueux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 88, pp.251-268</w:t>
+              <w:t xml:space="preserve">, 2011, 39, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Revue générale de droit médical, 86, pp.341-368</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire du décret n°2006-1287 du 20 octobre 2006 relatif à l'exercice du droit de vote par les personnes handicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Vie affective et sexuelle dans le cadre de l'accompagnement en établissements et services sociaux et médico-sociaux</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparation du préjudice causé par l'utilisation du matériel mis à la disposition d'un chirurgien esthétique par une clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 109, pp.625</w:t>
+              <w:t xml:space="preserve">, 2006, 11, pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Revue générale de droit médical, 84, pp.227-241</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'absence d'indemnisation par le vétérinaire du préjudice résultant du décès accidentel d'un &amp;quot;Idéal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...3153 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950356v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00950355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogations liées à la brevetabilité des gènes humains</w:t>
               </w:r>
@@ -6524,917 +6524,917 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le consentement libre et éclairé en matière de soins : mythe ou réalité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'Eau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique du consentement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le suicide d'un usager en établissement de santé (hors psychiatrie) et en établissement médico-social : quelles responsabilités?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH Édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le suicide. De l'Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.723, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feu le contrat médical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH Édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans de la loi du 4 mars 2002. Droits des patients - quid novi?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.159, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, pp.105, 2022</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école aux temps du Corona(virus). Des murs de l'école aux murs de la maison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEH Édition. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pouvoirs publics face aux épidémies. De l'Antiquité au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.489, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, pp.489, 2021</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction juridique de la confiance dans la relation de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seli Arslan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail du soin, soin du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, pp.119, 2020</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation de soins et la délicate appréciation de l'intérêt de l'enfant en matière religieuse: regards croisés entre les droits français et québécois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Landheer-Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Yvon Blai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intérêt supérieur de l'enfant : perspectives juridiques et religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...61 lines deleted...]
-              <w:t xml:space="preserve">, pp.325, 2019</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la dignité face aux évolutions de l'assistance médicale à la procréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Ley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tratado de la vulnerabilidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assistance médicale à la procréation : un présent éphémère, un avenir incertain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Py; François Vialla; Julie Leonhard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Gérard Mémeteau : droit médical et éthique médicale : regards contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, LEH Édition, pp.481, 2015, 978-2-84874-608-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, 2, LEH Édition, pp.481, 2015, 978-2-84874-608-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification juridique du consentement aux soins : accord contractuel, droit fondamental de la personne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association française de droit de la santé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consentement et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.55-75, 2014, thèmes &amp; commentaires, 978-2-247-13429-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.55-75, 2014, thèmes &amp; commentaires, 978-2-247-13429-8</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la mort annoncée du contrat médical?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Marie-France Callu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.387, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, pp.387, 2013</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maternité de substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands avis du Comité consultatif national d'éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.304, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer, sexualité et vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des sexualités et des handicaps. Questions d'intimités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy - Éditions Universitaires de Lorraine, pp.423, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948912v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00948907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génétique. Les aspects &amp;quot;médicaux&amp;quot;: dépistage génétique et thérapie génique</w:t>
               </w:r>
@@ -8170,2369 +8170,2369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les infections nosocomiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 ans d'application de la loi Kouchner en matière de responsabilité médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3, Ordre des avocats de Lyon, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut juridique des aidants familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vieillir chez soi de l'Antiquité au XXIe siècle. Regards sur le maintien à domicile des personnes âgées en perte d'autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, CEPRISCA, Jun 2022, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le consentement, le contrat et la confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autonomie et protection de la personne vulnérable en matière de santé: au croisement du droit, de l'éthique, de la médecine et du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRDMS, Oct 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne, CEPRISCA, Jun 2022, Amiens, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la reconnaissance de droits sociaux liés aux enfants sans vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PERISENS: les enfants sans vie. Administrer une question incertaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les infections nosocomiales</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie et expression de la volonté des personnes en situation de handicap en matière de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé, handicap(s) et dépendance(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Entretiens Jacques Cartier et CRDMS, Mar 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits des usagers : de l'affirmation légale au sens de la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3, Ordre des avocats de Lyon, Jun 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi du 2 janvier 2002, 20 ans après. La transformation du secteur médico-social et social à l'épreuve des faits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDMS, Feb 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal civil liability of the person with a mental disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37e international congress of law and mental health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Entretiens Jacques Cartier et CRDMS, Mar 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence artificielle et les droits des usagers : outil ou menace?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact de l'intelligence artificielle et des nouvelles technologies sur la relation de soins avec la personne âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLY et CRDMS, Dec 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les droits des usagers : de l'affirmation légale au sens de la pratique</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les innovations en matière de prise en charge des personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en établissement: regards croisés sur la crise du modèle français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, CEPRISCA, Apr 2019, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aînés: entre préservation de l'autonomie et prise en charge de la dépendance, quelles vulnérabilités?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligences artificielles et vulnérabilités. Les contreforts de l'éthique et du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLY et IFROSS, Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statuts, rôles, droits et obligations des proches aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre maintien à domicile et hébergement, quelles innovations sociales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke et GRAPHOS, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité et multiculturalisme dans la relation de soins : à la recherche d'un équilibre entre autonomie et protection du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, CRDMS, Feb 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Landheer-Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcité et multiculturalisme dans la relation de soins. Du texte à l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation numérique en santé et droits des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éthiques et juridiques de l'innovation numérique en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UCLY et CRDMS, Dec 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement et soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accompagnement des personnes âgées vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne, CEPRISCA, Apr 2019, Amiens, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partage et protection des données du patient : la recherche d'un équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organiser et partager l'information en santé: le cas des données sur le patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UCLY et IFROSS, Oct 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la protection de la santé dans l'alinéa 11 du Préambule de 1946: les impacts en termes de solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences médicales et droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrooke et GRAPHOS, Nov 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au respect de la dignité face aux évolutions de l'assistance médicale à la procréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité: l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Laïcité et multiculturalisme dans la relation de soins : à la recherche d'un équilibre entre autonomie et protection du patient</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déserts médicaux face au principe d'égalité d'accès aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les déserts médicaux, regards croisés entre la géographie et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les directives anticipées en droit français: état du droit et perspectives d'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection juridique des adultes vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Valladolid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la personne âgée en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité de la personne majeure: entre autonomie et protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Buenos Aires, Argentine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrement de l'accès à la filiation par &amp;quot;greffe médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encadrement de l'accès à la filiation par "greffe médicale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France. pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de vie et la mort comme objets de politiques publiques : introduction et mise en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier : fin de vie et mort au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France. pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des patients et exercice en société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exercice en société des professions de santé. Enjeux et problématiques juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement. Le droit pour le patient avec trouble cognitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions éthiques au fil du parcours de soins de la maladie d'Alzheimer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification juridique du consentement aux soins: accord contractuel, droit fondamental de la personne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consentement et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutelle, curatelle et mandat de protection future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tutelle, curatelle et mandat de protection future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France. pp.223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression du consentement : le regard du juriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits des patients : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une remise en cause de l'usage généralisé du contrat en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations et innovations économiques et sociales en Europe : quelles sorties de crise?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Charleroi, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut juridique de l'embryon et du foetus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioéthique: où en sommes-nous?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé publique et responsabilisation du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole européenne d'été Droit de la Santé et éthique biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le droit protège-t-il les personnes vulnérables atteintes de la maladie d'Alzheimer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maladie d'Alzheimer : le diagnostic, et après?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Belley, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de l'enfant atteint d'un handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La voix de l'enfant autiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles responsabilités pour les fabricants d'appareillage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association pour le prêt d'appareillage aux malades handicapés (APAMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Moulins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...1047 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950384v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00950383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une harmonisation du statut du patient par la loi du 4 mars 2002</w:t>
               </w:r>
@@ -11436,51 +11436,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F2A3517"/>
+    <w:nsid w:val="BCE6155E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11667,51 +11667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-girer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094768897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986433v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Youhnovski Sagon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968340v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968580v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968348v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968591v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968588v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254480v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Saison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boughriet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968599v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968596v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968593v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03651860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03329494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03388156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441499v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799510v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799509v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Klesta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02545784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.321.0029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Callu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Eric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950356v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Arbigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968200v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799495v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dagognet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00980036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968250v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968260v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968269v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968262v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Savard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Landheer-Cieslak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948913v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vassal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Coq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968458v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968487v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchosal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968519v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799484v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799475v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799485v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799487v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950384v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950382v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950380v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950449v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-girer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094768897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986433v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Youhnovski Sagon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Saison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boughriet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968593v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03651860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03329494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03388156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799509v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Klesta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02545784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.321.0029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Callu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Eric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Arbigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968200v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799495v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dagognet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00980036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968250v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968260v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Savard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Landheer-Cieslak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948913v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vassal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Coq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchosal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968519v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799475v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799485v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799487v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950382v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950380v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950449v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>