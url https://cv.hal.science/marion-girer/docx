--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -126,4952 +126,5060 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (65)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 98, pp.191-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Medically assisted procreation (MAP) : from the treatment of infertility to the completion of a parental projet, evolution or revolution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethics, Medicine and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33, pp.101036</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fait religieux et établissements de santé : brefs propos rétrospectifs sur une relation à éclipses,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Youhnovski Sagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du droit des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91, pp.192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitutionnalisation de l'interruption volontaire de grossesse: l'essai est réussi, la transformation est attendue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indemnisation des infections nosocomiales à la covid-19: les commissions de conciliation et d'indemnisation des accidents médicaux en première ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90, pp.318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Youhnovski Sagon</w:t>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Girer</w:t>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, pp.251-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, pp.256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86, pp.347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Revue générale de droit médical, 86, pp.341-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité d'aidant familial nécessaire pour obtenir un dédommagement issu de la prestation de compensation du handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84, pp.233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83, pp.288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Revue générale de droit médical, 84, pp.227-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.369-382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi n°2002-303 du 4 mars 2002 et les droits individuels des patients, vingt ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information du patient : la consécration législative et jurisprudentielle d'un droit fondamental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pandémie, crise sanitaire et responsabilité indemnitaire des professionnels et établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2-3, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie affective et sexuelle dans le cadre de l'accompagnement en établissements et services sociaux et médico-sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.237-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp.273-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du juste consentement en matière de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les patients pris en charge par les établissements de santé privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.1021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cent ans de relation médecin-patient : heurs et malheurs de la qualification contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les patients pris en charge par les établissements de santé privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.1021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du juste consentement en matière de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70, pp.282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits individuels des patients : les &amp;quot;oubliés&amp;quot; des réformes récentes de l'organisation du système de santé?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.327-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité jurisprudentielle de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement des personnes âgées vulnérables : accompagnement et soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme médical et santé reproductive : l’exemple de la gestation pour autrui en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme médical et santé reproductive : l'exemple de la gestation pour autrui en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la protection de la santé dans l'alinéa 11 du Préambule de 1946 : les impacts en termes de solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.147-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualité et règlement intérieur en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit des religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19</w:t>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 530, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33, pp.101036</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des biens en établissement de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation d'information du médecin en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Klesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.853-864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrement de l'accès à la filiation par « greffe médicale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18, pp.145-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits des patients : les enjeux d'une autonomie affirmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (1), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sss.321.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des patients et exercice en société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.434-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnes âgées et protection juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentants légaux et ayant-droits : accès restreint au dossier médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 474, p. 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentants légaux et ayants droit : accès restreint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 474, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sieste : approche juridique et éthique - De la pratique à la théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Callu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinent Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 50, pp.383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilisation du patient en sa qualité d'assuré social. Un concept vertueux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 91, pp.192</w:t>
+              <w:t xml:space="preserve">, 2011, 39, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire du décret n°2006-1287 du 20 octobre 2006 relatif à l'exercice du droit de vote par les personnes handicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 119, pp.279</w:t>
+              <w:t xml:space="preserve">, 2007, 16, pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 92, pp.221</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparation du préjudice causé par l'utilisation du matériel mis à la disposition d'un chirurgien esthétique par une clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 91, pp.173</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'absence d'indemnisation par le vétérinaire du préjudice résultant du décès accidentel d'un &amp;quot;Idéal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 90, pp.318</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information préalable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Déontologie &amp; Soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (2), pp.251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 93, pp.230</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La preuve de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Déontologie &amp; Soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (2), pp.256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 112, pp.353</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le génome humain : de la science au droit, du droit à la science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Déontologie &amp; Soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (1), pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Johanne Saison</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrogations liées à la brevetabilité des gènes humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers hospitaliers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 181, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tierce personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88, pp.251-268</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Arbigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Déontologie &amp; Soin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1 (1), pp.121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...4107 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5081,694 +5189,694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits des usagers dans les secteurs sanitaire, social et médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'EHESP. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les droits des usagers dans les secteurs sanitaire, social et médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire de droit de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Callu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire de droit de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Callu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LexisNexis, pp.417, 2017, 978-2-7110-2564-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de droit médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mémeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEH Édition, pp.853, 2016, 978-2-84874-635-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Mémeteau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">LEH Édition, pp.853, 2016, 978-2-84874-635-7</w:t>
+                <w:t xml:space="preserve">hal-01799495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges en l'honneur de Marie-France Callu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LexisNexis, 654 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanges en l’honneur de Marie-France Callu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dagognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Litec. 2013, 978-2-7110-1829-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Roland</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Litec. 2013, 978-2-7110-1829-1</w:t>
+                <w:t xml:space="preserve">hal-05010519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une analyse rénovée de la relation de soins. Essai de remise en cause du contrat médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Études Hospitalières, pp.806, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5778,370 +5886,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-action TACT - Traitement des Alertes de maltraitance en Coopération sur les Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Aragona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alis Montois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Renouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Jean Moulin Lyon 3/GHU Paris Neurosciences. 2025, 88 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Aragona</w:t>
+                <w:t xml:space="preserve">hal-04999478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des morts en règles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Jaubert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jouet</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alis Montois</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Renouf</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Ardagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université Jean Moulin Lyon 3/GHU Paris Neurosciences. 2025, 88 p</w:t>
+              <w:t xml:space="preserve">IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice; Fondation des services funéraires Ville de Paris, sous l'égide de la Fondation de France; Centre Max Weber/Université Jean Monnet, Saint-Etienne; CRDMS/Université Lyon 3. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-04825961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administrer une question incertaine : Le cas des enfants sans vie. PERISENS – Périnatal, Statuts, Enregistrement, Statistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Clavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">IERDJ - Institut des Études et de la Recherche sur le Droit et la Justice; Fondation des services funéraires Ville de Paris, sous l'égide de la Fondation de France; Centre Max Weber/Université Jean Monnet, Saint-Etienne; CRDMS/Université Lyon 3. 2024</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CMW (UMR 5283), CNRS, Mission de recherche Droit et Justice, Fondation des SFVP sous l’égide de la fondation de France, 308 p. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...99 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6151,1775 +6259,1775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils de protection des victimes de violences conjugales: un édifice juridique à consolider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEH Édition. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Douleurs et souffrances. De l'Antiquité au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.351, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La grossesse en France: entre protection de la santé et respect de la volonté de la femme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concilier santé et droits fondamentaux en période de pandémie. Une analyse juridique des expériences de la France et du Japon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.267, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la personne vulnérable et la maltraitance en fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut francophone pour la justice et la démocratie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit face à la mort, principes et réalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63, 2024, Colloques et essais, 978-2-37032-423-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place délicate de l'expertise ordonnée par une commission de conciliation et d'indemnisation en matière de dommages liés à un acte de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions ESKA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du Professeur Jean-Pierre Claveranne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accoucher d'un enfant sans vie: quel impact sur les droits sociaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH Édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleurs et souffrances. De l'Antiquité au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.351, 2024</w:t>
+              <w:t xml:space="preserve">Naître ou ne pas naître. De l'Antiquité au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.267, 2024</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement libre et éclairé en matière de soins : mythe ou réalité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'Eau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La fabrique du consentement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.105, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.63, 2024, Colloques et essais, 978-2-37032-423-8</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suicide d'un usager en établissement de santé (hors psychiatrie) et en établissement médico-social : quelles responsabilités?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEH Édition. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le suicide. De l'Antiquité au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.723, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feu le contrat médical ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH Édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naître ou ne pas naître. De l'Antiquité au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.229, 2023</w:t>
+              <w:t xml:space="preserve">20 ans de la loi du 4 mars 2002. Droits des patients - quid novi?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.105, 2022</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école aux temps du Corona(virus). Des murs de l'école aux murs de la maison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEH Édition. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pouvoirs publics face aux épidémies. De l'Antiquité au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.489, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.723, 2022</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction juridique de la confiance dans la relation de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seli Arslan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail du soin, soin du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.159, 2022</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation de soins et la délicate appréciation de l'intérêt de l'enfant en matière religieuse: regards croisés entre les droits français et québécois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Landheer-Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Yvon Blai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intérêt supérieur de l'enfant : perspectives juridiques et religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.489, 2021</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la dignité face aux évolutions de l'assistance médicale à la procréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Ley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tratado de la vulnerabilidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.119, 2020</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assistance médicale à la procréation : un présent éphémère, un avenir incertain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Py; François Vialla; Julie Leonhard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Gérard Mémeteau : droit médical et éthique médicale : regards contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, LEH Édition, pp.481, 2015, 978-2-84874-608-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, pp.325, 2019</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification juridique du consentement aux soins : accord contractuel, droit fondamental de la personne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association française de droit de la santé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consentement et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.55-75, 2014, thèmes &amp; commentaires, 978-2-247-13429-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maternité de substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands avis du Comité consultatif national d'éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.304, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2, LEH Édition, pp.481, 2015, 978-2-84874-608-1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer, sexualité et vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des sexualités et des handicaps. Questions d'intimités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy - Éditions Universitaires de Lorraine, pp.423, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.55-75, 2014, thèmes &amp; commentaires, 978-2-247-13429-8</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La génétique. Les aspects &amp;quot;médicaux&amp;quot;: dépistage génétique et thérapie génique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands avis du Comité consultatif national d'éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.517, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action de naissance préjudiciable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.601, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation de soin et lien contractuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.410, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique de la mort annoncée du contrat médical?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Marie-France Callu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.387, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.304, 2013</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des biens de la personne résidant en établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudences du secteur social et médico-social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.373, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy - Éditions Universitaires de Lorraine, pp.423, 2013</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation de soin et lien contractuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.310, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.517, 2013</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action de naissance préjudiciable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.463, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.601, 2013</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le génome humain, les biotechnologies en santé et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et biotechnologies. Aspects juridiques et économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.51, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...348 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7929,3446 +8037,3446 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soins palliatifs et accompagnement de la personne en fin de vie : quelle place pour les croyances religieuses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcité, fait religieux et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDMS et EDPL Lyon 3, Feb 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Vassal</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, CRDMS et EDPL Lyon 3, Feb 2024, Lyon, France</w:t>
+                <w:t xml:space="preserve">hal-04968437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Haute Autorité de Santé, un acteur du développement des droits des usagers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HAS: 2004-2024. Regards croisés sur 20 ans de dialogue et de considération réciproque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Biarritz (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Biarritz (France), France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 et infection nosocomiale : crise conjugale entre infectiologues et juristes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les CCI ou le mariage de la médecine et du droit au service de la conciliation : noces de diamant ou de plomb?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDMS et CCI de Lyon, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les infections nosocomiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, CRDMS et CCI de Lyon, Oct 2023, Lyon, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 ans d'application de la loi Kouchner en matière de responsabilité médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3, Ordre des avocats de Lyon, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut juridique des aidants familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vieillir chez soi de l'Antiquité au XXIe siècle. Regards sur le maintien à domicile des personnes âgées en perte d'autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, CEPRISCA, Jun 2022, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la reconnaissance de droits sociaux liés aux enfants sans vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PERISENS: les enfants sans vie. Administrer une question incertaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie et expression de la volonté des personnes en situation de handicap en matière de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé, handicap(s) et dépendance(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Entretiens Jacques Cartier et CRDMS, Mar 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement, le contrat et la confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomie et protection de la personne vulnérable en matière de santé: au croisement du droit, de l'éthique, de la médecine et du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDMS, Oct 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits des usagers : de l'affirmation légale au sens de la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3, Ordre des avocats de Lyon, Jun 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi du 2 janvier 2002, 20 ans après. La transformation du secteur médico-social et social à l'épreuve des faits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDMS, Feb 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne, CEPRISCA, Jun 2022, Amiens, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal civil liability of the person with a mental disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37e international congress of law and mental health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRDMS, Oct 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence artificielle et les droits des usagers : outil ou menace?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact de l'intelligence artificielle et des nouvelles technologies sur la relation de soins avec la personne âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLY et CRDMS, Dec 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les innovations en matière de prise en charge des personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en établissement: regards croisés sur la crise du modèle français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, CEPRISCA, Apr 2019, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Entretiens Jacques Cartier et CRDMS, Mar 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aînés: entre préservation de l'autonomie et prise en charge de la dépendance, quelles vulnérabilités?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligences artificielles et vulnérabilités. Les contreforts de l'éthique et du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLY et IFROSS, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statuts, rôles, droits et obligations des proches aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre maintien à domicile et hébergement, quelles innovations sociales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke et GRAPHOS, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité et multiculturalisme dans la relation de soins : à la recherche d'un équilibre entre autonomie et protection du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, CRDMS, Feb 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Landheer-Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcité et multiculturalisme dans la relation de soins. Du texte à l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation numérique en santé et droits des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éthiques et juridiques de l'innovation numérique en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UCLY et CRDMS, Dec 2020, Lyon, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partage et protection des données du patient : la recherche d'un équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organiser et partager l'information en santé: le cas des données sur le patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne, CEPRISCA, Apr 2019, Amiens, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement et soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accompagnement des personnes âgées vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UCLY et IFROSS, Oct 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au respect de la dignité face aux évolutions de l'assistance médicale à la procréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité: l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrooke et GRAPHOS, Nov 2018, Lyon, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les directives anticipées en droit français: état du droit et perspectives d'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection juridique des adultes vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Valladolid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déserts médicaux face au principe d'égalité d'accès aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les déserts médicaux, regards croisés entre la géographie et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la personne âgée en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité de la personne majeure: entre autonomie et protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Buenos Aires, Argentine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la protection de la santé dans l'alinéa 11 du Préambule de 1946: les impacts en termes de solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences médicales et droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrement de l'accès à la filiation par &amp;quot;greffe médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encadrement de l'accès à la filiation par "greffe médicale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France. pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des patients et exercice en société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exercice en société des professions de santé. Enjeux et problématiques juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de vie et la mort comme objets de politiques publiques : introduction et mise en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier : fin de vie et mort au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France. pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement. Le droit pour le patient avec trouble cognitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions éthiques au fil du parcours de soins de la maladie d'Alzheimer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification juridique du consentement aux soins: accord contractuel, droit fondamental de la personne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consentement et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutelle, curatelle et mandat de protection future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tutelle, curatelle et mandat de protection future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France. pp.223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression du consentement : le regard du juriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits des patients : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une remise en cause de l'usage généralisé du contrat en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations et innovations économiques et sociales en Europe : quelles sorties de crise?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Charleroi, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut juridique de l'embryon et du foetus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioéthique: où en sommes-nous?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le droit protège-t-il les personnes vulnérables atteintes de la maladie d'Alzheimer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maladie d'Alzheimer : le diagnostic, et après?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Belley, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé publique et responsabilisation du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole européenne d'été Droit de la Santé et éthique biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de l'enfant atteint d'un handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La voix de l'enfant autiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles responsabilités pour les fabricants d'appareillage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association pour le prêt d'appareillage aux malades handicapés (APAMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Moulins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une harmonisation du statut du patient par la loi du 4 mars 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'actualité de la distinction hôpital public / clinique privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Valladolid, Espagne</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut du foetus : entre les aspects législatifs et le réconfort familial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manière de naître et mourir : quelles perspectives d'avenir?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Buenos Aires, Argentine</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des commissions régionales de conciliation et d'indemnisation des accidents médicaux, des affections iatrogènes et des infections nosocomiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel du Collectif Interassociatif sur la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, France. pp.145</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi la protection de l'embryon est-elle différente de celle du foetus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'embryon roi: être sacré, peut-il exister hors de la transgression?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France. pp.89</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement contractuel: mythe et réalité. Pour une autre façon de penser les rapports patients-professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe Entretiens Jacques Cartier : Les droits et les obligations des patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Lyon, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat médical : la fin d'un concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Réseau Interdisciplinaire Santé, éthique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles règles en matière de bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités et évolutions des règles françaises en matière de procréation et d'embryologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point sur le décodage du génome humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et économie en biotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Louxor, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, France. pp.223</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le génome humain : aspects juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres scientifiques de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Saint Denis de La Réunion, France</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amplitude des droits des patients ou comme se vit le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits des patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Charleroi, Belgique</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveillance du malade et respect de ses libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres scientifiques de l'Infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Narbonne, France</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement organisationnel en santé et droits des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e rencontres de projectique: changement organisationnel en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...965 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950471v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00950474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11436,51 +11544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCE6155E"/>
+    <w:nsid w:val="04D236F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11667,51 +11775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-girer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094768897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986433v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Youhnovski Sagon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968348v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968580v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968584v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968351v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Saison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boughriet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968354v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968593v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03651860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968604v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968384v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03329494v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03388156v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500416v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475717v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799505v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799507v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799509v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799513v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Klesta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02545784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.321.0029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799515v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948926v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925960v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Callu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Eric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948928v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950355v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950360v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950367v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Arbigny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968200v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968205v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799492v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799495v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dagognet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roland" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00980036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968250v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968252v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968262v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968260v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968269v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968281v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968290v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Savard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Landheer-Cieslak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968299v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799499v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799502v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948913v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948918v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948917v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vassal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968432v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Coq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968487v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968458v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchosal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968462v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968506v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968517v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968519v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968512v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799464v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799467v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799475v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950369v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799485v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950370v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799487v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950371v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950372v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950384v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950382v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950380v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950449v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950469v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950471v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-girer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094768897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05589561v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Saison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boughriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Youhnovski Sagon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968580v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03651860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03329494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03388156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Klesta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02545784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.321.0029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Callu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Eric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Arbigny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799495v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00980036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dagognet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968262v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968290v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Savard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Landheer-Cieslak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948913v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968437v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vassal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Coq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchosal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968462v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968519v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799464v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799475v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799485v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948915v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950380v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950469v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>