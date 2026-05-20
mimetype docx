--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -459,430 +459,1375 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 92, pp.221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'indemnisation des infections nosocomiales à la covid-19: les commissions de conciliation et d'indemnisation des accidents médicaux en première ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91, pp.173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La constitutionnalisation de l'interruption volontaire de grossesse: l'essai est réussi, la transformation est attendue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 119, pp.279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 91, pp.192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La constitutionnalisation de l'interruption volontaire de grossesse: l'essai est réussi, la transformation est attendue</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90, pp.318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, pp.251-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87, pp.218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86, pp.347</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 89, pp.204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968588v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88, pp.256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Revue générale de droit médical, 86, pp.341-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualité d'aidant familial nécessaire pour obtenir un dédommagement issu de la prestation de compensation du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 119, pp.279</w:t>
+              <w:t xml:space="preserve">, 2023, 112, pp.353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 92, pp.221</w:t>
+              <w:t xml:space="preserve">, 2022, 84, pp.233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marion Girer</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 91, pp.173</w:t>
+              <w:t xml:space="preserve">, 2022, Revue générale de droit médical, 84, pp.227-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 90, pp.318</w:t>
+              <w:t xml:space="preserve">, 2022, 82, pp.375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 93, pp.230</w:t>
+              <w:t xml:space="preserve">, 2022, 85, pp.281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 83, pp.288</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -912,3922 +1857,2977 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Véron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 88, pp.251-268</w:t>
+              <w:t xml:space="preserve">, 2022, 82, pp.369-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi n°2002-303 du 4 mars 2002 et les droits individuels des patients, vingt ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107, pp.262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'information du patient : la consécration législative et jurisprudentielle d'un droit fondamental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 82, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pandémie, crise sanitaire et responsabilité indemnitaire des professionnels et établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit, Santé et Société [Journal de médecine légale, droit médical, victimologie, dommage corporel. Série E]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2-3, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vie affective et sexuelle dans le cadre de l'accompagnement en établissements et services sociaux et médico-sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.625</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du juste consentement en matière de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 79, pp.237-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Saison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boughriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 80, pp.273-285</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les patients pris en charge par les établissements de santé privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 06, pp.1021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03500416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cent ans de relation médecin-patient : heurs et malheurs de la qualification contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les patients pris en charge par les établissements de santé privés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.1021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 88, pp.256</w:t>
+              <w:t xml:space="preserve">, 2021, 81, pp.370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche du juste consentement en matière de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04, pp.635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03475717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 87, pp.218</w:t>
+              <w:t xml:space="preserve">, 2021, 79, pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 86, pp.347</w:t>
+              <w:t xml:space="preserve">, 2021, 80, pp.277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 89, pp.204</w:t>
+              <w:t xml:space="preserve">, 2019, 70, pp.282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71, pp.273</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits individuels des patients : les &amp;quot;oubliés&amp;quot; des réformes récentes de l'organisation du système de santé?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72, pp.379</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité de la responsabilité médicale judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsabilité médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora Boughriet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.327-351</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité médicale - Actualité jurisprudentielle de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'accompagnement des personnes âgées vulnérables : accompagnement et soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit de la famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme médical et santé reproductive : l'exemple de la gestation pour autrui en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tourisme médical et santé reproductive : l’exemple de la gestation pour autrui en Inde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Chasles</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Véron</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02105983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la protection de la santé dans l'alinéa 11 du Préambule de 1946 : les impacts en termes de solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 141, pp.147-153</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexualité et règlement intérieur en psychiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 530, pp.20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des biens en établissement de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.510</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation d'information du médecin en France et en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Klesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.853-864</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrement de l'accès à la filiation par « greffe médicale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'Océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18, pp.145-159</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits des patients : les enjeux d'une autonomie affirmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (1), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sss.321.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des patients et exercice en société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.434-443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personnes âgées et protection juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins Gérontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentants légaux et ayant-droits : accès restreint au dossier médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 474, p. 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentants légaux et ayants droit : accès restreint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 474, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sieste : approche juridique et éthique - De la pratique à la théorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Callu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martinent Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 50, pp.383</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilisation du patient en sa qualité d'assuré social. Un concept vertueux?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Revue générale de droit médical, 86, pp.341-368</w:t>
+              <w:t xml:space="preserve">, 2011, 39, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La qualité d'aidant familial nécessaire pour obtenir un dédommagement issu de la prestation de compensation du handicap</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire du décret n°2006-1287 du 20 octobre 2006 relatif à l'exercice du droit de vote par les personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 112, pp.353</w:t>
+              <w:t xml:space="preserve">, 2007, 16, pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84, pp.233</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'absence d'indemnisation par le vétérinaire du préjudice résultant du décès accidentel d'un &amp;quot;Idéal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 10, pp.127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 85, pp.281</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réparation du préjudice causé par l'utilisation du matériel mis à la disposition d'un chirurgien esthétique par une clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue droit &amp; santé : la revue juridique des entreprises de santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 11, pp.278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...3192 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950355v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00950356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'information préalable</w:t>
               </w:r>
@@ -6233,5242 +6233,5242 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02467772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soins palliatifs et accompagnement de la personne en fin de vie : quelle place pour les croyances religieuses?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Vassal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcité, fait religieux et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDMS et EDPL Lyon 3, Feb 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Haute Autorité de Santé, un acteur du développement des droits des usagers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HAS: 2004-2024. Regards croisés sur 20 ans de dialogue et de considération réciproque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Biarritz (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 et infection nosocomiale : crise conjugale entre infectiologues et juristes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les CCI ou le mariage de la médecine et du droit au service de la conciliation : noces de diamant ou de plomb?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDMS et CCI de Lyon, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les infections nosocomiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 ans d'application de la loi Kouchner en matière de responsabilité médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3, Ordre des avocats de Lyon, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut juridique des aidants familiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vieillir chez soi de l'Antiquité au XXIe siècle. Regards sur le maintien à domicile des personnes âgées en perte d'autonomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, CEPRISCA, Jun 2022, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement, le contrat et la confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autonomie et protection de la personne vulnérable en matière de santé: au croisement du droit, de l'éthique, de la médecine et du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDMS, Oct 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers la reconnaissance de droits sociaux liés aux enfants sans vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PERISENS: les enfants sans vie. Administrer une question incertaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autonomie et expression de la volonté des personnes en situation de handicap en matière de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé, handicap(s) et dépendance(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Entretiens Jacques Cartier et CRDMS, Mar 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits des usagers : de l'affirmation légale au sens de la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Duchosal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La loi du 2 janvier 2002, 20 ans après. La transformation du secteur médico-social et social à l'épreuve des faits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDMS, Feb 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Personal civil liability of the person with a mental disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37e international congress of law and mental health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence artificielle et les droits des usagers : outil ou menace?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact de l'intelligence artificielle et des nouvelles technologies sur la relation de soins avec la personne âgée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLY et CRDMS, Dec 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les innovations en matière de prise en charge des personnes âgées dépendantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en établissement: regards croisés sur la crise du modèle français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne, CEPRISCA, Apr 2019, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aînés: entre préservation de l'autonomie et prise en charge de la dépendance, quelles vulnérabilités?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intelligences artificielles et vulnérabilités. Les contreforts de l'éthique et du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCLY et IFROSS, Oct 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statuts, rôles, droits et obligations des proches aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre maintien à domicile et hébergement, quelles innovations sociales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke et GRAPHOS, Nov 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïcité et multiculturalisme dans la relation de soins : à la recherche d'un équilibre entre autonomie et protection du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Landheer-Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laïcité et multiculturalisme dans la relation de soins. Du texte à l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation numérique en santé et droits des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enjeux éthiques et juridiques de l'innovation numérique en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partage et protection des données du patient : la recherche d'un équilibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organiser et partager l'information en santé: le cas des données sur le patient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagnement et soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'accompagnement des personnes âgées vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au respect de la dignité face aux évolutions de l'assistance médicale à la procréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité: l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déserts médicaux face au principe d'égalité d'accès aux soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les déserts médicaux, regards croisés entre la géographie et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les directives anticipées en droit français: état du droit et perspectives d'avenir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protection juridique des adultes vulnérables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Valladolid, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la personne âgée en droit français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vulnérabilité de la personne majeure: entre autonomie et protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Buenos Aires, Argentine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la protection de la santé dans l'alinéa 11 du Préambule de 1946: les impacts en termes de solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences médicales et droit constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encadrement de l'accès à la filiation par &amp;quot;greffe médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encadrement de l'accès à la filiation par "greffe médicale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France. pp.145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droits des patients et exercice en société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'exercice en société des professions de santé. Enjeux et problématiques juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin de vie et la mort comme objets de politiques publiques : introduction et mise en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretiens Jacques Cartier : fin de vie et mort au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France. pp.89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement. Le droit pour le patient avec trouble cognitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions éthiques au fil du parcours de soins de la maladie d'Alzheimer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification juridique du consentement aux soins: accord contractuel, droit fondamental de la personne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consentement et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tutelle, curatelle et mandat de protection future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tutelle, curatelle et mandat de protection future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, France. pp.223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expression du consentement : le regard du juriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droits des patients : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une remise en cause de l'usage généralisé du contrat en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Buttard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations et innovations économiques et sociales en Europe : quelles sorties de crise?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Charleroi, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut juridique de l'embryon et du foetus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioéthique: où en sommes-nous?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Narbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le droit protège-t-il les personnes vulnérables atteintes de la maladie d'Alzheimer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maladie d'Alzheimer : le diagnostic, et après?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Belley, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santé publique et responsabilisation du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole européenne d'été Droit de la Santé et éthique biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de l'enfant atteint d'un handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La voix de l'enfant autiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Tanger, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles responsabilités pour les fabricants d'appareillage?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association pour le prêt d'appareillage aux malades handicapés (APAMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Moulins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une harmonisation du statut du patient par la loi du 4 mars 2002</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'actualité de la distinction hôpital public / clinique privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statut du foetus : entre les aspects législatifs et le réconfort familial?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manière de naître et mourir : quelles perspectives d'avenir?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux des commissions régionales de conciliation et d'indemnisation des accidents médicaux, des affections iatrogènes et des infections nosocomiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel du Collectif Interassociatif sur la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi la protection de l'embryon est-elle différente de celle du foetus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'embryon roi: être sacré, peut-il exister hors de la transgression?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le consentement contractuel: mythe et réalité. Pour une autre façon de penser les rapports patients-professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIe Entretiens Jacques Cartier : Les droits et les obligations des patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Lyon, France. pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat médical : la fin d'un concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Réseau Interdisciplinaire Santé, éthique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles règles en matière de bioéthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités et évolutions des règles françaises en matière de procréation et d'embryologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point sur le décodage du génome humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et économie en biotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2001, Louxor, Égypte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le génome humain : aspects juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rencontres scientifiques de l'infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amplitude des droits des patients ou comme se vit le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les droits des patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveillance du malade et respect de ses libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres scientifiques de l'Infirmière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changement organisationnel en santé et droits des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e rencontres de projectique: changement organisationnel en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils de protection des victimes de violences conjugales: un édifice juridique à consolider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH Édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douleurs et souffrances. De l'Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La grossesse en France: entre protection de la santé et respect de la volonté de la femme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruylant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concilier santé et droits fondamentaux en période de pandémie. Une analyse juridique des expériences de la France et du Japon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.267, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection de la personne vulnérable et la maltraitance en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut francophone pour la justice et la démocratie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit face à la mort, principes et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63, 2024, Colloques et essais, 978-2-37032-423-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place délicate de l'expertise ordonnée par une commission de conciliation et d'indemnisation en matière de dommages liés à un acte de soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions ESKA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société en projet. Mélanges en l'honneur du Professeur Jean-Pierre Claveranne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.249, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accoucher d'un enfant sans vie: quel impact sur les droits sociaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH Édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naître ou ne pas naître. De l'Antiquité au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le suicide d'un usager en établissement de santé (hors psychiatrie) et en établissement médico-social : quelles responsabilités?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEH Édition. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le suicide. De l'Antiquité au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.723, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consentement libre et éclairé en matière de soins : mythe ou réalité?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'Eau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique du consentement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le suicide d'un usager en établissement de santé (hors psychiatrie) et en établissement médico-social : quelles responsabilités?</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feu le contrat médical ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH Édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le suicide. De l'Antiquité au XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.723, 2022</w:t>
+              <w:t xml:space="preserve">20 ans de la loi du 4 mars 2002. Droits des patients - quid novi?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.159, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Feu le contrat médical ?</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école aux temps du Corona(virus). Des murs de l'école aux murs de la maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH Édition. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 ans de la loi du 4 mars 2002. Droits des patients - quid novi?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.159, 2022</w:t>
+              <w:t xml:space="preserve">Les pouvoirs publics face aux épidémies. De l'Antiquité au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.489, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.489, 2021</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction juridique de la confiance dans la relation de soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seli Arslan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail du soin, soin du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.119, 2020</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation de soins et la délicate appréciation de l'intérêt de l'enfant en matière religieuse: regards croisés entre les droits français et québécois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Landheer-Cieslak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Yvon Blai. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intérêt supérieur de l'enfant : perspectives juridiques et religieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.325, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, pp.325, 2019</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à la dignité face aux évolutions de l'assistance médicale à la procréation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Ley. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tratado de la vulnerabilidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assistance médicale à la procréation : un présent éphémère, un avenir incertain?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Py; François Vialla; Julie Leonhard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Gérard Mémeteau : droit médical et éthique médicale : regards contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, LEH Édition, pp.481, 2015, 978-2-84874-608-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, 2, LEH Édition, pp.481, 2015, 978-2-84874-608-1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La qualification juridique du consentement aux soins : accord contractuel, droit fondamental de la personne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association française de droit de la santé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consentement et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.55-75, 2014, thèmes &amp; commentaires, 978-2-247-13429-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.55-75, 2014, thèmes &amp; commentaires, 978-2-247-13429-8</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La maternité de substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands avis du Comité consultatif national d'éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.304, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La maternité de substitution</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cancer, sexualité et vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des sexualités et des handicaps. Questions d'intimités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nancy - Éditions Universitaires de Lorraine, pp.423, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La génétique. Les aspects &amp;quot;médicaux&amp;quot;: dépistage génétique et thérapie génique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands avis du Comité consultatif national d'éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ, pp.304, 2013</w:t>
+              <w:t xml:space="preserve">, LGDJ, pp.517, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nancy - Éditions Universitaires de Lorraine, pp.423, 2013</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Action de naissance préjudiciable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.601, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LGDJ, pp.517, 2013</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation de soin et lien contractuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.410, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique de la mort annoncée du contrat médical?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges en l'honneur de Marie-France Callu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.387, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des biens de la personne résidant en établissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisprudences du secteur social et médico-social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.373, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation de soin et lien contractuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grandes décisions du droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.310, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action de naissance préjudiciable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Girer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...2 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grandes décisions du droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.601, 2013</w:t>
+              <w:t xml:space="preserve">, LGDJ, pp.463, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.410, 2013</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le génome humain, les biotechnologies en santé et le droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Girer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Santé et biotechnologies. Aspects juridiques et économiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.51, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948917v1</w:t>
-              </w:r>
-[...3433 lines deleted...]
-                <w:t xml:space="preserve">hal-00950471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11544,51 +11544,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04D236F7"/>
+    <w:nsid w:val="8424A0BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11775,51 +11775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-girer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094768897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05589561v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Saison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boughriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Youhnovski Sagon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968580v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968340v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968589v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968592v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968588v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968593v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548169v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968599v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03651860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03329494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03388156v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968384v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105983v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799510v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Klesta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02545784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.321.0029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Callu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Eric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950356v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Arbigny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799495v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00980036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dagognet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968237v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968229v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968262v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968260v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968269v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968290v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Savard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Landheer-Cieslak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968299v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799499v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799502v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799504v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799503v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950338v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948913v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948917v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968437v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vassal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968432v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968452v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Coq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968473v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968479v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968458v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchosal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968462v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968506v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968517v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968519v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799462v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799464v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799468v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799475v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799485v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950370v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799487v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948915v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950371v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950372v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950377v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950384v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950382v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950379v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950380v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950469v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950461v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950476v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950474v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-girer" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094768897" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05589561v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Saison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boughriet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Girer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul V&#233;ron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986433v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Youhnovski Sagon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968580v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968583v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968578v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04254480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968591v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968592v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968588v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04548169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968599v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968593v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03651860v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968366v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968371v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968354v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968384v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03329494v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03388156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968400v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968601v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968604v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968603v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968407v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03441499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799505v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chasles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105983v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799509v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Klesta" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02545784v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sss.321.0029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799515v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948926v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00925960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Callu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinent Eric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948928v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950353v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950363v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950366v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950360v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950367v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Arbigny" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968200v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968214v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799492v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799495v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard M&#233;meteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00980036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Martinent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010519v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dagognet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Roland" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948903v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999478v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Aragona" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jaubert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jouet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Montois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renouf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04825961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Clavandier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ardagna" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02467772v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968437v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vassal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968432v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968452v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Coq" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968473v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chapuis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968487v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968458v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968479v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968494v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968499v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duchosal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968462v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968506v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968517v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799462v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Savard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Landheer-Cieslak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799464v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799468v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799467v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799481v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799484v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799475v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799478v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799473v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948923v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950369v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950370v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948915v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950374v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Buttard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950377v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950378v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950383v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950384v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950379v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950380v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950359v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950453v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950461v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950476v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950474v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950471v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968246v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968237v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968229v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968252v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968262v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968269v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968277v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968281v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968290v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968299v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799499v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799502v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948907v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948912v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948909v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799504v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950338v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948913v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948918v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948920v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00948917v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>