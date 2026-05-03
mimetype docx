--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.416666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion GOSSELIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion-gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0161-5368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084292482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur en chef des Ponts, Eaux et Forêts (ENGREF 1991-1993)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Agronome INAPG (1989-1992)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable forest planning: Assessing biodiversity effects of Triad zoning based on empirical data and virtual landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Heinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeňýk Hofmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2512683122. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2512683122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroclimate modulates the positive dead-wood influence on bryophyte diversity in managed and unmanaged temperate lowland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367, pp.121840. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling fine‐ and large‐scale colonization processes in metapopulation dynamics: a case study on a threatened epiphytic bryophyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (3), pp.e10052. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One to rule them all? Assessing the performance of sustainable forest management indicators against multitaxonomic data for biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Zapponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300, pp.110874. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of clear-cutting forests on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand structure and ungulates on understory vegetation in managed and unmanaged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°85, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation statistique d’un protocole de relevés bryologiques pour inventorier et suivre la biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode de traitement des forêts, coupes de régénération et biodiversité : pas si intuitif qu’il n’y paraît !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.88-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques : conséquences pour la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet Défiforbois pour une récolte durable de bois énergie en région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos d'Ecofor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, p8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : la biodiversité forestière à la croisée des enjeux de conservation et d’atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.84-89. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d'essences face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des îlots de vieux bois pour la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un suivi multi-dispositifs de la biodiversité en forêt en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix scrute la mixité en forêt. Qu'apporte le mélange d'essence face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre forêt : revue de la forêt privée en régions Centre-Val de Loire et Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological research and environmental management: We need different interfaces based on different knowledge types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.388-401. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficiency of cross-taxon surrogates in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophytic diversity in mixed and pure pine (Pinus sylvestris L.) and oak (Quercus petraea (Matt.) Liebl.) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 406, pp.318-329. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles variables pour analyser la réponse de la biodiversité à la mise en réserve intégrale ? Une approche par naturalité(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des caractéristiques de peuplement et de naturalité biologique sur la biodiversité - Quelles implications possibles pour les stratégies de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GNB : synthèse des relations entre naturalité anthropique, naturalité biologique et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating fertilisation and liming costs into profitability estimates for fuel wood harvesting: A case study in beech forests of eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.190-197. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre l'état de la biodiversité forestière: pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (5), p. 683 - p. 700. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des présentations concernant les Résultats du programme Oiseaux des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série 6, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi national de la biodiversité forestière : état des lieux, pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonhême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXIV (5), pp.665-682. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of forest management artefacts to plant diversity at a forest scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (2), pp.395-406. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des prélèvements de biomasse et préservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIII (2), pp.265-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les pratiques de préservation de la biodiversité forestière et la productivité, la résistance et la résilience : Etat des connaissances en forêt tempérée européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), 14 p. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.11133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilité des cours du bois par essence et qualité : perspectives pour la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (4), p. 456 - p. 468. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut lieu de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 613, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation en forêt : pour quelles raisons et à quel taux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (4), p. 445 - p. 455. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire plus de bois tout en préservant mieux la biodiversité, apports de l'étude « Biomasse et biodiversité forestières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 50 - p. 55. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs de la biodiversité dans les lois et conventions internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 9 - p. 9. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : L'essor des sciences participatives pour le suivi de la biodiversité : intérêts et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 76 - p. 83. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de pratiques favorables à la biodiversité saproxylique : intérêts et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25-26, pp.38- 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer les coûts ou bénéfices de pratiques sylvicoles favorables à la biodiversité : comment procéder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 187, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : la gestion des lisières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 183, pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation et ses impacts écologiques : connaître et quantifier la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des lisières entre forêt et milieu ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts écologiques de la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veiller à la biodiversité. Une assurance-vie de la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communes Forestières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (supplément), pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue du scientifique (issu d'un Dossier : Des indicateurs fiables pour une gestion forestière durable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : éléments de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial Aménagement forestier, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique "Plantations mélangées : intérêts et conduites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNPF Eure-et-Loir, May 2024, Argenvilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of terricolous and epiphytic plant communities of plantations (maritime pine, poplar) and subnatural forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and interdisciplinary symposium: "Forests in transitions. Concepts, methods, assessments and prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe du projet Plantaclim-UMR CITERES, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts de pratiques sylvicoles sur la biodiversité des sols ? Premiers résultats du projet InSylBioS dans le Massif central occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biodiv'Oc " Recherche et gestion de la biodiversité en temps de crises écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sol nu à la forêt primaire. Les successions écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Arborencontres de Seine-et-Marne - "Arborer à moindre frais en accompagnant la végétation spontanée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 77, Jun 2024, Dammarie-les-Lys, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases, renouvellement et biodiversité. Quels effets dans le temps et dans l’espace, quelles différences avec les autres coupes de régénération et comment moduler leurs impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de l'expertise collective CRREF "Coupes Rases et renouvellement des Peuplement en contexte de changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations et de la succession forestière sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Chauves-Souris et gestion Forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude et la Protection des Mammifères (SFEPM); Centre National de la Propriété Forestière (CNPF); Office National des Forêts (ONF), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécatronique et deep learning au service de l’automatisation des suivis de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’avancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases et autres coupes de renouvellement : définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de l’expertise collective « Expertise CRREF – Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR, Nov 2022, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variables dendrométriques et écologiques Variables de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passifor2 : webinaire final de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR; INRAE, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix: A unique long-term experimental site in a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Working Groupe 3 "Effect of management on biodiversity based on experiments" of the COST Action CA18207 Biodiversity of Temperate forest taxa orienting management sustainability by unifying perspectives (BOTTOMS-UP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts du mélange d'essences. Productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire forestier : Augmenter la résilience des forêts du gâtinais français face aux changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Gâtinais Français (PNRGF); Centre Régional de la Propriété Forestière Ile-de-France, Apr 2021, Milly-la-Forêt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion en mélanges, facteur de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmenter la résilience des forêts du gâtinais français face aux changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNR Gâtinais français (PNRGF) ; Centre Régional de la Propriété Forestière (CRPF), Apr 2021, Milly-la-Forêt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité de la canopée au sol: OPTMix un dispositif en forêt d’Orléans riche en enseignements pour la recherche et la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIDI, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête « Suivis de biodiversité en forêt métropolitaine » : premiers résultats et besoins exprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnoux Hosoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le suivi de la biodiversité des forêts métropolitaines : pourquoi, comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique ARB Ile de France "Les forêts, quelle gestion pour favoriser la biodiversité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réserves intégrales aux forêts gérées : quels enseignements pour conserver la biodiversité en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de l'Agence Régionale de la Biodiversité Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Orléans, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity indicators as interfaces between ecological research and environmental management. Hints on some key properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO conference on adaptive management for forested landscapes in transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are forest reserves or deadwood retention key elements for bryophyte diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMareau-II : Effet de l'envahissement des îles de Loire par l'érable négondo sur la diversité en bryophytes épiphytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tours, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pont-à-Mousson, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en forêt, qu'est-ce que ça rapporte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Brisson, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en écologie et gestion environnementale : nous avons besoin de différents types d'interface prenant en compte différents types de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du DSS Biodiversité d'Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management cessation and biodiversity: a synthesis of a nationwide French project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophyte diversity in mixed and pure pine and oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg-im-Breisgau, Germany. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Gestion, Naturalité, Biodiversité&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Poctefa-GREEN (gestion et mise en réseau des espaces naturels pyrénéens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Foix, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tendances favorables à la préservation de la biodiversité…pour autant qu’on puisse en juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de gestion furable (IGD) des forêts métropolitaines : 20 ans d'expérience pour de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter les prélèvements de bois : quels impacts sur la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée thématique Vers une mobilisation accrue de bois : impacts environnementaux et acceptabilité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle DREAM Eaux et Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Orléans, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mélange d'essences peut-il être utilisé comme indicateur de biodiversité ? Cas des cortèges de bryophytes en peuplements purs et mélangés de chêne et de pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du TR SEDYVIN 2016 - Biodiversité, modèles et indicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nogent-sur-Vernisson, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONStruction et Potentiel Indicateur des Indices de structuRE forestière (projet CONSPIIRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INDECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mélange pin-chêne sur la diversité locale des bryophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en écologie et gestion environnementale : nous avons besoin de différents types d'interfaces et de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées TR SEDYVIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Grenoble, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des peuplements en libre évolution permanente pour la conservation de la bio‐complexité des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe forêt des Réserves de biosphère françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Fontainebleau, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des indicateurs de gestion durable forestière au travers du cadre DPSIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fatus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CHIFFRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Gestion, Naturalité, Biodiversité&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage des Forêts d'Exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Fontainebleau, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes rencontres du Réseau pour les Alternatives Forestières, Une forêt vivante et habitée : un avenir possible à construire avec les acteurs des territoires fortement boisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nedde, France. pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des peuplements en libre évolution permanente pour la conservation de la bio-complexité des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe "Forêts" des Réserves de Biosphères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Buthiers, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le compromis productivité – biodiversité en forêt d'Orléans avec Simmem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Caqsis 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité (GNB) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nancy, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’effet observateur en forêt : exemples et discussion des liens avec Cisstats & Mastodons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des projets Cisstats &amp; Mastodons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité, Biodiversité (GNB) - Premiers enseignements de l’étude de la biodiversité après plus de 20 ans de non-exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «Naturalité des eaux et des forêts – vers une autre culture»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Forests and Biodiversity: State, Policies & Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Forestière Franco-suédoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Stockholm, Sweden. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity in Europe: state of the art, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 integrate – International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Freiburg, Germany. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQ-Capsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prénovel, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité. Connaissances, pratiques et progrès possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Forgeco Mieux produire et préserver : quelles approches pour les forêts au sein des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique de deux pratiques en faveur du bois mort : Ilots de vieillissement et maintien de rémanents d’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne Bois mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nogent sur Vernisson, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer la biodiversité entre forêts exploitées et réserves intégrales : le protocole de bryologie dans le projet Gestion, Naturalité, Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres françaises de bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis d’état de la biodiversité en forêt : exemples à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d’une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer la science dans les écoles : le contact direct avec les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer la science vers les publics scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser &amp;quot;biodiversité&amp;quot; dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pour un meilleur partage des usages de la forêt"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis d'état de la biodiversité interspécifique en forêt: Pourquoi ? Quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d'une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique du système d'indicateurs nationaux de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d'une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Forêt - Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint-Lo, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros vieux bois&amp;quot; et biodiversité : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gros et très gros bois en forêt : échanges et débats autour de la filière pour une valorisation "multifonctionnelle" des produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des prélèvements de biomasse et préservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers REGEFOR La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Champenoux, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de pratiques de conservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des sciences de la conservation de la biodiversité, Le réveil du Dodo III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of French timber prices over the past 50 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forest Management and Accounting - Resolutions During the Financial Crisis, Managerial Economics and Accounting, Conference IUFRO Unit 4.05.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Darmstadt, Germany. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt : Pourquoi ? Quoi? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le chercheur tient-il compte des besoins des gestionnaires dans ses recherches et assure-t-il le transfert des résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Transfert - Rencontres Chercheurs-Gestionnaires, Paris, 22 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt: pourquoi? Quoi? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt, Paris, 2-3 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partnership to build a national directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Brézard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPlatform E-Conference: Biodiversity research that matters, 5-26 November 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring floristic diversity in managed forests. Effects of sampling designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUFRO 'Monitoring and Indicators of Forest Biodiversity in Europe - From Ideas to Operationality', Florence, ITA, 12-15 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité" de l'Institut Français de la Biodiversité, Paris, 28-29 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood as a key element for bryophyte diversity modulated by macroclimatic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm (Suède), Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species composition and stand density on epiphytic diversity in mixed and pure pine and oak forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm (Suède), Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pin forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 ans de la Zone Atelier Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Orléans (Museum d'Orléans pour la Biodiversité et l'Environnement, MOBE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel AnaEE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sètes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE 2019 Forêt et changement climatique : accompagner la décision d'adaption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montpellier, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau AnaEE France (Analyses et Expérimentations sur les Ecosystèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Regefor, La gestion de la fertilité de sols est-elle à un tournant?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux intégrer la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, pp.159, 2017, Guide pratique, 978-2-7592-2670-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux intégrer la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, pp.157, 2010, Guide pratique, 978-2-7592-0636-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière Connaître pour préserver. Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Editions, pp.320, 2004, Etudes du Cemagref, série Gestion des territoires, n° 20, 2-85362-620-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophytes épiphytes des arbres en forêt alluviale : comparaison d’essences autochtones et introduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Villar, R. Chevalier et S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripisylves et forêts alluviales. Connaissances et gestion en contexte de changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 214-218, 2025, 978-2-7592-4128-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peupleraies de culture, entre enjeux sociétaux et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Villar, R. Chevalier et S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripisylves et forêts alluviales. Connaissances et gestion en contexte de changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 188-201, 2025, 978-2-7592-4128-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 6. Les modalités de rétention d’arbres pour la biodiversité permettent-elles de moduler les impacts des coupes rases et autres coupes de régénération sur la biodiversité taxonomique à l'échelle du peuplement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.434-443, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1.1. Quels sont les impacts des différentes catégories de coupes de régénération forestière sur la biodiversité (échelle peuplement) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP-ECOFOR, pp.313-326, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 2. Quelles sont les principales modalités de coupes de régénération, en forêts tempérées et boréales, et particulièrement en France métropolitaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.38-48, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 8. Quelle est l’incidence d’une plantation sur la biodiversité, comparativement à la régénération naturelle d’une même essence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.450-460, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 5.1. Quel est l’impact local d’une coupe rase sur la biodiversité en fonction des conditions d’exploitation : maintien ou export des rémanents, dessouchage et andainage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.394-410, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité. Premiers enseignements de l'étude de la biodiversité après plus de 20 ans de non-exploitation (chap. 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.56-63, 2016, 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses et hépatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre rouge des habitats naturels et espèces menacées de la région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nature Centre, pp.172-189, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of European criteria and indicator systems for measuring changes in forest biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative approaches as an opportunity for the conservation of forest biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.32-42, 2013, In Focus – Managing Forest in Europe, : 978-952-5980-06-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des systèmes européens de critères et indicateurs pour évaluer les changements de biodiversité forestière (chap. 1.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches intégratives en tant qu'opportunité de conservation de la biodiversité forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.34-45, 2013, Focus sur : la gestion des forêts en Europe, : 978-952-5980-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la biodiversité forestière en Europe : état des lieux, défis et opportunités (Chap. 4.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches intégratives en tant qu'opportunité de conservation de la biodiversité forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.264-274, 2013, Focus sur : la gestion des forêts en Europe, : 978-952-5980-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity in Europe: state of the art, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative approaches as an opportunity for the conservation of forest biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.242-252, 2013, In Focus – Managing Forest in Europe, : 978-952-5980-06-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité des indicateurs taxonomiques de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de biodiversité forestière. Synthèse des réflexions issues du programme de recherche "Biodiversité, gestion forestière et politiques publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 59 - p. 72, 2012, 978-2-914770-05-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des indicateurs nationaux de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de biodiversité forestière. Synthèse des réflexions issues du programme de recherche "Biodiversité, gestion forestière et politiques publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 41 - p. 55, 2012, 978-2-914770-05-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la production intensive de biomasse sur la biodiversité dans les taillis à très courte rotation : chap. 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2 - Biomasse et Biodiversité Forestière - Augmentation de l'utilisation de la biomasse forestière: implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 99 - p. 105, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour limiter les impacts locaux sur la biodiversité et les ressources : chap. 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2. Biomasse et Biodiversité forestières. Augmentation de l'utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 135 - p. 143, 2009, 978-2-914770-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'augmentation des prélèvements de biomasse ligneuse pour la biodiversité forestière : chap. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2 - Biomasse et Biodiversité Forestière - Augmentation de l'utilisation de la biomasse forestière: implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 73 - p. 87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état et les enjeux de biodiversité forestière en France : chap 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2. Biomasse et Biodiversité forestières. Augmentation de l'utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles, Landmann, G., Gosselin, F., Bonhême, I. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 63 - p. 69, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des activités de cueillette sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : pour une interaction croissante entre gestion et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les variations de biodiversité : outils et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité : définitions, enjeux et débats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, pp.15-39, 2004, 2-85362-620-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des facteurs spatiaux sur la biodiversité : taille des parcelles, répartition spatiale des classes d'âges, quantité de lisières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des modalités d'exploitation : perturbations du sol, devenir des rémanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, p. 257 - p. 269, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempêtes et biodiversité : aubaine ou déveine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes forestiers dans les tempêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the effects of silvicultural practices on biodiversity in temperate forests? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyla Turak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57808/proceed.2025.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre tous les maillons de la chaîne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dossier « Biodiversité l’âme de la forêt », n° 671/2024 de la revue Forêts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État et évolution des forêts françaises métropolitaines. Synthèse des indicateurs de gestion durable 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère 4 : diversité biologique des forêts - Synthèse du critère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs de gestion durable des forêts françaises métropolitaines : édition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique Outils et méthodes.Pour une amélioration des indicateurs et suivis de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et suivis de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt. Métaprogramme BIOSEFAIR : Bilan de projet - 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EFNO. 2024, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; INRAE; IGN; Université de Franche-Comté. 2023, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Insylbios. &amp;quot; Mieux comprendre et INtégrer dans les pratiques SYLvicoles le rôle de la BIOdiversité des Sols dans le fonctionnement des forêts du sud du Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRPF Occitanie; Conservatoire d'Espaces Naturels Occitanie; INRAE. 2023, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe régional d'expertise sur le changement climatique et la transition écologique en Île-de-France (GREC Francilien). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR-2 : Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière (phase 2 du projet, 2019-2022) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR, Paris; INRAE; MNHN Paris; Ministère de la transition écologique et de la cohésion des territoires, Paris. 2022, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GERBOISE Gestion Raisonnée de la Récolte de Bois Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une récolte durable de biomasse forestière pour l'énergie - Focus sur les menus bois et les souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire régional du fonctionnement des forêts mélangées dans le contexte des changements globaux : Dispositif expérimental OPTMix. Rapport final de la convention Région Centre-Val de Loire - Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis opérationnels de biodiversité forestière : quelles expériences à l'étranger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de pratiques forestières et d'outils incitatifs en faveur de la biodiversité. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des indicateurs nationaux de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] irstea. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention ONF-Cemagref 2004 - Action 5 - Tâches 2.1 (Appui à l'actualisation des directives biodiversité) et 2.2.(Méthodes de suivi de la biodiversité en forêt) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des commentaires de relecture de l'ouvrage : Gosselin, M. et Laroussinie, O., Eds., 2004, Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique, Antony, Co-édition GIP-Ecofor Cemagref Edition, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des directives pour la prise en compte de la biodiversité dans l'aménagement et la gestion des forêts gérées par l'Office National des Forêts : compte-rendu du séminaire de travail des 21-22 mars 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse commentée des principaux documents ONF pour la prise en compte de la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la fréquentation dans les espaces naturels : méthodes d'études et systèmes de suivi. Aspects quantitatifs, qualitatifs, et écologiques. Revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Biodiversité continentale : rivières et forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.416666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion GOSSELIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion-gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0161-5368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084292482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur en chef des Ponts, Eaux et Forêts (ENGREF 1991-1993)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Agronome INAPG (1989-1992)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable forest planning: Assessing biodiversity effects of Triad zoning based on empirical data and virtual landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Heinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeňýk Hofmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2512683122. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2512683122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroclimate modulates the positive dead-wood influence on bryophyte diversity in managed and unmanaged temperate lowland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367, pp.121840. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling fine‐ and large‐scale colonization processes in metapopulation dynamics: a case study on a threatened epiphytic bryophyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (3), pp.e10052. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One to rule them all? Assessing the performance of sustainable forest management indicators against multitaxonomic data for biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Zapponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300, pp.110874. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of clear-cutting forests on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand structure and ungulates on understory vegetation in managed and unmanaged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°85, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation statistique d’un protocole de relevés bryologiques pour inventorier et suivre la biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode de traitement des forêts, coupes de régénération et biodiversité : pas si intuitif qu’il n’y paraît !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.88-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques : conséquences pour la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet Défiforbois pour une récolte durable de bois énergie en région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos d'Ecofor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, p8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : la biodiversité forestière à la croisée des enjeux de conservation et d’atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.84-89. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d'essences face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des îlots de vieux bois pour la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un suivi multi-dispositifs de la biodiversité en forêt en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix scrute la mixité en forêt. Qu'apporte le mélange d'essence face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre forêt : revue de la forêt privée en régions Centre-Val de Loire et Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological research and environmental management: We need different interfaces based on different knowledge types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.388-401. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficiency of cross-taxon surrogates in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophytic diversity in mixed and pure pine (Pinus sylvestris L.) and oak (Quercus petraea (Matt.) Liebl.) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 406, pp.318-329. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles variables pour analyser la réponse de la biodiversité à la mise en réserve intégrale ? Une approche par naturalité(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des caractéristiques de peuplement et de naturalité biologique sur la biodiversité - Quelles implications possibles pour les stratégies de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GNB : synthèse des relations entre naturalité anthropique, naturalité biologique et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating fertilisation and liming costs into profitability estimates for fuel wood harvesting: A case study in beech forests of eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.190-197. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des présentations concernant les Résultats du programme Oiseaux des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série 6, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre l'état de la biodiversité forestière: pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (5), p. 683 - p. 700. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi national de la biodiversité forestière : état des lieux, pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonhême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXIV (5), pp.665-682. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of forest management artefacts to plant diversity at a forest scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (2), pp.395-406. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des prélèvements de biomasse et préservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIII (2), pp.265-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les pratiques de préservation de la biodiversité forestière et la productivité, la résistance et la résilience : Etat des connaissances en forêt tempérée européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), 14 p. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.11133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilité des cours du bois par essence et qualité : perspectives pour la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (4), p. 456 - p. 468. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut lieu de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 613, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation en forêt : pour quelles raisons et à quel taux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (4), p. 445 - p. 455. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs de la biodiversité dans les lois et conventions internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 9 - p. 9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire plus de bois tout en préservant mieux la biodiversité, apports de l'étude « Biomasse et biodiversité forestières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 50 - p. 55. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : L'essor des sciences participatives pour le suivi de la biodiversité : intérêts et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 76 - p. 83. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de pratiques favorables à la biodiversité saproxylique : intérêts et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25-26, pp.38- 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer les coûts ou bénéfices de pratiques sylvicoles favorables à la biodiversité : comment procéder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 187, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : la gestion des lisières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 183, pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation et ses impacts écologiques : connaître et quantifier la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des lisières entre forêt et milieu ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts écologiques de la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veiller à la biodiversité. Une assurance-vie de la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communes Forestières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (supplément), pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue du scientifique (issu d'un Dossier : Des indicateurs fiables pour une gestion forestière durable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : éléments de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial Aménagement forestier, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of terricolous and epiphytic plant communities of plantations (maritime pine, poplar) and subnatural forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and interdisciplinary symposium: "Forests in transitions. Concepts, methods, assessments and prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe du projet Plantaclim-UMR CITERES, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique "Plantations mélangées : intérêts et conduites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNPF Eure-et-Loir, May 2024, Argenvilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts de pratiques sylvicoles sur la biodiversité des sols ? Premiers résultats du projet InSylBioS dans le Massif central occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biodiv'Oc " Recherche et gestion de la biodiversité en temps de crises écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sol nu à la forêt primaire. Les successions écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Arborencontres de Seine-et-Marne - "Arborer à moindre frais en accompagnant la végétation spontanée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 77, Jun 2024, Dammarie-les-Lys, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases, renouvellement et biodiversité. Quels effets dans le temps et dans l’espace, quelles différences avec les autres coupes de régénération et comment moduler leurs impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de l'expertise collective CRREF "Coupes Rases et renouvellement des Peuplement en contexte de changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations et de la succession forestière sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Chauves-Souris et gestion Forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude et la Protection des Mammifères (SFEPM); Centre National de la Propriété Forestière (CNPF); Office National des Forêts (ONF), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécatronique et deep learning au service de l’automatisation des suivis de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’avancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases et autres coupes de renouvellement : définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de l’expertise collective « Expertise CRREF – Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR, Nov 2022, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variables dendrométriques et écologiques Variables de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passifor2 : webinaire final de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR; INRAE, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix: A unique long-term experimental site in a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Working Groupe 3 "Effect of management on biodiversity based on experiments" of the COST Action CA18207 Biodiversity of Temperate forest taxa orienting management sustainability by unifying perspectives (BOTTOMS-UP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts du mélange d'essences. Productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire forestier : Augmenter la résilience des forêts du gâtinais français face aux changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Gâtinais Français (PNRGF); Centre Régional de la Propriété Forestière Ile-de-France, Apr 2021, Milly-la-Forêt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion en mélanges, facteur de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmenter la résilience des forêts du gâtinais français face aux changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNR Gâtinais français (PNRGF) ; Centre Régional de la Propriété Forestière (CRPF), Apr 2021, Milly-la-Forêt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité de la canopée au sol: OPTMix un dispositif en forêt d’Orléans riche en enseignements pour la recherche et la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIDI, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête « Suivis de biodiversité en forêt métropolitaine » : premiers résultats et besoins exprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnoux Hosoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le suivi de la biodiversité des forêts métropolitaines : pourquoi, comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique ARB Ile de France "Les forêts, quelle gestion pour favoriser la biodiversité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réserves intégrales aux forêts gérées : quels enseignements pour conserver la biodiversité en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de l'Agence Régionale de la Biodiversité Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Orléans, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity indicators as interfaces between ecological research and environmental management. Hints on some key properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO conference on adaptive management for forested landscapes in transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are forest reserves or deadwood retention key elements for bryophyte diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMareau-II : Effet de l'envahissement des îles de Loire par l'érable négondo sur la diversité en bryophytes épiphytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tours, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en écologie et gestion environnementale : nous avons besoin de différents types d'interface prenant en compte différents types de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du DSS Biodiversité d'Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pont-à-Mousson, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en forêt, qu'est-ce que ça rapporte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Brisson, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management cessation and biodiversity: a synthesis of a nationwide French project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophyte diversity in mixed and pure pine and oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg-im-Breisgau, Germany. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Gestion, Naturalité, Biodiversité&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Poctefa-GREEN (gestion et mise en réseau des espaces naturels pyrénéens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Foix, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tendances favorables à la préservation de la biodiversité…pour autant qu’on puisse en juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de gestion furable (IGD) des forêts métropolitaines : 20 ans d'expérience pour de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter les prélèvements de bois : quels impacts sur la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée thématique Vers une mobilisation accrue de bois : impacts environnementaux et acceptabilité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle DREAM Eaux et Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Orléans, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mélange d'essences peut-il être utilisé comme indicateur de biodiversité ? Cas des cortèges de bryophytes en peuplements purs et mélangés de chêne et de pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du TR SEDYVIN 2016 - Biodiversité, modèles et indicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nogent-sur-Vernisson, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONStruction et Potentiel Indicateur des Indices de structuRE forestière (projet CONSPIIRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INDECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mélange pin-chêne sur la diversité locale des bryophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en écologie et gestion environnementale : nous avons besoin de différents types d'interfaces et de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées TR SEDYVIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Grenoble, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des indicateurs de gestion durable forestière au travers du cadre DPSIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fatus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CHIFFRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Gestion, Naturalité, Biodiversité&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage des Forêts d'Exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Fontainebleau, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes rencontres du Réseau pour les Alternatives Forestières, Une forêt vivante et habitée : un avenir possible à construire avec les acteurs des territoires fortement boisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nedde, France. pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des peuplements en libre évolution permanente pour la conservation de la bio‐complexité des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe forêt des Réserves de biosphère françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Fontainebleau, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des peuplements en libre évolution permanente pour la conservation de la bio-complexité des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe "Forêts" des Réserves de Biosphères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Buthiers, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le compromis productivité – biodiversité en forêt d'Orléans avec Simmem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Caqsis 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité (GNB) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nancy, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’effet observateur en forêt : exemples et discussion des liens avec Cisstats & Mastodons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des projets Cisstats &amp; Mastodons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Forests and Biodiversity: State, Policies & Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Forestière Franco-suédoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Stockholm, Sweden. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity in Europe: state of the art, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 integrate – International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Freiburg, Germany. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQ-Capsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prénovel, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité, Biodiversité (GNB) - Premiers enseignements de l’étude de la biodiversité après plus de 20 ans de non-exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «Naturalité des eaux et des forêts – vers une autre culture»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité. Connaissances, pratiques et progrès possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Forgeco Mieux produire et préserver : quelles approches pour les forêts au sein des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique de deux pratiques en faveur du bois mort : Ilots de vieillissement et maintien de rémanents d’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne Bois mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nogent sur Vernisson, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer la biodiversité entre forêts exploitées et réserves intégrales : le protocole de bryologie dans le projet Gestion, Naturalité, Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres françaises de bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis d’état de la biodiversité en forêt : exemples à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d’une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer la science dans les écoles : le contact direct avec les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer la science vers les publics scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser &amp;quot;biodiversité&amp;quot; dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pour un meilleur partage des usages de la forêt"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis d'état de la biodiversité interspécifique en forêt: Pourquoi ? Quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d'une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique du système d'indicateurs nationaux de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d'une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Forêt - Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint-Lo, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des prélèvements de biomasse et préservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers REGEFOR La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Champenoux, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de pratiques de conservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des sciences de la conservation de la biodiversité, Le réveil du Dodo III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros vieux bois&amp;quot; et biodiversité : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gros et très gros bois en forêt : échanges et débats autour de la filière pour une valorisation "multifonctionnelle" des produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of French timber prices over the past 50 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forest Management and Accounting - Resolutions During the Financial Crisis, Managerial Economics and Accounting, Conference IUFRO Unit 4.05.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Darmstadt, Germany. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt : Pourquoi ? Quoi? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le chercheur tient-il compte des besoins des gestionnaires dans ses recherches et assure-t-il le transfert des résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Transfert - Rencontres Chercheurs-Gestionnaires, Paris, 22 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt: pourquoi? Quoi? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt, Paris, 2-3 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partnership to build a national directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Brézard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPlatform E-Conference: Biodiversity research that matters, 5-26 November 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring floristic diversity in managed forests. Effects of sampling designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUFRO 'Monitoring and Indicators of Forest Biodiversity in Europe - From Ideas to Operationality', Florence, ITA, 12-15 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité" de l'Institut Français de la Biodiversité, Paris, 28-29 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood as a key element for bryophyte diversity modulated by macroclimatic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm (Suède), Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species composition and stand density on epiphytic diversity in mixed and pure pine and oak forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm (Suède), Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pin forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 ans de la Zone Atelier Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Orléans (Museum d'Orléans pour la Biodiversité et l'Environnement, MOBE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel AnaEE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sètes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE 2019 Forêt et changement climatique : accompagner la décision d'adaption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montpellier, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau AnaEE France (Analyses et Expérimentations sur les Ecosystèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Regefor, La gestion de la fertilité de sols est-elle à un tournant?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux intégrer la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, pp.159, 2017, Guide pratique, 978-2-7592-2670-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux intégrer la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, pp.157, 2010, Guide pratique, 978-2-7592-0636-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière Connaître pour préserver. Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Editions, pp.320, 2004, Etudes du Cemagref, série Gestion des territoires, n° 20, 2-85362-620-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophytes épiphytes des arbres en forêt alluviale : comparaison d’essences autochtones et introduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Villar, R. Chevalier et S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripisylves et forêts alluviales. Connaissances et gestion en contexte de changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 214-218, 2025, 978-2-7592-4128-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peupleraies de culture, entre enjeux sociétaux et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Villar, R. Chevalier et S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripisylves et forêts alluviales. Connaissances et gestion en contexte de changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 188-201, 2025, 978-2-7592-4128-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 6. Les modalités de rétention d’arbres pour la biodiversité permettent-elles de moduler les impacts des coupes rases et autres coupes de régénération sur la biodiversité taxonomique à l'échelle du peuplement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.434-443, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1.1. Quels sont les impacts des différentes catégories de coupes de régénération forestière sur la biodiversité (échelle peuplement) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP-ECOFOR, pp.313-326, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 2. Quelles sont les principales modalités de coupes de régénération, en forêts tempérées et boréales, et particulièrement en France métropolitaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.38-48, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 8. Quelle est l’incidence d’une plantation sur la biodiversité, comparativement à la régénération naturelle d’une même essence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.450-460, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 5.1. Quel est l’impact local d’une coupe rase sur la biodiversité en fonction des conditions d’exploitation : maintien ou export des rémanents, dessouchage et andainage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.394-410, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité. Premiers enseignements de l'étude de la biodiversité après plus de 20 ans de non-exploitation (chap. 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.56-63, 2016, 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses et hépatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre rouge des habitats naturels et espèces menacées de la région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nature Centre, pp.172-189, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of European criteria and indicator systems for measuring changes in forest biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative approaches as an opportunity for the conservation of forest biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.32-42, 2013, In Focus – Managing Forest in Europe, : 978-952-5980-06-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la biodiversité forestière en Europe : état des lieux, défis et opportunités (Chap. 4.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches intégratives en tant qu'opportunité de conservation de la biodiversité forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.264-274, 2013, Focus sur : la gestion des forêts en Europe, : 978-952-5980-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des systèmes européens de critères et indicateurs pour évaluer les changements de biodiversité forestière (chap. 1.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches intégratives en tant qu'opportunité de conservation de la biodiversité forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.34-45, 2013, Focus sur : la gestion des forêts en Europe, : 978-952-5980-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity in Europe: state of the art, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative approaches as an opportunity for the conservation of forest biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.242-252, 2013, In Focus – Managing Forest in Europe, : 978-952-5980-06-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité des indicateurs taxonomiques de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de biodiversité forestière. Synthèse des réflexions issues du programme de recherche "Biodiversité, gestion forestière et politiques publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 59 - p. 72, 2012, 978-2-914770-05-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des indicateurs nationaux de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de biodiversité forestière. Synthèse des réflexions issues du programme de recherche "Biodiversité, gestion forestière et politiques publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 41 - p. 55, 2012, 978-2-914770-05-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la production intensive de biomasse sur la biodiversité dans les taillis à très courte rotation : chap. 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2 - Biomasse et Biodiversité Forestière - Augmentation de l'utilisation de la biomasse forestière: implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 99 - p. 105, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour limiter les impacts locaux sur la biodiversité et les ressources : chap. 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2. Biomasse et Biodiversité forestières. Augmentation de l'utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 135 - p. 143, 2009, 978-2-914770-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'augmentation des prélèvements de biomasse ligneuse pour la biodiversité forestière : chap. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2 - Biomasse et Biodiversité Forestière - Augmentation de l'utilisation de la biomasse forestière: implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 73 - p. 87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état et les enjeux de biodiversité forestière en France : chap 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2. Biomasse et Biodiversité forestières. Augmentation de l'utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles, Landmann, G., Gosselin, F., Bonhême, I. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 63 - p. 69, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des activités de cueillette sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : pour une interaction croissante entre gestion et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité : définitions, enjeux et débats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, pp.15-39, 2004, 2-85362-620-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les variations de biodiversité : outils et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des facteurs spatiaux sur la biodiversité : taille des parcelles, répartition spatiale des classes d'âges, quantité de lisières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des modalités d'exploitation : perturbations du sol, devenir des rémanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, p. 257 - p. 269, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempêtes et biodiversité : aubaine ou déveine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes forestiers dans les tempêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the effects of silvicultural practices on biodiversity in temperate forests? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyla Turak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57808/proceed.2025.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre tous les maillons de la chaîne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dossier « Biodiversité l’âme de la forêt », n° 671/2024 de la revue Forêts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État et évolution des forêts françaises métropolitaines. Synthèse des indicateurs de gestion durable 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère 4 : diversité biologique des forêts - Synthèse du critère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs de gestion durable des forêts françaises métropolitaines : édition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique Outils et méthodes.Pour une amélioration des indicateurs et suivis de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et suivis de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt. Métaprogramme BIOSEFAIR : Bilan de projet - 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EFNO. 2024, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Insylbios. &amp;quot; Mieux comprendre et INtégrer dans les pratiques SYLvicoles le rôle de la BIOdiversité des Sols dans le fonctionnement des forêts du sud du Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRPF Occitanie; Conservatoire d'Espaces Naturels Occitanie; INRAE. 2023, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; INRAE; IGN; Université de Franche-Comté. 2023, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe régional d'expertise sur le changement climatique et la transition écologique en Île-de-France (GREC Francilien). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR-2 : Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière (phase 2 du projet, 2019-2022) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR, Paris; INRAE; MNHN Paris; Ministère de la transition écologique et de la cohésion des territoires, Paris. 2022, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GERBOISE Gestion Raisonnée de la Récolte de Bois Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une récolte durable de biomasse forestière pour l'énergie - Focus sur les menus bois et les souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire régional du fonctionnement des forêts mélangées dans le contexte des changements globaux : Dispositif expérimental OPTMix. Rapport final de la convention Région Centre-Val de Loire - Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis opérationnels de biodiversité forestière : quelles expériences à l'étranger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de pratiques forestières et d'outils incitatifs en faveur de la biodiversité. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des indicateurs nationaux de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] irstea. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention ONF-Cemagref 2004 - Action 5 - Tâches 2.1 (Appui à l'actualisation des directives biodiversité) et 2.2.(Méthodes de suivi de la biodiversité en forêt) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des directives pour la prise en compte de la biodiversité dans l'aménagement et la gestion des forêts gérées par l'Office National des Forêts : compte-rendu du séminaire de travail des 21-22 mars 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des commentaires de relecture de l'ouvrage : Gosselin, M. et Laroussinie, O., Eds., 2004, Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique, Antony, Co-édition GIP-Ecofor Cemagref Edition, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse commentée des principaux documents ONF pour la prise en compte de la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la fréquentation dans les espaces naturels : méthodes d'études et systèmes de suivi. Aspects quantitatifs, qualitatifs, et écologiques. Revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Biodiversité continentale : rivières et forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D3A8A3F"/>
+    <w:nsid w:val="E8BE6964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-gosselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0161-5368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084292482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Percel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Zapponi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110874" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautrot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267934v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.02.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933870v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50656" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597512v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonh&#234;me" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nivet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50655" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0026-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45829" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45828" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545522v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landmann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.11" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585936v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.03" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478191v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laroussinie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375585v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chantreuil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414665v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnoux Hosoda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610109v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fabbri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608559v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608557v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608733v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733600v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606564v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602449v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601259v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorioz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marsaud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602450v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602447v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602451v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794257v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599095v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599092v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598185v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596159v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cartier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596158v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596157v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596684v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596255v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592322v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591811v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589906v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587109v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583662v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Br&#233;zard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Jean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581841v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248636v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414749v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaintreuil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606487v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593251v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583002v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432194v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1952/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432183v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852018v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-ecofor.org/expertise-crref-coupes-rases-et-renouvellement-des-peuplements-forestiers/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851810v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851954v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852045v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851984v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Couderc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599081v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parviainen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605981v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605984v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599083v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777513v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nivet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498686v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498688v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498674v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493190v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587178v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587173v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587174v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587172v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587176v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493138v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582536v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248784v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyla Turak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57808/proceed.2025.17" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852203v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313281v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piton" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609995v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605562v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591869v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590479v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248592v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239206v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609993v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleuze" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608560v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595191v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823389v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Boureau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587055v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587060v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587059v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587057v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582938v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578778v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-gosselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0161-5368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084292482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Percel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Zapponi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110874" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautrot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.02.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50656" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonh&#234;me" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nivet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50655" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0026-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45829" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45828" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585936v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.03" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478191v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laroussinie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375585v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chantreuil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414665v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnoux Hosoda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610109v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fabbri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608733v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733600v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606564v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602449v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorioz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marsaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602450v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602451v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794257v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599092v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598185v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596159v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cartier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596158v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596157v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596684v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596255v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591899v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589906v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587109v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583662v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Br&#233;zard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Jean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581841v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248636v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414749v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaintreuil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606487v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593251v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583002v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432194v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1952/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432183v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852018v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-ecofor.org/expertise-crref-coupes-rases-et-renouvellement-des-peuplements-forestiers/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851810v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851954v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852045v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851984v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Couderc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599081v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parviainen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605981v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599083v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777513v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nivet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498686v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498688v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498674v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493190v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587178v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587173v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587172v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587174v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587176v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493138v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582536v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248784v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyla Turak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57808/proceed.2025.17" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852203v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313281v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piton" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609995v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605562v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591869v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590479v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248592v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239206v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609993v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleuze" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608560v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595191v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823389v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Boureau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587055v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587059v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587060v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587057v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582938v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578778v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>