--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.416666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion GOSSELIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion-gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0161-5368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084292482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur en chef des Ponts, Eaux et Forêts (ENGREF 1991-1993)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Agronome INAPG (1989-1992)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable forest planning: Assessing biodiversity effects of Triad zoning based on empirical data and virtual landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Heinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeňýk Hofmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2512683122. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2512683122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroclimate modulates the positive dead-wood influence on bryophyte diversity in managed and unmanaged temperate lowland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367, pp.121840. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling fine‐ and large‐scale colonization processes in metapopulation dynamics: a case study on a threatened epiphytic bryophyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (3), pp.e10052. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One to rule them all? Assessing the performance of sustainable forest management indicators against multitaxonomic data for biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Zapponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300, pp.110874. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of clear-cutting forests on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand structure and ungulates on understory vegetation in managed and unmanaged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°85, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation statistique d’un protocole de relevés bryologiques pour inventorier et suivre la biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode de traitement des forêts, coupes de régénération et biodiversité : pas si intuitif qu’il n’y paraît !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.88-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques : conséquences pour la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet Défiforbois pour une récolte durable de bois énergie en région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos d'Ecofor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, p8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : la biodiversité forestière à la croisée des enjeux de conservation et d’atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.84-89. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d'essences face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des îlots de vieux bois pour la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un suivi multi-dispositifs de la biodiversité en forêt en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix scrute la mixité en forêt. Qu'apporte le mélange d'essence face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre forêt : revue de la forêt privée en régions Centre-Val de Loire et Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological research and environmental management: We need different interfaces based on different knowledge types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.388-401. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficiency of cross-taxon surrogates in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophytic diversity in mixed and pure pine (Pinus sylvestris L.) and oak (Quercus petraea (Matt.) Liebl.) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 406, pp.318-329. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles variables pour analyser la réponse de la biodiversité à la mise en réserve intégrale ? Une approche par naturalité(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des caractéristiques de peuplement et de naturalité biologique sur la biodiversité - Quelles implications possibles pour les stratégies de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GNB : synthèse des relations entre naturalité anthropique, naturalité biologique et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating fertilisation and liming costs into profitability estimates for fuel wood harvesting: A case study in beech forests of eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.190-197. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des présentations concernant les Résultats du programme Oiseaux des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série 6, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre l'état de la biodiversité forestière: pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (5), p. 683 - p. 700. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi national de la biodiversité forestière : état des lieux, pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonhême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXIV (5), pp.665-682. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of forest management artefacts to plant diversity at a forest scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (2), pp.395-406. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des prélèvements de biomasse et préservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIII (2), pp.265-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les pratiques de préservation de la biodiversité forestière et la productivité, la résistance et la résilience : Etat des connaissances en forêt tempérée européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), 14 p. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.11133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilité des cours du bois par essence et qualité : perspectives pour la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (4), p. 456 - p. 468. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut lieu de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 613, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation en forêt : pour quelles raisons et à quel taux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (4), p. 445 - p. 455. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs de la biodiversité dans les lois et conventions internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 9 - p. 9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire plus de bois tout en préservant mieux la biodiversité, apports de l'étude « Biomasse et biodiversité forestières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 50 - p. 55. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : L'essor des sciences participatives pour le suivi de la biodiversité : intérêts et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 76 - p. 83. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de pratiques favorables à la biodiversité saproxylique : intérêts et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25-26, pp.38- 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer les coûts ou bénéfices de pratiques sylvicoles favorables à la biodiversité : comment procéder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 187, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : la gestion des lisières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 183, pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation et ses impacts écologiques : connaître et quantifier la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des lisières entre forêt et milieu ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts écologiques de la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veiller à la biodiversité. Une assurance-vie de la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communes Forestières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (supplément), pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue du scientifique (issu d'un Dossier : Des indicateurs fiables pour une gestion forestière durable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : éléments de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial Aménagement forestier, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of terricolous and epiphytic plant communities of plantations (maritime pine, poplar) and subnatural forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and interdisciplinary symposium: "Forests in transitions. Concepts, methods, assessments and prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe du projet Plantaclim-UMR CITERES, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique "Plantations mélangées : intérêts et conduites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNPF Eure-et-Loir, May 2024, Argenvilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts de pratiques sylvicoles sur la biodiversité des sols ? Premiers résultats du projet InSylBioS dans le Massif central occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biodiv'Oc " Recherche et gestion de la biodiversité en temps de crises écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sol nu à la forêt primaire. Les successions écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Arborencontres de Seine-et-Marne - "Arborer à moindre frais en accompagnant la végétation spontanée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 77, Jun 2024, Dammarie-les-Lys, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases, renouvellement et biodiversité. Quels effets dans le temps et dans l’espace, quelles différences avec les autres coupes de régénération et comment moduler leurs impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de l'expertise collective CRREF "Coupes Rases et renouvellement des Peuplement en contexte de changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations et de la succession forestière sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Chauves-Souris et gestion Forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude et la Protection des Mammifères (SFEPM); Centre National de la Propriété Forestière (CNPF); Office National des Forêts (ONF), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécatronique et deep learning au service de l’automatisation des suivis de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’avancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases et autres coupes de renouvellement : définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de l’expertise collective « Expertise CRREF – Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR, Nov 2022, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variables dendrométriques et écologiques Variables de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passifor2 : webinaire final de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR; INRAE, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix: A unique long-term experimental site in a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Working Groupe 3 "Effect of management on biodiversity based on experiments" of the COST Action CA18207 Biodiversity of Temperate forest taxa orienting management sustainability by unifying perspectives (BOTTOMS-UP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts du mélange d'essences. Productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire forestier : Augmenter la résilience des forêts du gâtinais français face aux changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Gâtinais Français (PNRGF); Centre Régional de la Propriété Forestière Ile-de-France, Apr 2021, Milly-la-Forêt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion en mélanges, facteur de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmenter la résilience des forêts du gâtinais français face aux changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNR Gâtinais français (PNRGF) ; Centre Régional de la Propriété Forestière (CRPF), Apr 2021, Milly-la-Forêt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité de la canopée au sol: OPTMix un dispositif en forêt d’Orléans riche en enseignements pour la recherche et la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIDI, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête « Suivis de biodiversité en forêt métropolitaine » : premiers résultats et besoins exprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnoux Hosoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le suivi de la biodiversité des forêts métropolitaines : pourquoi, comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique ARB Ile de France "Les forêts, quelle gestion pour favoriser la biodiversité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réserves intégrales aux forêts gérées : quels enseignements pour conserver la biodiversité en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de l'Agence Régionale de la Biodiversité Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Orléans, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity indicators as interfaces between ecological research and environmental management. Hints on some key properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO conference on adaptive management for forested landscapes in transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are forest reserves or deadwood retention key elements for bryophyte diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMareau-II : Effet de l'envahissement des îles de Loire par l'érable négondo sur la diversité en bryophytes épiphytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tours, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en écologie et gestion environnementale : nous avons besoin de différents types d'interface prenant en compte différents types de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du DSS Biodiversité d'Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pont-à-Mousson, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en forêt, qu'est-ce que ça rapporte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Brisson, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management cessation and biodiversity: a synthesis of a nationwide French project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophyte diversity in mixed and pure pine and oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg-im-Breisgau, Germany. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Gestion, Naturalité, Biodiversité&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Poctefa-GREEN (gestion et mise en réseau des espaces naturels pyrénéens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Foix, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tendances favorables à la préservation de la biodiversité…pour autant qu’on puisse en juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de gestion furable (IGD) des forêts métropolitaines : 20 ans d'expérience pour de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter les prélèvements de bois : quels impacts sur la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée thématique Vers une mobilisation accrue de bois : impacts environnementaux et acceptabilité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle DREAM Eaux et Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Orléans, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mélange d'essences peut-il être utilisé comme indicateur de biodiversité ? Cas des cortèges de bryophytes en peuplements purs et mélangés de chêne et de pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du TR SEDYVIN 2016 - Biodiversité, modèles et indicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nogent-sur-Vernisson, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONStruction et Potentiel Indicateur des Indices de structuRE forestière (projet CONSPIIRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INDECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mélange pin-chêne sur la diversité locale des bryophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en écologie et gestion environnementale : nous avons besoin de différents types d'interfaces et de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées TR SEDYVIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Grenoble, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des indicateurs de gestion durable forestière au travers du cadre DPSIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fatus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CHIFFRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Gestion, Naturalité, Biodiversité&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage des Forêts d'Exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Fontainebleau, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes rencontres du Réseau pour les Alternatives Forestières, Une forêt vivante et habitée : un avenir possible à construire avec les acteurs des territoires fortement boisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nedde, France. pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des peuplements en libre évolution permanente pour la conservation de la bio‐complexité des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe forêt des Réserves de biosphère françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Fontainebleau, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des peuplements en libre évolution permanente pour la conservation de la bio-complexité des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe "Forêts" des Réserves de Biosphères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Buthiers, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le compromis productivité – biodiversité en forêt d'Orléans avec Simmem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Caqsis 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité (GNB) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nancy, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’effet observateur en forêt : exemples et discussion des liens avec Cisstats & Mastodons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des projets Cisstats &amp; Mastodons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Forests and Biodiversity: State, Policies & Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Forestière Franco-suédoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Stockholm, Sweden. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity in Europe: state of the art, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 integrate – International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Freiburg, Germany. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQ-Capsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prénovel, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité, Biodiversité (GNB) - Premiers enseignements de l’étude de la biodiversité après plus de 20 ans de non-exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «Naturalité des eaux et des forêts – vers une autre culture»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité. Connaissances, pratiques et progrès possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Forgeco Mieux produire et préserver : quelles approches pour les forêts au sein des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique de deux pratiques en faveur du bois mort : Ilots de vieillissement et maintien de rémanents d’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne Bois mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nogent sur Vernisson, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer la biodiversité entre forêts exploitées et réserves intégrales : le protocole de bryologie dans le projet Gestion, Naturalité, Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres françaises de bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis d’état de la biodiversité en forêt : exemples à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d’une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer la science dans les écoles : le contact direct avec les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer la science vers les publics scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser &amp;quot;biodiversité&amp;quot; dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pour un meilleur partage des usages de la forêt"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis d'état de la biodiversité interspécifique en forêt: Pourquoi ? Quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d'une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique du système d'indicateurs nationaux de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d'une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Forêt - Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint-Lo, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des prélèvements de biomasse et préservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers REGEFOR La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Champenoux, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de pratiques de conservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des sciences de la conservation de la biodiversité, Le réveil du Dodo III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros vieux bois&amp;quot; et biodiversité : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gros et très gros bois en forêt : échanges et débats autour de la filière pour une valorisation "multifonctionnelle" des produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of French timber prices over the past 50 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forest Management and Accounting - Resolutions During the Financial Crisis, Managerial Economics and Accounting, Conference IUFRO Unit 4.05.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Darmstadt, Germany. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt : Pourquoi ? Quoi? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le chercheur tient-il compte des besoins des gestionnaires dans ses recherches et assure-t-il le transfert des résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Transfert - Rencontres Chercheurs-Gestionnaires, Paris, 22 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt: pourquoi? Quoi? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt, Paris, 2-3 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partnership to build a national directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Brézard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPlatform E-Conference: Biodiversity research that matters, 5-26 November 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring floristic diversity in managed forests. Effects of sampling designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUFRO 'Monitoring and Indicators of Forest Biodiversity in Europe - From Ideas to Operationality', Florence, ITA, 12-15 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité" de l'Institut Français de la Biodiversité, Paris, 28-29 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood as a key element for bryophyte diversity modulated by macroclimatic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm (Suède), Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species composition and stand density on epiphytic diversity in mixed and pure pine and oak forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm (Suède), Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pin forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 ans de la Zone Atelier Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Orléans (Museum d'Orléans pour la Biodiversité et l'Environnement, MOBE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel AnaEE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sètes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE 2019 Forêt et changement climatique : accompagner la décision d'adaption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montpellier, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau AnaEE France (Analyses et Expérimentations sur les Ecosystèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Regefor, La gestion de la fertilité de sols est-elle à un tournant?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux intégrer la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, pp.159, 2017, Guide pratique, 978-2-7592-2670-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux intégrer la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, pp.157, 2010, Guide pratique, 978-2-7592-0636-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière Connaître pour préserver. Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Editions, pp.320, 2004, Etudes du Cemagref, série Gestion des territoires, n° 20, 2-85362-620-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophytes épiphytes des arbres en forêt alluviale : comparaison d’essences autochtones et introduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Villar, R. Chevalier et S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripisylves et forêts alluviales. Connaissances et gestion en contexte de changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 214-218, 2025, 978-2-7592-4128-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peupleraies de culture, entre enjeux sociétaux et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Villar, R. Chevalier et S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripisylves et forêts alluviales. Connaissances et gestion en contexte de changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 188-201, 2025, 978-2-7592-4128-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 6. Les modalités de rétention d’arbres pour la biodiversité permettent-elles de moduler les impacts des coupes rases et autres coupes de régénération sur la biodiversité taxonomique à l'échelle du peuplement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.434-443, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1.1. Quels sont les impacts des différentes catégories de coupes de régénération forestière sur la biodiversité (échelle peuplement) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP-ECOFOR, pp.313-326, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 2. Quelles sont les principales modalités de coupes de régénération, en forêts tempérées et boréales, et particulièrement en France métropolitaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.38-48, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 8. Quelle est l’incidence d’une plantation sur la biodiversité, comparativement à la régénération naturelle d’une même essence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.450-460, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 5.1. Quel est l’impact local d’une coupe rase sur la biodiversité en fonction des conditions d’exploitation : maintien ou export des rémanents, dessouchage et andainage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.394-410, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité. Premiers enseignements de l'étude de la biodiversité après plus de 20 ans de non-exploitation (chap. 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.56-63, 2016, 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses et hépatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre rouge des habitats naturels et espèces menacées de la région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nature Centre, pp.172-189, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of European criteria and indicator systems for measuring changes in forest biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative approaches as an opportunity for the conservation of forest biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.32-42, 2013, In Focus – Managing Forest in Europe, : 978-952-5980-06-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la biodiversité forestière en Europe : état des lieux, défis et opportunités (Chap. 4.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches intégratives en tant qu'opportunité de conservation de la biodiversité forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.264-274, 2013, Focus sur : la gestion des forêts en Europe, : 978-952-5980-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des systèmes européens de critères et indicateurs pour évaluer les changements de biodiversité forestière (chap. 1.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches intégratives en tant qu'opportunité de conservation de la biodiversité forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.34-45, 2013, Focus sur : la gestion des forêts en Europe, : 978-952-5980-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity in Europe: state of the art, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative approaches as an opportunity for the conservation of forest biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.242-252, 2013, In Focus – Managing Forest in Europe, : 978-952-5980-06-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité des indicateurs taxonomiques de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de biodiversité forestière. Synthèse des réflexions issues du programme de recherche "Biodiversité, gestion forestière et politiques publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 59 - p. 72, 2012, 978-2-914770-05-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des indicateurs nationaux de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de biodiversité forestière. Synthèse des réflexions issues du programme de recherche "Biodiversité, gestion forestière et politiques publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 41 - p. 55, 2012, 978-2-914770-05-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la production intensive de biomasse sur la biodiversité dans les taillis à très courte rotation : chap. 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2 - Biomasse et Biodiversité Forestière - Augmentation de l'utilisation de la biomasse forestière: implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 99 - p. 105, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour limiter les impacts locaux sur la biodiversité et les ressources : chap. 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2. Biomasse et Biodiversité forestières. Augmentation de l'utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 135 - p. 143, 2009, 978-2-914770-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'augmentation des prélèvements de biomasse ligneuse pour la biodiversité forestière : chap. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2 - Biomasse et Biodiversité Forestière - Augmentation de l'utilisation de la biomasse forestière: implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 73 - p. 87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état et les enjeux de biodiversité forestière en France : chap 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2. Biomasse et Biodiversité forestières. Augmentation de l'utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles, Landmann, G., Gosselin, F., Bonhême, I. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 63 - p. 69, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des activités de cueillette sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : pour une interaction croissante entre gestion et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité : définitions, enjeux et débats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, pp.15-39, 2004, 2-85362-620-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les variations de biodiversité : outils et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des facteurs spatiaux sur la biodiversité : taille des parcelles, répartition spatiale des classes d'âges, quantité de lisières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des modalités d'exploitation : perturbations du sol, devenir des rémanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, p. 257 - p. 269, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempêtes et biodiversité : aubaine ou déveine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes forestiers dans les tempêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the effects of silvicultural practices on biodiversity in temperate forests? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyla Turak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57808/proceed.2025.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre tous les maillons de la chaîne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dossier « Biodiversité l’âme de la forêt », n° 671/2024 de la revue Forêts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État et évolution des forêts françaises métropolitaines. Synthèse des indicateurs de gestion durable 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère 4 : diversité biologique des forêts - Synthèse du critère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs de gestion durable des forêts françaises métropolitaines : édition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique Outils et méthodes.Pour une amélioration des indicateurs et suivis de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et suivis de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt. Métaprogramme BIOSEFAIR : Bilan de projet - 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EFNO. 2024, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Insylbios. &amp;quot; Mieux comprendre et INtégrer dans les pratiques SYLvicoles le rôle de la BIOdiversité des Sols dans le fonctionnement des forêts du sud du Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRPF Occitanie; Conservatoire d'Espaces Naturels Occitanie; INRAE. 2023, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; INRAE; IGN; Université de Franche-Comté. 2023, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe régional d'expertise sur le changement climatique et la transition écologique en Île-de-France (GREC Francilien). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR-2 : Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière (phase 2 du projet, 2019-2022) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR, Paris; INRAE; MNHN Paris; Ministère de la transition écologique et de la cohésion des territoires, Paris. 2022, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GERBOISE Gestion Raisonnée de la Récolte de Bois Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une récolte durable de biomasse forestière pour l'énergie - Focus sur les menus bois et les souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire régional du fonctionnement des forêts mélangées dans le contexte des changements globaux : Dispositif expérimental OPTMix. Rapport final de la convention Région Centre-Val de Loire - Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis opérationnels de biodiversité forestière : quelles expériences à l'étranger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de pratiques forestières et d'outils incitatifs en faveur de la biodiversité. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des indicateurs nationaux de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] irstea. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention ONF-Cemagref 2004 - Action 5 - Tâches 2.1 (Appui à l'actualisation des directives biodiversité) et 2.2.(Méthodes de suivi de la biodiversité en forêt) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des directives pour la prise en compte de la biodiversité dans l'aménagement et la gestion des forêts gérées par l'Office National des Forêts : compte-rendu du séminaire de travail des 21-22 mars 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des commentaires de relecture de l'ouvrage : Gosselin, M. et Laroussinie, O., Eds., 2004, Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique, Antony, Co-édition GIP-Ecofor Cemagref Edition, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse commentée des principaux documents ONF pour la prise en compte de la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la fréquentation dans les espaces naturels : méthodes d'études et systèmes de suivi. Aspects quantitatifs, qualitatifs, et écologiques. Revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Biodiversité continentale : rivières et forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:85.416666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion GOSSELIN </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion-gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0161-5368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084292482</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur en chef des Ponts, Eaux et Forêts (ENGREF 1991-1993)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieur Agronome INAPG (1989-1992)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable forest planning: Assessing biodiversity effects of Triad zoning based on empirical data and virtual landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Duflot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffi Heinrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeňýk Hofmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 122 (39), pp.e2512683122. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2512683122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managed forests are a stronghold of non‐native beetles in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Basile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Balducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Chojnacki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2664.70033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macroclimate modulates the positive dead-wood influence on bryophyte diversity in managed and unmanaged temperate lowland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367, pp.121840. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling fine‐ and large‐scale colonization processes in metapopulation dynamics: a case study on a threatened epiphytic bryophyte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Percel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oikos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (3), pp.e10052. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/oik.10052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One to rule them all? Assessing the performance of sustainable forest management indicators against multitaxonomic data for biodiversity conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Zapponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Schall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Matthieu Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300, pp.110874. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabina Burrascano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Chianucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Trentanovi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Sitzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of clear-cutting forests on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polytechnique Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of stand structure and ungulates on understory vegetation in managed and unmanaged forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Chevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (3), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eap.2531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03630654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n°85, pp.21-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 DEFIFORBOIS - Développement et durabilité de la filière forêt-bois en région Centre-Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Colinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.345-362. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d’essences face aux changements globaux ? Les apports du dispositif OPTMix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 71-72, pp.51-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mode de traitement des forêts, coupes de régénération et biodiversité : pas si intuitif qu’il n’y paraît !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H &amp; B : la revue d'humanité et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.88-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation statistique d’un protocole de relevés bryologiques pour inventorier et suivre la biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les changements climatiques : conséquences pour la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La voix de la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 84, pp.50-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du projet Défiforbois pour une récolte durable de bois énergie en région Centre Val de Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos d'Ecofor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 51, p8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : la biodiversité forestière à la croisée des enjeux de conservation et d’atténuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33, pp.84-89. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2020.3.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels intérêts et limites du mélange d'essences face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 252, pp.60-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des îlots de vieux bois pour la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.42-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un suivi multi-dispositifs de la biodiversité en forêt en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 150, pp.74-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the potential of routine stand variables from multi-taxon data as habitat surrogates in European temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 104, pp.116-126. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.04.085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix scrute la mixité en forêt. Qu'apporte le mélange d'essence face aux changements globaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notre forêt : revue de la forêt privée en régions Centre-Val de Loire et Île-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.4-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological research and environmental management: We need different interfaces based on different knowledge types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 218, pp.388-401. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2018.04.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost-efficiency of cross-taxon surrogates in temperate forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Corriol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 87, pp.56-65. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.12.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophytic diversity in mixed and pure pine (Pinus sylvestris L.) and oak (Quercus petraea (Matt.) Liebl.) stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 406, pp.318-329. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2017.09.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité : présentation générale du projet de recherche et de son approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.20-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles variables pour analyser la réponse de la biodiversité à la mise en réserve intégrale ? Une approche par naturalité(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet GNB : synthèse des relations entre naturalité anthropique, naturalité biologique et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.56-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des caractéristiques de peuplement et de naturalité biologique sur la biodiversité - Quelles implications possibles pour les stratégies de gestion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.44-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 47, pp.60-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating fertilisation and liming costs into profitability estimates for fuel wood harvesting: A case study in beech forests of eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Legout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.190-197. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des présentations concernant les Résultats du programme Oiseaux des bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hors série 6, pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre l'état de la biodiversité forestière: pourquoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (5), p. 683 - p. 700. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00933870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi national de la biodiversité forestière : état des lieux, pistes d'amélioration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bonhême</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, LXIV (5), pp.665-682. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/50655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des prélèvements de biomasse et préservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, LXIII (2), pp.265-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre les pratiques de préservation de la biodiversité forestière et la productivité, la résistance et la résilience : Etat des connaissances en forêt tempérée européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (2), 14 p. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.11133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of forest management artefacts to plant diversity at a forest scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 68 (2), pp.395-406. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13595-011-0026-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00930761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatilité des cours du bois par essence et qualité : perspectives pour la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (4), p. 456 - p. 468. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00673412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut lieu de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 613, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation en forêt : pour quelles raisons et à quel taux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 63 (4), p. 445 - p. 455. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/45828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les valeurs de la biodiversité dans les lois et conventions internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 9 - p. 9. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire plus de bois tout en préservant mieux la biodiversité, apports de l'étude « Biomasse et biodiversité forestières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 50 - p. 55. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview : L'essor des sciences participatives pour le suivi de la biodiversité : intérêts et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 76 - p. 83. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de pratiques favorables à la biodiversité saproxylique : intérêts et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25-26, pp.38- 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer les coûts ou bénéfices de pratiques sylvicoles favorables à la biodiversité : comment procéder ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 187, pp.35-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00478191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : la gestion des lisières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 183, pp.58-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation et ses impacts écologiques : connaître et quantifier la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des lisières entre forêt et milieu ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.43-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les impacts écologiques de la fréquentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16, pp.79-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veiller à la biodiversité. Une assurance-vie de la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communes Forestières de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (supplément), pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point de vue du scientifique (issu d'un Dossier : Des indicateurs fiables pour une gestion forestière durable)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 150, pp.37-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : éléments de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial Aménagement forestier, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of terricolous and epiphytic plant communities of plantations (maritime pine, poplar) and subnatural forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International and interdisciplinary symposium: "Forests in transitions. Concepts, methods, assessments and prospective"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe du projet Plantaclim-UMR CITERES, Jun 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique "Plantations mélangées : intérêts et conduites"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNPF Eure-et-Loir, May 2024, Argenvilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels impacts de pratiques sylvicoles sur la biodiversité des sols ? Premiers résultats du projet InSylBioS dans le Massif central occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Biodiv'Oc " Recherche et gestion de la biodiversité en temps de crises écologique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du sol nu à la forêt primaire. Les successions écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38e Arborencontres de Seine-et-Marne - "Arborer à moindre frais en accompagnant la végétation spontanée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CAUE 77, Jun 2024, Dammarie-les-Lys, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases, renouvellement et biodiversité. Quels effets dans le temps et dans l’espace, quelles différences avec les autres coupes de régénération et comment moduler leurs impacts ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de l'expertise collective CRREF "Coupes Rases et renouvellement des Peuplement en contexte de changement climatique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des perturbations et de la succession forestière sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National Chauves-Souris et gestion Forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude et la Protection des Mammifères (SFEPM); Centre National de la Propriété Forestière (CNPF); Office National des Forêts (ONF), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécatronique et deep learning au service de l’automatisation des suivis de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d’avancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2022, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases et autres coupes de renouvellement : définitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution de l’expertise collective « Expertise CRREF – Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR, Nov 2022, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variables dendrométriques et écologiques Variables de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passifor2 : webinaire final de restitution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP ECOFOR; INRAE, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix: A unique long-term experimental site in a mixed forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chantreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of Working Groupe 3 "Effect of management on biodiversity based on experiments" of the COST Action CA18207 Biodiversity of Temperate forest taxa orienting management sustainability by unifying perspectives (BOTTOMS-UP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Budapest, Hungary. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03368646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Vincenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de lancement des projets exploratoires du MP Biosefair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MP Biosefair, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts du mélange d'essences. Productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire forestier : Augmenter la résilience des forêts du gâtinais français face aux changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc naturel régional du Gâtinais Français (PNRGF); Centre Régional de la Propriété Forestière Ile-de-France, Apr 2021, Milly-la-Forêt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion en mélanges, facteur de résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Augmenter la résilience des forêts du gâtinais français face aux changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PNR Gâtinais français (PNRGF) ; Centre Régional de la Propriété Forestière (CRPF), Apr 2021, Milly-la-Forêt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité de la canopée au sol: OPTMix un dispositif en forêt d’Orléans riche en enseignements pour la recherche et la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sols et Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIDI, Nov 2020, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête « Suivis de biodiversité en forêt métropolitaine » : premiers résultats et besoins exprimés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baltzinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barnoux Hosoda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Améliorer le suivi de la biodiversité des forêts métropolitaines : pourquoi, comment ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique ARB Ile de France "Les forêts, quelle gestion pour favoriser la biodiversité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réserves intégrales aux forêts gérées : quels enseignements pour conserver la biodiversité en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inauguration de l'Agence Régionale de la Biodiversité Centre Val de Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Orléans, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNB: Projet de recherche finalisée à l’interface recherche-gestion et ses interactions avec BGF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Biodiversité, gestion forestière, changement climatique et politiques publiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cestas, France. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02143006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity indicators as interfaces between ecological research and environmental management. Hints on some key properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugoline Godeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO conference on adaptive management for forested landscapes in transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Posadas, Argentina. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are forest reserves or deadwood retention key elements for bryophyte diversity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFE2, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioMareau-II : Effet de l'envahissement des îles de Loire par l'érable négondo sur la diversité en bryophytes épiphytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité alluviale du bassin versant de la Loire : fonctionnement, dynamiques et gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tours, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en écologie et gestion environnementale : nous avons besoin de différents types d'interface prenant en compte différents types de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du DSS Biodiversité d'Irstea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rouen, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Pont-à-Mousson, France. pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La biodiversité en forêt, qu'est-ce que ça rapporte ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Saint-Brisson, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest management cessation and biodiversity: a synthesis of a nationwide French project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">125. IUFRO Anniversary Congress 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Fribourg, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of forest tree species composition on bryophyte diversity in mixed and pure pine and oak stands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg-im-Breisgau, Germany. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Gestion, Naturalité, Biodiversité&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Poctefa-GREEN (gestion et mise en réseau des espaces naturels pyrénéens)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Foix, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tendances favorables à la préservation de la biodiversité…pour autant qu’on puisse en juger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de gestion furable (IGD) des forêts métropolitaines : 20 ans d'expérience pour de nouveaux enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmenter les prélèvements de bois : quels impacts sur la biodiversité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journée thématique Vers une mobilisation accrue de bois : impacts environnementaux et acceptabilité sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Avon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Dispositif expérimental de suivi à long terme du fonctionnement de la forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle DREAM Eaux et Milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Orléans, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mélange d'essences peut-il être utilisé comme indicateur de biodiversité ? Cas des cortèges de bryophytes en peuplements purs et mélangés de chêne et de pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du TR SEDYVIN 2016 - Biodiversité, modèles et indicateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nogent-sur-Vernisson, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONStruction et Potentiel Indicateur des Indices de structuRE forestière (projet CONSPIIRE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fuhr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gillespie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INDECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en écologie et gestion environnementale : nous avons besoin de différents types d'interfaces et de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées TR SEDYVIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Grenoble, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mélange pin-chêne sur la diversité locale des bryophytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des indicateurs de gestion durable forestière au travers du cadre DPSIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fatus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Marsaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire CHIFFRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet &amp;quot;Gestion, Naturalité, Biodiversité&amp;quot; : présentation et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de pilotage des Forêts d'Exception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Fontainebleau, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la biodiversité en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes rencontres du Réseau pour les Alternatives Forestières, Une forêt vivante et habitée : un avenir possible à construire avec les acteurs des territoires fortement boisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nedde, France. pp.2-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des peuplements en libre évolution permanente pour la conservation de la bio‐complexité des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe forêt des Réserves de biosphère françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Fontainebleau, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des peuplements en libre évolution permanente pour la conservation de la bio-complexité des forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Groupe "Forêts" des Réserves de Biosphères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Buthiers, France. pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nogent-sur-Vernisson, France. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer le compromis productivité – biodiversité en forêt d'Orléans avec Simmem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Caqsis 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nancy, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier la réponse de la biodiversité à l'exploitation forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité et Biodiversité (GNB) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Nancy, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l’effet observateur en forêt : exemples et discussion des liens avec Cisstats & Mastodons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des projets Cisstats &amp; Mastodons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Forests and Biodiversity: State, Policies & Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Forestière Franco-suédoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Stockholm, Sweden. pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity in Europe: state of the art, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 integrate – International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Freiburg, Germany. pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Colloque d'Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Tours, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAQ-Capsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Prénovel, France. pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion, Naturalité, Biodiversité (GNB) - Premiers enseignements de l’étude de la biodiversité après plus de 20 ans de non-exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque «Naturalité des eaux et des forêts – vers une autre culture»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Chambéry, France. pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière et biodiversité. Connaissances, pratiques et progrès possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Forgeco Mieux produire et préserver : quelles approches pour les forêts au sein des territoires ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation économique de deux pratiques en faveur du bois mort : Ilots de vieillissement et maintien de rémanents d’exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lassauce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire interne Bois mort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nogent sur Vernisson, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis d’état de la biodiversité en forêt : exemples à l’étranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d’une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer la biodiversité entre forêts exploitées et réserves intégrales : le protocole de bryologie dans le projet Gestion, Naturalité, Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gautrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres françaises de bryologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser &amp;quot;biodiversité&amp;quot; dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Pour un meilleur partage des usages de la forêt"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis d'état de la biodiversité interspécifique en forêt: Pourquoi ? Quoi ? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d'une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communiquer la science dans les écoles : le contact direct avec les chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer la science vers les publics scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique du système d'indicateurs nationaux de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs forestiers sur la voie d'une gestion durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Montargis, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Forêt - Biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Saint-Lo, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de pratiques de conservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones des sciences de la conservation de la biodiversité, Le réveil du Dodo III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensification des prélèvements de biomasse et préservation de la biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ateliers REGEFOR La forêt face aux défis énergétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Champenoux, France. pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gros vieux bois&amp;quot; et biodiversité : état des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gros et très gros bois en forêt : échanges et débats autour de la filière pour une valorisation "multifonctionnelle" des produits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Paris, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of French timber prices over the past 50 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bruciamacchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Forest Management and Accounting - Resolutions During the Financial Crisis, Managerial Economics and Accounting, Conference IUFRO Unit 4.05.00</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Darmstadt, Germany. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt : Pourquoi ? Quoi? Comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. pp.26-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le chercheur tient-il compte des besoins des gestionnaires dans ses recherches et assure-t-il le transfert des résultats ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Transfert - Rencontres Chercheurs-Gestionnaires, Paris, 22 mai 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivre la biodiversité en forêt: pourquoi? Quoi? Comment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'observation des écosystèmes forestiers à l'information sur la forêt, Paris, 2-3 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partnership to build a national directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Brézard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioPlatform E-Conference: Biodiversity research that matters, 5-26 November 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring floristic diversity in managed forests. Effects of sampling designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IUFRO 'Monitoring and Indicators of Forest Biodiversity in Europe - From Ideas to Operationality', Florence, ITA, 12-15 novembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Biodiversité" de l'Institut Français de la Biodiversité, Paris, 28-29 avril 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France. pp.57-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood as a key element for bryophyte diversity modulated by macroclimatic context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Cateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm (Suède), Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity at a national scale: how to build upon existing monitoring networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Borgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04984386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of tree species composition and stand density on epiphytic diversity in mixed and pure pine and oak forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IUFRO World Congress,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm (Suède), Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pin forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Couteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 20 ans de la Zone Atelier Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Orléans (Museum d'Orléans pour la Biodiversité et l'Environnement, MOBE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel AnaEE-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Sètes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFORCE 2019 Forêt et changement climatique : accompagner la décision d'adaption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Montpellier, France. pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term experimental site in temperate oak-pine forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau AnaEE France (Analyses et Expérimentations sur les Ecosystèmes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Toulouse, France. pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTMix - Oak Pine Tree Mixture - Dispositif expérimental de long terme en forêt mélangée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dauffy Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Regefor, La gestion de la fertilité de sols est-elle à un tournant?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France. pp.1, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux intégrer la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, pp.159, 2017, Guide pratique, 978-2-7592-2670-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux intégrer la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Quae, pp.157, 2010, Guide pratique, 978-2-7592-0636-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière Connaître pour préserver. Synthèse bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref Editions, pp.320, 2004, Etudes du Cemagref, série Gestion des territoires, n° 20, 2-85362-620-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bryophytes épiphytes des arbres en forêt alluviale : comparaison d’essences autochtones et introduites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dupré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Mårell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Villar, R. Chevalier et S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripisylves et forêts alluviales. Connaissances et gestion en contexte de changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 214-218, 2025, 978-2-7592-4128-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peupleraies de culture, entre enjeux sociétaux et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Villar, R. Chevalier et S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ripisylves et forêts alluviales. Connaissances et gestion en contexte de changements globaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quæ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 188-201, 2025, 978-2-7592-4128-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05432183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1.1. Quels sont les impacts des différentes catégories de coupes de régénération forestière sur la biodiversité (échelle peuplement) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP-ECOFOR, pp.313-326, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 6. Les modalités de rétention d’arbres pour la biodiversité permettent-elles de moduler les impacts des coupes rases et autres coupes de régénération sur la biodiversité taxonomique à l'échelle du peuplement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.434-443, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 8. Quelle est l’incidence d’une plantation sur la biodiversité, comparativement à la régénération naturelle d’une même essence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.450-460, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 2. Quelles sont les principales modalités de coupes de régénération, en forêts tempérées et boréales, et particulièrement en France métropolitaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.38-48, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 5.1. Quel est l’impact local d’une coupe rase sur la biodiversité en fonction des conditions d’exploitation : maintien ou export des rémanents, dessouchage et andainage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GIP-ECOFOR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.394-410, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité. Premiers enseignements de l'étude de la biodiversité après plus de 20 ans de non-exploitation (chap. 6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Debaive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naturalité des eaux et des forêts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.56-63, 2016, 978-2-7430-2180-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mousses et hépatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Plat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livre rouge des habitats naturels et espèces menacées de la région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nature Centre, pp.172-189, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of European criteria and indicator systems for measuring changes in forest biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative approaches as an opportunity for the conservation of forest biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.32-42, 2013, In Focus – Managing Forest in Europe, : 978-952-5980-06-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le suivi de la biodiversité forestière en Europe : état des lieux, défis et opportunités (Chap. 4.5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches intégratives en tant qu'opportunité de conservation de la biodiversité forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.264-274, 2013, Focus sur : la gestion des forêts en Europe, : 978-952-5980-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des systèmes européens de critères et indicateurs pour évaluer les changements de biodiversité forestière (chap. 1.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches intégratives en tant qu'opportunité de conservation de la biodiversité forestière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.34-45, 2013, Focus sur : la gestion des forêts en Europe, : 978-952-5980-22-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring forest biodiversity in Europe: state of the art, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parviainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative approaches as an opportunity for the conservation of forest biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Forest Institute, pp.242-252, 2013, In Focus – Managing Forest in Europe, : 978-952-5980-06-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des indicateurs nationaux de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de biodiversité forestière. Synthèse des réflexions issues du programme de recherche "Biodiversité, gestion forestière et politiques publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 41 - p. 55, 2012, 978-2-914770-05-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilité des indicateurs taxonomiques de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les indicateurs de biodiversité forestière. Synthèse des réflexions issues du programme de recherche "Biodiversité, gestion forestière et politiques publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 59 - p. 72, 2012, 978-2-914770-05-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la production intensive de biomasse sur la biodiversité dans les taillis à très courte rotation : chap. 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2 - Biomasse et Biodiversité Forestière - Augmentation de l'utilisation de la biomasse forestière: implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 99 - p. 105, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de l'augmentation des prélèvements de biomasse ligneuse pour la biodiversité forestière : chap. 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2 - Biomasse et Biodiversité Forestière - Augmentation de l'utilisation de la biomasse forestière: implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 73 - p. 87, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préconisations pour limiter les impacts locaux sur la biodiversité et les ressources : chap. 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2. Biomasse et Biodiversité forestières. Augmentation de l'utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles, Landmann G., Gosselin, F., Bonhême, I. (eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 135 - p. 143, 2009, 978-2-914770-00-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00498688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état et les enjeux de biodiversité forestière en France : chap 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Landmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio2. Biomasse et Biodiversité forestières. Augmentation de l'utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles, Landmann, G., Gosselin, F., Bonhême, I. (Eds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GIP Ecofor, p. 63 - p. 69, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des activités de cueillette sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : pour une interaction croissante entre gestion et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser les variations de biodiversité : outils et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité : définitions, enjeux et débats scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Fady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laroussinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, pp.15-39, 2004, 2-85362-620-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des facteurs spatiaux sur la biodiversité : taille des parcelles, répartition spatiale des classes d'âges, quantité de lisières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des modalités d'exploitation : perturbations du sol, devenir des rémanents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref Editions, p. 257 - p. 269, 2004, Etudes Gestion des Territoires n°20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tempêtes et biodiversité : aubaine ou déveine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les écosystèmes forestiers dans les tempêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What evidence exists on the effects of silvicultural practices on biodiversity in temperate forests? A systematic map protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neyla Turak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57808/proceed.2025.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre tous les maillons de la chaîne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dossier « Biodiversité l’âme de la forêt », n° 671/2024 de la revue Forêts de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État et évolution des forêts françaises métropolitaines. Synthèse des indicateurs de gestion durable 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Caroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du mélange d'essences : productivité, résistance aux pathogènes, biodiversité, consommation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critère 4 : diversité biologique des forêts - Synthèse du critère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicateurs de gestion durable des forêts françaises métropolitaines : édition 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.180-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubrique Outils et méthodes.Pour une amélioration des indicateurs et suivis de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs et suivis de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioc@pt : Capteurs automatiques de biodiversité en forêt. Métaprogramme BIOSEFAIR : Bilan de projet - 2021-2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Benet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Parmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE EFNO. 2024, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Insylbios. &amp;quot; Mieux comprendre et INtégrer dans les pratiques SYLvicoles le rôle de la BIOdiversité des Sols dans le fonctionnement des forêts du sud du Massif central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Molines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRPF Occitanie; Conservatoire d'Espaces Naturels Occitanie; INRAE. 2023, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; INRAE; IGN; Université de Franche-Comté. 2023, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe régional d'expertise sur le changement climatique et la transition écologique en Île-de-France (GREC Francilien). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASSIFOR-2 : Proposition d'Amélioration du Système de Suivi de la biodiversité FORestière (phase 2 du projet, 2019-2022) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dorioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Chauveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR, Paris; INRAE; MNHN Paris; Ministère de la transition écologique et de la cohésion des territoires, Paris. 2022, pp.576</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05239206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GERBOISE Gestion Raisonnée de la Récolte de Bois Energie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2018, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour une récolte durable de biomasse forestière pour l'énergie - Focus sur les menus bois et les souches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Augusto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] irstea. 2018, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire régional du fonctionnement des forêts mélangées dans le contexte des changements globaux : Dispositif expérimental OPTMix. Rapport final de la convention Région Centre-Val de Loire - Irstea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Korboulewsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Balandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion forestière, naturalité et biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion Forestière, Naturalité et Biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; Ministère de l'Ecologie, du Développement durable et de l'Energie; Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). 2014, 653 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivis opérationnels de biodiversité forestière : quelles expériences à l'étranger ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de pratiques forestières et d'outils incitatifs en faveur de la biodiversité. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio 2 – Biomasse et biodiversité forestières. Augmentation de l’utilisation de la biomasse forestière : implications pour la biodiversité et les ressources naturelles. Synopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] GIP ECOFOR. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des indicateurs nationaux de biodiversité forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Boureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupouey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] irstea. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la biodiversité dans la gestion forestière : état des connaissances et recommandations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention ONF-Cemagref 2004 - Action 5 - Tâches 2.1 (Appui à l'actualisation des directives biodiversité) et 2.2.(Méthodes de suivi de la biodiversité en forêt) - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualisation des directives pour la prise en compte de la biodiversité dans l'aménagement et la gestion des forêts gérées par l'Office National des Forêts : compte-rendu du séminaire de travail des 21-22 mars 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse des commentaires de relecture de l'ouvrage : Gosselin, M. et Laroussinie, O., Eds., 2004, Biodiversité et gestion forestière : connaître pour préserver. Synthèse bibliographique, Antony, Co-édition GIP-Ecofor Cemagref Edition, 320 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse commentée des principaux documents ONF pour la prise en compte de la biodiversité dans la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Valadon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils de mesure de la diversité floristique en chênaie pour un suivi dans le temps à l'échelle du massif forestier : rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer la fréquentation dans les espaces naturels : méthodes d'études et systèmes de suivi. Aspects quantitatifs, qualitatifs, et écologiques. Revue bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC Biodiversité continentale : rivières et forêts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Datry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId377"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8BE6964"/>
+    <w:nsid w:val="38394318"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-gosselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0161-5368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084292482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Percel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Zapponi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110874" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326847v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautrot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499920v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.02.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50656" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonh&#234;me" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nivet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50655" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0026-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596787v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45829" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45828" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585936v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.03" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478191v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laroussinie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375585v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chantreuil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414665v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnoux Hosoda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610109v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608736v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fabbri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608733v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733600v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606564v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602449v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602415v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorioz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marsaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602450v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602451v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794257v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599092v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598185v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596159v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cartier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautrot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596686v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596158v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596157v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596684v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596255v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591899v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591811v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589906v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587109v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583662v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Br&#233;zard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Jean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581841v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248636v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414749v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaintreuil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606487v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593251v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583002v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432194v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1952/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432183v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852018v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-ecofor.org/expertise-crref-coupes-rases-et-renouvellement-des-peuplements-forestiers/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851810v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851954v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852045v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851984v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Couderc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599081v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parviainen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605981v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599083v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777513v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794558v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nivet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498686v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498688v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498674v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493190v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587178v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587173v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587172v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587174v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587176v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493138v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582536v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248784v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyla Turak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57808/proceed.2025.17" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852203v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313281v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piton" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609995v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605562v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591869v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590479v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248592v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239206v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609993v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleuze" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608560v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595191v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823389v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Boureau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587055v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587059v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587060v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587057v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582938v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578778v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-gosselin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0161-5368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084292482" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521236v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Heinrichs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Balducci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Je&#328;&#253;k Hofmeister" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2512683122" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05014700v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Basile" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chojnacki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cadet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cateau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121840" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390097v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Percel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Laroche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10052" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003029v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Zapponi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ammer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110874" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03630654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chevaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baltzinger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.2531" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900952v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders M&#229;rell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03896678v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cacot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Colinot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art29" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965895v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03267934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326847v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cartier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautrot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542072v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03900737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617460v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2020.3.15" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543938v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026592v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609347v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dorioz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benest" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debaive" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609972v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Larrieu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corriol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.04.085" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499888v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cordonnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2018.04.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606861v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.12.044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fourcin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.09.067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499764v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durrieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499707v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499920v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Barrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598607v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.02.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597512v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50656" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838053v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bonh&#234;me" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nivet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/50655" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596787v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11133" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baltzinger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-011-0026-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45829" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671370v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/45828" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585936v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.03" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545522v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Landmann" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.11" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.15" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478191v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591154v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589904v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587061v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580701v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laroussinie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755407v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Chevalier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Molines" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826741v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375585v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Benet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827236v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04827072v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Chauveau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368646v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boscardin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chantreuil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03326869v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540755v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414665v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609996v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barnoux Hosoda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610109v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143006v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugoline Godeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fabbri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608380v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupr&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608733v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733600v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606564v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605511v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607423v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605505v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boscardin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dauffy Richard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604766v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602152v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuhr" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillespie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602415v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602449v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601259v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorioz" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fatus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marsaud" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602450v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602447v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602451v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602521v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herpigny" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794257v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602413v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599092v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598185v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598855v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599095v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Debaive" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597628v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597609v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596686v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596159v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cartier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gautrot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596157v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596684v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596158v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pouet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596255v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591811v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592322v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592445v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592074v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589906v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587109v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583662v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Br&#233;zard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Jean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581841v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Cateau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984386v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Borgne" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248636v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414749v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaintreuil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04414771v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610341v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605499v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598859v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606487v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593251v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583002v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432194v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1952/9782759241293/ripisylves-et-forets-alluviales" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05432183v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851810v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852018v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-ecofor.org/expertise-crref-coupes-rases-et-renouvellement-des-peuplements-forestiers/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852045v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851954v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851984v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601176v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boudier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardat" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Couderc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599081v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parviainen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605981v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599083v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794558v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nivet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498686v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498674v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498688v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cacot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493190v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587178v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587173v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587174v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587172v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587176v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493138v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582536v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248784v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyla Turak" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maire" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57808/proceed.2025.17" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04852203v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313281v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piton" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caroulle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609995v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605562v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591869v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590479v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248592v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Parmain" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805976v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05239206v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609993v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deleuze" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608560v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pousse" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602527v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601034v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880415v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595191v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819879v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823389v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Boureau" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cluzeau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupouey" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588465v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valadon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587055v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587059v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587060v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587057v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582938v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578778v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601549v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lobry" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>