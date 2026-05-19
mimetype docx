--- v0 (2026-03-23)
+++ v1 (2026-05-19)
@@ -1,575 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...523 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Grange </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse postdoctorante à l'université de Strasbourg (UR 1337 - Iti LETHICA), sous la dir. de Ninon Chavoz.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion-grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formation et diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Qualification aux fonctions de Maîtresse de conférences, section 9 (Langue et Littérature françaises) et 10 (Littératures comparées).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Doctorat en Littérature à l’EHESS (CRAL - UMR 8566), thèse soutenue le 02/12/2024.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Titre : « Une Terre en migrations. Enquête dans les littératures francophones contemporaines ».</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction : Xavier Garnier (Université Paris 3 - Sorbonne Nouvelle) et Marielle Macé (EHESS).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membres du jury : Ninon Chavoz (Université de Strasbourg), Xavier Garnier (Université Paris 3 - Sorbonne Nouvelle), Raphaëlle Guidée (Université Paris 8), Marielle Macé (EHESS), Yolaine Parisot (Université Paris-Est Créteil), Tiphaine Samoyault (EHESS).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Admission à l’agrégation externe de Lettres modernes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015-2016 :	Master 2 de Littérature française à Sorbonne Université, sous la direction de Jean-François Louette : « L’éclosion chez Colette : un monde, une poétique, une éthique ». Mention très bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Master 1 de Littérature française à Sorbonne Université, sous la direction de Patrick Dandrey : « Les visages de la honte dans le théâtre de Racine ». Mention très bien.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013-2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Cursus d’études à l’École Normale Supérieure de Paris, département Littérature et Langages.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Admission à l’École Normale Supérieure de Paris, spécialité Lettres Modernes. Rang 15.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010-2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Classe préparatoire littéraire (A/L) au Lycée Henri IV à Paris, spécialité Lettres Modernes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Baccalauréat, série L. Mention très bien avec les félicitations du jury.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2026-2027</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Chercheuse postdoctorante à l'université de Strasbourg (ITI Léthica), sous la direction de Ninon Chavoz</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024-2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: ATER en littérature à l’EHESS, Master Arts, Littérature & Langages, temps partiel (96h TD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Enseignante agrégée de Lettres Modernes à la Cité Scolaire Internationale Europole (Grenoble), et au collège La Moulinière (Domène), temps partiel (50%, 7h30/semaine).Khôlleuse en classe préparatoire au lycée Champollion de Grenoble (34h).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Enseignante agrégée de Lettres Modernes au collège Champollion (Grenoble, sept.-déc. 2022) puis au Lycée Pravaz (Pont-de-Beauvoisin, janv. – juill. 2023), temps partiel (80%, 12h/semaine).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Enseignante aux Cours du Parnasse, établissement spécialisé dans l’accompagnement des lycéens vers les études supérieures (Baccalauréat, Sciences Po Paris, IEP en régions, écoles de commerce).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Doctorante chargée d’enseignement à l’université Grenoble Alpes (48h TD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Doctorante chargée d’enseignement à Paris Sciences et Lettres (PSL), au sein du Cycle Pluridisciplinaire d’Études Supérieures (CPES)(128h TD).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018-2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Doctorante contractuelle en littérature à l’EHESS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Stagiaire aux Services Culturels du Consulat général de San Francisco (États-Unis, Californie).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014-2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Lectrice à l’université Boston College (États-Unis, Massachusetts) au sein du département de langues et littératures romanes (env. 106h TD).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Grange, Maud Lecacheur, Laurent Pagès (dir.), « Hélène Gaudy : le lieu, l’image, la trace », Paris, Lettres Modernes Minard, coll. « La Revue des lettres modernes », série  « Écritures contemporaines », n° 18,  à paraître en 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Grange et Bronwyn Louw (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Migrations des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Manuella Éditions, mars 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Les profonds sous-marins comme espace de puissance et de transformation : Non-noyées d’Alexis Pauline Gumbs », Littérature, 2027. Article co-écrit avec Lucile Combreau. (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Non-Noyées d’Alexis Pauline Gumbs : Les échos d’un atelier de lecture collective », Revue d’études décoloniales. Article co-écrit avec Lucile Combreau. (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une cosmopoétique du récit : le sens du cosmos dans l’œuvre de Jean-François Beauchemin », dans Quelles formes narratives pour l’écologie ?, Presses Universitaires de Varsovie (WUW), coll. « Sensibilités environnementales », n° 2. (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À paraître</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« La migration des racines. Alliance sympoïétique au sein des transmigrations planétaires », Hybrida, n° 11, 2026. Article co-écrit avec Bronwyn Louw.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pour une utopie reterrestrante : voyage en ciel migrateur avec Kossi Efoui et Patrick Chamoiseau », dans Justine Feyereisen (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopia, Migration and Ecotone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de la Méditerranée, coll. PoCoPages, 2026.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Un nouvel âge de l’île : les enquêtes archipéliques d’Hélène Gaudy », dans Marion Grange, Maud Lecacheur, Laurent Pagès (dir.), « Hélène Gaudy : le lieu, l’image, la trace », Paris, Lettres Modernes Minard, coll. « La Revue des lettres modernes », série  « Écritures contemporaines », n° 18,  octobre 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Mémoire et résistances au jardin créole », dans Marco Martella (dir.), Jardins, n°13, « La Mémoire », éd. Les Pommes sauvages, octobre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Le Jardin créole antillais, une échappée hors du modèle de la Plantation d’hier à aujourd’hui », dans Emilie Stoll et Romain Simenel (dir.), La Grand Migration des Plantes et des Humains, Delachaux et Niestlé, éditions du Muséum national d'Histoire naturelle, novembre 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Marronner avec les plantes : résistances sympoïétiques en territoire martiniquais », dans Bronwyn Louw et Marion Grange (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Migrations  des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Manuella Éditions, 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Débarquer en Terre inconnue. Crusoé et L’Esclave vieil homme de Patrick Chamoiseau », dans Alexandra Gueydan-Turek et Julie Boissonneault (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Études Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol.38,  n° 2, 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">« Pudique Colette », dans  « La pudeur et l’impudeur dans les écritures de la modernité » (dir. Sandrina Joseph et Anaïs Frantz), Revue internationale Sens Public, 2021 (Disponible en ligne : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://sens-public.org/articles/1543/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Communications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communications qui ont fait l’objet d’une publication, ou dont les articles ont déjà été soumis, figurent dans la rubrique précédente.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: « La littérature par-delà nature et culture : introduction à l’écopoétique », conférence auprès des étudiant·es de classes préparatoires, Lycée Champollion, 6 novembre 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: « Déchets et récup’ en territoire postcolonial », séminaire de recherche de Tiphaine Samoyault (M1-M2), « La récup’ : du déchet à l’archive », EHESS, 31 mars 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: « Ornementation et vies végétales », séminaire de recherche-création de Rémi Labrusse et Fadela Benbia, « Orner le monde », EHESS / La Parcelle, Aubervilliers, 6 février 2025. Avec Bronwyn Louw.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: « Le Jardin créole antillais, une échappée hors du Plantationocène », colloque de fin de projet du groupe de recherche Exorigins, Parc Floral de Paris, 12-13 octobre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: « Recycler le monde. Une lecture des vies “encampées” », séminaire de recherche « Perdre le monde » dirigé par Raphaëlle Guidée et Jean-Paul Engélibert, Université de Poitiers, 19 octobre 2023.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: « Les migrations des plantes : modalités, ambivalences, enjeux », séminaire commun du CRAL, EHESS, 8 novembre 2022. Avec Bronwyn Louw.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: « Îles abîmées », séminaire du centre recherche E.CR.I.RE animé par Laurent Demanze, Université Grenoble Alpes, 12 octobre 2022.2021	« Staying with the trouble : lecture écopoétique de Donna Haraway », séminaire du collectif de recherche « Penser d’Ailleurs », Paris 3 - Sorbonne Nouvelle, 7 mai 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Comment atterrir ? Introduction aux Humanités environnementales et à l’écopoétique », séminaire du centre de recherche E.CR.I.RE animé par Laurent Demanze, Université Grenoble Alpes, 24 février 2021.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Les études littéraires au cœur des mutations écologiques », séminaire de recherche (M2) « Méthodes et pratiques de la recherche sur les arts : sources, corpus, archives », EHESS, 4 janvier 2021. Avec Enno Devillers-Peña.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	« Migrations et utopies écopoétiques : la figure des oiseaux migrateurs chez Patrick Chamoiseau et Kossi Efoui », séminaire de master « Écritures du vivant » de Laurent Demanze, Université Grenoble Alpes, 8 décembre 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	« Migrations humanimales en territoire francophone », séminaire de recherche « Écopoétiques postcoloniales » (M2) de Xavier Garnier, Paris 3 - Sorbonne Nouvelle, 4 février 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :	« De quelques oiseaux migrateurs en littérature contemporaine », séminaire de recherche « Des oiseaux, des poètes : le chant abîmé de l’Anthropocène » (M1-M2) de Marielle Macé, EHESS, 30 janvier 2020.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">	: Entretien avec Marielle Macé autour des parutions de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nos Cabanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2019) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°860-861, « Vivre dans un monde abîmé » (janvier-février 2019), séminaire d’actualité éditoriale « Critique vitale, vitalité de la critique », École Normale Supérieure de Paris, 4 mars 2019. Avec Arto Charpentier.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Organisation d'évènements scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Et pourtant, elles migrent ! Les migrations des plantes : modalités, ambivalences, enjeux », avec Bronwyn Louw, Parc Floral de Paris, 24 et 25 juin 2022.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Agency – les arts en action », forum du Master Arts, Littératures et Langages de l’EHESS, avec Sacha Najman, Diana Plachendovskaya et Lily Ruban, EHESS (Campus Condorcet), le 7 avril 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Hélène Gaudy, s’immiscer dans la “matière meuble des histoires” : le lieu, l’image, la trace », avec Maud Lecacheur et Laurent Pagès, Université Grenoble Alpes, le 21 avril 2023.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une utopie reterrestrante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de la Méditerranée. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopia, Migration, Ecotone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-235, 2026, coll. « Horizons anglophones », série « PoCoPages », 9782367815794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La migration des racines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Louw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrida, revue scientifique sur les hybridations culturelles et les identités migrantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11, pp.253-275. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7203/HYBRIDA.11.31805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouvel âge de l’île : les enquêtes archipéliques d’Hélène Gaudy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Écritures contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hélène Gaudy : le lieu, l’image, la trace, n° 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débarquer en Terre inconnue: L'Empreinte à Crusoé et L'Esclave vieil homme et le molosse de Patrick Chamoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles études francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (2), pp.41-55. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/nef.2023.a921963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pudique Colette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronwyn Louw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuella éditions, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une utopie reterrestrante : voyage en ciel migrateur avec Kossi Efoui et Patrick Chamoiseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Grange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopie et migration : renouveler l’imaginaire des frontières au XXIeme siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Oxford, Apr 2021, Oxford (UK), Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId21"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -630,51 +107,199 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58744FD5"/>
+    <w:nsid w:val="43500F02"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="AABBFC84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -779,50 +404,53 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -861,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-grange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347621v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwyn Louw" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530976v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2023.a921963" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530928v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-grange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sens-public.org/articles/1543/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600051v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Grange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600044v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bronwyn Louw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7203/HYBRIDA.11.31805" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600062v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/nef.2023.a921963" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530928v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347621v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531016v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>