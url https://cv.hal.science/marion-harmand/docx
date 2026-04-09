--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05383002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of laser intensity distribution influence on laser pressure loading</w:t>
+                <w:t xml:space="preserve">Femtosecond temperature measurements of laser-shocked copper deduced from the intensity of the x-ray thermal diffuse scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Weber</w:t>
+                <w:t xml:space="preserve">Justin S. Wark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Raffray</w:t>
+                <w:t xml:space="preserve">D. J. Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loison</w:t>
+                <w:t xml:space="preserve">T. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Aubert</w:t>
+                <w:t xml:space="preserve">P. G. Heighway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benuzzi-Mounaix</w:t>
+                <w:t xml:space="preserve">Y. Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 138 (3), pp.033104. </w:t>
+              <w:t xml:space="preserve">, 2025, Journal of Applied Physics, 137 (15), pp.155904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0273654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0256844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244690v1</w:t>
+                <w:t xml:space="preserve">hal-05044364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond temperature measurements of laser-shocked copper deduced from the intensity of the x-ray thermal diffuse scattering</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of laser intensity distribution influence on laser pressure loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin S. Wark</w:t>
+                <w:t xml:space="preserve">Mathieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Peake</w:t>
+                <w:t xml:space="preserve">Y. Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stevens</w:t>
+                <w:t xml:space="preserve">D. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. G. Heighway</w:t>
+                <w:t xml:space="preserve">B Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ping</w:t>
+                <w:t xml:space="preserve">A Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Journal of Applied Physics, 137 (15), pp.155904. </w:t>
+              <w:t xml:space="preserve">, 2025, 138 (3), pp.033104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0256844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0273654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044364v1</w:t>
+                <w:t xml:space="preserve">hal-05244690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-driven amorphization and melting in Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
@@ -1038,563 +1038,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion emission from warm dense matter produced by irradiation with a soft x-ray free-electron laser</w:t>
+                <w:t xml:space="preserve">Resonant inelastic x-ray scattering in warm-dense Fe compounds beyond the SASE FEL resolution limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Krása</w:t>
+                <w:t xml:space="preserve">Alessandro Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Burian</w:t>
+                <w:t xml:space="preserve">Thomas Gawne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Věra Hájková</w:t>
+                <w:t xml:space="preserve">Karim Alaa El-Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaromír Chalupský</w:t>
+                <w:t xml:space="preserve">Oliver Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Šimon Jelínek</w:t>
+                <w:t xml:space="preserve">Thomas Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matter and Radiation at Extremes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9 (1), </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0157781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-024-01752-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308501v1</w:t>
+                <w:t xml:space="preserve">hal-04789571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-driven shock compression and equation of state of Fe$_2$O$_3$ up to 700 GPa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ion emission from warm dense matter produced by irradiation with a soft x-ray free-electron laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Albertazzi</w:t>
+                <w:t xml:space="preserve">Josef Krása</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boury</w:t>
+                <w:t xml:space="preserve">Tomáš Burian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
+                <w:t xml:space="preserve">Věra Hájková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromír Chalupský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Šimon Jelínek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.144110⟩</w:t>
+              <w:t xml:space="preserve">Matter and Radiation at Extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0157781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581348v1</w:t>
+                <w:t xml:space="preserve">hal-04308501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock compression experiments using the DiPOLE 100-X laser on the high energy density instrument at the European x-ray free electron laser: Quantitative structural analysis of liquid Sn</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Mcgonegle</w:t>
+                <w:t xml:space="preserve">Laser-driven shock compression and equation of state of Fe$_2$O$_3$ up to 700 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Amouretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. F. Smith</w:t>
+                <w:t xml:space="preserve">Bruno Albertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Singh</w:t>
+                <w:t xml:space="preserve">Antoine Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jenkins</w:t>
+                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Journal of Applied Physics, 135 (16), pp.165902. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (14), pp.144110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0201702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.144110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562792v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant inelastic x-ray scattering in warm-dense Fe compounds beyond the SASE FEL resolution limit</w:t>
+                <w:t xml:space="preserve">Shock compression experiments using the DiPOLE 100-X laser on the high energy density instrument at the European x-ray free electron laser: Quantitative structural analysis of liquid Sn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Forte</w:t>
+                <w:t xml:space="preserve">M. G. Gorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gawne</w:t>
+                <w:t xml:space="preserve">D. Mcgonegle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Alaa El-Din</w:t>
+                <w:t xml:space="preserve">R. F. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Humphries</w:t>
+                <w:t xml:space="preserve">S. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Preston</w:t>
+                <w:t xml:space="preserve">T. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.266. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Applied Physics, 135 (16), pp.165902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-024-01752-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0201702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789571v1</w:t>
+                <w:t xml:space="preserve">hal-04562792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward using collective x-ray Thomson scattering to study C–H demixing and hydrogen metallization in warm dense matter conditions</w:t>
               </w:r>
@@ -2378,1233 +2378,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance characterisation of the HAPG von Hámos Spectrometer at the High Energy Density Instrument of the European XFEL</w:t>
+                <w:t xml:space="preserve">Melting properties by X-ray absorption spectroscopy: common signatures in binary fe-c, fe-o, fe-S and fe-Si systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T R Preston</w:t>
+                <w:t xml:space="preserve">Silvia Boccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Göde</w:t>
+                <w:t xml:space="preserve">Simone Anzellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Schwinkendorf</w:t>
+                <w:t xml:space="preserve">Eglantine Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Appel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Brambrink</w:t>
+                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/11/p11033⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68244-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03445617v1</w:t>
+                <w:t xml:space="preserve">hal-02934656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging plasma formation in isolated nanoparticles with ultrafast resonant scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of shock-compressed stishovite above 300 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schoelmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Rupp</w:t>
+                <w:t xml:space="preserve">Thomas Tschentscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonie Flückiger</w:t>
+                <w:t xml:space="preserve">Shrikant Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Adolph</w:t>
+                <w:t xml:space="preserve">Cindy Bolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Colombo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tais Gorkhover</w:t>
+                <w:t xml:space="preserve">Eric Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/4.0000006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66340-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995583v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging plasma formation in isolated nanoparticles with ultrafast resonant scattering ARTICLES YOU MAY BE INTERESTED IN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tais Gorkhover</w:t>
+                <w:t xml:space="preserve">Design and performance characterisation of the HAPG von Hámos Spectrometer at the High Energy Density Instrument of the European XFEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T R Preston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Göde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Schwinkendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Brambrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.P11033 - P11033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/11/p11033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/4.0000006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899652v1</w:t>
+                <w:t xml:space="preserve">hal-03445617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting properties by X-ray absorption spectroscopy: common signatures in binary fe-c, fe-o, fe-S and fe-Si systems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Guyot</w:t>
+                <w:t xml:space="preserve">Imaging plasma formation in isolated nanoparticles with ultrafast resonant scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Flückiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Adolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tais Gorkhover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.034303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/4.0000006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68244-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02934656v1</w:t>
+                <w:t xml:space="preserve">hal-02995583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of shock-compressed stishovite above 300 GPa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging plasma formation in isolated nanoparticles with ultrafast resonant scattering ARTICLES YOU MAY BE INTERESTED IN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Schoelmerich</w:t>
+                <w:t xml:space="preserve">Leonie Flückiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Tschentscher</w:t>
+                <w:t xml:space="preserve">Marcus Adolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrikant Bhat</w:t>
+                <w:t xml:space="preserve">Alessandro Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Bolme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Cunningham</w:t>
+                <w:t xml:space="preserve">Tais Gorkhover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.034303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/4.0000006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66340-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02995580v1</w:t>
+                <w:t xml:space="preserve">hal-02899652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition lowering in dynamically compressed silicon</w:t>
+                <w:t xml:space="preserve">Ferrous Iron Under Oxygen-Rich Conditions in the Deep Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. E Mcbride</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Krygier</w:t>
+                <w:t xml:space="preserve">E. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ehnes</w:t>
+                <w:t xml:space="preserve">F. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Galtier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Harmand</w:t>
+                <w:t xml:space="preserve">G. Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-018-0290-x⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (3), pp.1348-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL081922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02270680v1</w:t>
+                <w:t xml:space="preserve">hal-02094595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities in attosecond and XFEL science</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase transition lowering in dynamically compressed silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Calegari</w:t>
+                <w:t xml:space="preserve">E. E Mcbride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krygier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Young</w:t>
+                <w:t xml:space="preserve">A. Ehnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nirit Dudovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (2), pp.107-111. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.89-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42254-019-0023-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-018-0290-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02270672v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02270680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenon and iodine behaviour in magmas</w:t>
+                <w:t xml:space="preserve">Challenges and opportunities in attosecond and XFEL science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leroy</w:t>
+                <w:t xml:space="preserve">Eva Lindroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bureau</w:t>
+                <w:t xml:space="preserve">Francesca Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sanloup</w:t>
+                <w:t xml:space="preserve">Linda Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Raepsaet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Glazirin</w:t>
+                <w:t xml:space="preserve">Nirit Dudovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.031⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (2), pp.107-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42254-019-0023-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02269945v1</w:t>
+                <w:t xml:space="preserve">insu-02270672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrous Iron Under Oxygen-Rich Conditions in the Deep Mantle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Xenon and iodine behaviour in magmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boulard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Harmand</w:t>
+                <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guyot</w:t>
+                <w:t xml:space="preserve">C. Sanloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lelong</w:t>
+                <w:t xml:space="preserve">C. Raepsaet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morard</w:t>
+                <w:t xml:space="preserve">K. Glazirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (3), pp.1348-1356. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 522, pp.144-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GL081922⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094595v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02269945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous 8.2 keV phase-contrast imaging and 24.6 keV X-ray diffraction from shock-compressed matter at the LCLS</w:t>
               </w:r>
@@ -3616,51 +3616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seiboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. B. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mcgonegle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Anzellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3724,90 +3724,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Controversies on the Iron Phase Diagram Under High Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Boccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika D Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Anzellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Miozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3852,429 +3852,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targets for high repetition rate laser facilities: needs, challenges and perspectives</w:t>
+                <w:t xml:space="preserve">Nanometer-scale characterization of laser-driven compression, shocks, and phase transitions, by x-ray scattering using free electron lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Prencipe</w:t>
+                <w:t xml:space="preserve">T. Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fuchs</w:t>
+                <w:t xml:space="preserve">C. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pascarelli</w:t>
+                <w:t xml:space="preserve">M. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schumacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Stephens</w:t>
+                <w:t xml:space="preserve">A. Pelka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mcbride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/hpl.2017.18⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (10), pp.102709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924794v1</w:t>
+                <w:t xml:space="preserve">hal-02270726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fracture of tantalum under extreme tensile stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Albertazzi</w:t>
+                <w:t xml:space="preserve">Targets for high repetition rate laser facilities: needs, challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norimasa Ozaki</w:t>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasily Zhakhovsky</w:t>
+                <w:t xml:space="preserve">S. Pascarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoly Faenov</w:t>
+                <w:t xml:space="preserve">D. Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideaki Habara</w:t>
+                <w:t xml:space="preserve">R. Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (6), pp.e1602705. </w:t>
+              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1602705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/hpl.2017.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01888908v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale characterization of laser-driven compression, shocks, and phase transitions, by x-ray scattering using free electron lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic fracture of tantalum under extreme tensile stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Albertazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kluge</w:t>
+                <w:t xml:space="preserve">Norimasa Ozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rödel</w:t>
+                <w:t xml:space="preserve">Vasily Zhakhovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rödel</w:t>
+                <w:t xml:space="preserve">Anatoly Faenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pelka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Mcbride</w:t>
+                <w:t xml:space="preserve">Hideaki Habara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24 (10), pp.102709. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (6), pp.e1602705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5008289⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1602705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270726v1</w:t>
+                <w:t xml:space="preserve">cea-01888908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic X-ray diffraction observation of shocked solid iron up to 170 GPa</w:t>
               </w:r>
@@ -4446,51 +4446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ozaki,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nj Hartley,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Albertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -4522,459 +4522,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy of iron at multimegabar pressures in laser shock experiments</w:t>
+                <w:t xml:space="preserve">Time evolution of electron structure in femtosecond heated warm dense molybdenum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Harmand</w:t>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ravasio</w:t>
+                <w:t xml:space="preserve">V. Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mazevet</w:t>
+                <w:t xml:space="preserve">J. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bouchet</w:t>
+                <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Denoeud</w:t>
+                <w:t xml:space="preserve">P. M. Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (2), pp.024108. </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.024108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281730v1</w:t>
+                <w:t xml:space="preserve">hal-01561834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft x-ray free-electron laser induced damage to inorganic scintillators</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy of iron at multimegabar pressures in laser shock experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Burian</w:t>
+                <w:t xml:space="preserve">M Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Hajkova</w:t>
+                <w:t xml:space="preserve">A Ravasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaromir Chalupsky</w:t>
+                <w:t xml:space="preserve">S Mazevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luděk Vyšín</w:t>
+                <w:t xml:space="preserve">J Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Bohacek</w:t>
+                <w:t xml:space="preserve">A Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (2), pp.254-264. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (2), pp.024108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.5.000254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.024108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275445v1</w:t>
+                <w:t xml:space="preserve">hal-01281730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of electron structure in femtosecond heated warm dense molybdenum</w:t>
+                <w:t xml:space="preserve">Soft x-ray free-electron laser induced damage to inorganic scintillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dorchies</w:t>
+                <w:t xml:space="preserve">Tomas Burian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Recoules</w:t>
+                <w:t xml:space="preserve">Vera Hajkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouchet</w:t>
+                <w:t xml:space="preserve">Jaromir Chalupsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fourment</w:t>
+                <w:t xml:space="preserve">Luděk Vyšín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Leguay</w:t>
+                <w:t xml:space="preserve">Pavel Bohacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (14), </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.254-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.5.000254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561834v1</w:t>
+                <w:t xml:space="preserve">hal-01275445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in warm dense matter study with applications to planetology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5103,51 +5103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5211,90 +5211,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards simultaneous measurements of electronic and structural properties in ultra-fast x-ray free electron laser absorption spectroscopy experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. I. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Engelhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, </w:t>
@@ -5326,321 +5326,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving few-femtosecond time-sorting at hard X-ray free-electron lasers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron Kinetics in Femtosecond X-Ray Irradiated SiO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Medvedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ziaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chollet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Toleikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2013.11⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (4-5), pp.347-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/CTPP.201200095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825702v1</w:t>
+                <w:t xml:space="preserve">hal-00839950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Kinetics in Femtosecond X-Ray Irradiated SiO2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving few-femtosecond time-sorting at hard X-ray free-electron lasers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coffee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Medvedev</w:t>
+                <w:t xml:space="preserve">Mina Bionta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ziaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Harmand</w:t>
+                <w:t xml:space="preserve">M. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Toleikis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53 (4-5), pp.347-354. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.215-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/CTPP.201200095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2013.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839950v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the solid-liquid-vapor phase transition dynamics at the atomic level with ultrafast X-ray absorption near-edge spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5724,566 +5724,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created X-ray sources from low- to moderate-Z elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double conical crystal x-ray spectrometer for high resolution ultrafast x-ray absorption near-edge spectroscopy of Al K edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">O. Peyrusse</w:t>
+                <w:t xml:space="preserve">S. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Energy Density Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (1), pp.99-104</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561863v1</w:t>
+                <w:t xml:space="preserve">hal-01561868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isochoric heating of solids by laser-accelerated protons: Experimental characterization and self-consistent hydrodynamic modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Picosecond Short-Range Disordering in Isochorically Heated Aluminum at Solid Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mancic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nakatsutsumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mancic</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Antici</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Energy Density Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.035002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561866v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double conical crystal x-ray spectrometer for high resolution ultrafast x-ray absorption near-edge spectroscopy of Al K edge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Hulin</w:t>
+                <w:t xml:space="preserve">Isochoric heating of solids by laser-accelerated protons: Experimental characterization and self-consistent hydrodynamic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mancic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Antici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (6)</w:t>
+              <w:t xml:space="preserve">High Energy Density Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561868v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond Short-Range Disordering in Isochorically Heated Aluminum at Solid Density</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Levy</w:t>
+                <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created X-ray sources from low- to moderate-Z elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Antici</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Energy Density Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.99-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561864v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband, high dynamics and high resolution charge coupled device-based spectrometer in dynamic mode for multi-keV repetitive x-ray sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arazam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,90 +6523,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad M-band multi-keV x-ray emission from plasmas created by short laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (6)</w:t>
@@ -6648,90 +6648,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption for the study of warm dense matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (12)</w:t>
@@ -6760,103 +6760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-power 1 kHz laser-plasma x-ray source for ultrafast x-ray absorption near-edge spectroscopy in the keV range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (12)</w:t>
@@ -7041,64 +7041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7187,51 +7187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7286,51 +7286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved X-ray spectra of hot &amp; dense plasmas from laser-clusters interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7433,51 +7433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral and temporal characterisation of the X emission from laser-aggregate interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7900,51 +7900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf Zastrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhandos Moldabekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gawne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Dornheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8372,51 +8372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Krygier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. Lemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8723,51 +8723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kraus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rips" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#246;rner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vorberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Ranjan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09035-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.176102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244690v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aubert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273654" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05044364v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S. Wark" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peake" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Heighway" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ping" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256844" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382980v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amouretti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heighway" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.024209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Heighway" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Peake" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stevens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wark" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albertazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Hutchinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Mcbride" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kr&#225;sa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Burian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Chalupsk&#253;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;imon Jel&#237;nek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157781" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albertazzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Smith" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201702" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Forte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gawne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alaa El-Din" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Humphries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preston" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01752-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ranjan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramakrishna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Voigt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Humphries" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heuser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146416" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand M." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Krygier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Lemke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44196-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853131v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Truffet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fiquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miozzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106968" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krygier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albertazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcbride" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miyanishi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.L220102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Torchio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berruyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gonzalez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pasternak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521011632" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Preston" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G&#246;de" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Schwinkendorf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Appel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brambrink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/p11033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rupp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Adolph" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colombo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tais Gorkhover" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Boccato" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anzellini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Boulard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68244-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995580v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoelmerich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tschentscher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Bhat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bolme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunningham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66340-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Mcbride" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehnes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galtier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0290-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270672v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindroth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Calegari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Young" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Dudovich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-019-0023-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazirin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL081922" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seiboth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Fletcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anzellini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Dresselhaus-Cooper" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031907" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079950" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prencipe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schumacher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stephens" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2017.18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888908v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimasa Ozaki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Zhakhovsky" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Faenov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Habara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602705" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270726v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kluge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#246;del" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;del" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelka" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008289" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Denoeud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozaki Norimasa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix Alessandra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uranishi H." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512127113" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Pikuz," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Faenov," TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ozaki," TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Hartley," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958796" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harmand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravasio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazevet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoeud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024108" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275445v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Burian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Hajkova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Chalupsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bohacek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000254" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Recoules" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Leguay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144201" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazevet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ravasio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T161/014060" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796870v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bouchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.100103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561838v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Cho" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engelhorn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04724" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coffee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chollet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. French" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2013.11" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medvedev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ziaja" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toleikis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CTPP.201200095" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.245006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561866v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robiche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561868v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561864v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsutsumi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.035002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561876v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arazam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334898v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecherbourg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kieffer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802199" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561888v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micheau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.02.015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX5NJ9WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561887v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pitre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blasco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fedosejevs" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133193" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561894v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04072967v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boury" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Prashant Dwivedi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Balugani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404967v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Bespalov" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Zastrau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandos Moldabekov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Dornheim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Fitzgerald" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Peake" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stevens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793717v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campbell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789575v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720159v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kraus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rips" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#246;rner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vorberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Ranjan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09035-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.176102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05044364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S. Wark" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peake" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Heighway" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ping" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382980v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amouretti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heighway" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.024209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Heighway" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Peake" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stevens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wark" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albertazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Hutchinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Mcbride" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Forte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gawne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alaa El-Din" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Humphries" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01752-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kr&#225;sa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Burian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Chalupsk&#253;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;imon Jel&#237;nek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157781" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albertazzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201702" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ranjan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramakrishna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Voigt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Humphries" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heuser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146416" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand M." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Krygier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Lemke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44196-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853131v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Truffet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fiquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miozzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106968" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krygier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albertazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcbride" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miyanishi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.L220102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Torchio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berruyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gonzalez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pasternak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521011632" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Boccato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anzellini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Boulard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68244-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoelmerich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tschentscher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Bhat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bolme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunningham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66340-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Preston" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G&#246;de" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Schwinkendorf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Appel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brambrink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/p11033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rupp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Adolph" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colombo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tais Gorkhover" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL081922" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270680v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Mcbride" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehnes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galtier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0290-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindroth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Calegari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Dudovich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-019-0023-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazirin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seiboth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Fletcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anzellini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Dresselhaus-Cooper" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031907" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079950" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kluge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#246;del" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;del" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prencipe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schumacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stephens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2017.18" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888908v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimasa Ozaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Zhakhovsky" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Faenov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Habara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602705" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Denoeud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozaki Norimasa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix Alessandra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uranishi H." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512127113" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Pikuz," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Faenov," TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ozaki," TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Hartley," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958796" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561834v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Recoules" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Leguay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144201" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harmand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravasio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazevet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoeud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024108" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275445v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Burian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Hajkova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Chalupsky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bohacek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000254" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazevet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ravasio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T161/014060" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796870v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bouchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.100103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561838v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Cho" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engelhorn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04724" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medvedev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ziaja" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toleikis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CTPP.201200095" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825702v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coffee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. French" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2013.11" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.245006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561868v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561864v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsutsumi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.035002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561866v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robiche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561876v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arazam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334898v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecherbourg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kieffer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802199" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561888v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micheau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.02.015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX5NJ9WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561887v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pitre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blasco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fedosejevs" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133193" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561894v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04072967v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boury" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Prashant Dwivedi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Balugani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404967v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Bespalov" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Zastrau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandos Moldabekov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Dornheim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Fitzgerald" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Peake" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stevens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793717v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campbell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789575v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720159v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>