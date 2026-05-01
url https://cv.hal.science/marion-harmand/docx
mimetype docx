--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1038,831 +1038,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant inelastic x-ray scattering in warm-dense Fe compounds beyond the SASE FEL resolution limit</w:t>
+                <w:t xml:space="preserve">Ion emission from warm dense matter produced by irradiation with a soft x-ray free-electron laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Forte</w:t>
+                <w:t xml:space="preserve">Josef Krása</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gawne</w:t>
+                <w:t xml:space="preserve">Tomáš Burian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Alaa El-Din</w:t>
+                <w:t xml:space="preserve">Věra Hájková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Humphries</w:t>
+                <w:t xml:space="preserve">Jaromír Chalupský</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Preston</w:t>
+                <w:t xml:space="preserve">Šimon Jelínek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 7 (1), pp.266. </w:t>
+              <w:t xml:space="preserve">Matter and Radiation at Extremes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-024-01752-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0157781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789571v1</w:t>
+                <w:t xml:space="preserve">hal-04308501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion emission from warm dense matter produced by irradiation with a soft x-ray free-electron laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-driven shock compression and equation of state of Fe$_2$O$_3$ up to 700 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Amouretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josef Krása</w:t>
+                <w:t xml:space="preserve">Bruno Albertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Burian</w:t>
+                <w:t xml:space="preserve">Antoine Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Věra Hájková</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Šimon Jelínek</w:t>
+                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matter and Radiation at Extremes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0157781⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (14), pp.144110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.144110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308501v1</w:t>
+                <w:t xml:space="preserve">hal-04581348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-driven shock compression and equation of state of Fe$_2$O$_3$ up to 700 GPa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Harmand</w:t>
+                <w:t xml:space="preserve">Shock compression experiments using the DiPOLE 100-X laser on the high energy density instrument at the European x-ray free electron laser: Quantitative structural analysis of liquid Sn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. G. Gorman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mcgonegle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Albertazzi</w:t>
+                <w:t xml:space="preserve">R. F. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boury</w:t>
+                <w:t xml:space="preserve">S. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
+                <w:t xml:space="preserve">T. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (14), pp.144110. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Applied Physics, 135 (16), pp.165902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.144110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0201702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581348v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock compression experiments using the DiPOLE 100-X laser on the high energy density instrument at the European x-ray free electron laser: Quantitative structural analysis of liquid Sn</w:t>
+                <w:t xml:space="preserve">Resonant inelastic x-ray scattering in warm-dense Fe compounds beyond the SASE FEL resolution limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. G. Gorman</w:t>
+                <w:t xml:space="preserve">Alessandro Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mcgonegle</w:t>
+                <w:t xml:space="preserve">Thomas Gawne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. F. Smith</w:t>
+                <w:t xml:space="preserve">Karim Alaa El-Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Singh</w:t>
+                <w:t xml:space="preserve">Oliver Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jenkins</w:t>
+                <w:t xml:space="preserve">Thomas Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Journal of Applied Physics, 135 (16), pp.165902. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0201702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-024-01752-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04562792v1</w:t>
+                <w:t xml:space="preserve">hal-04789571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward using collective x-ray Thomson scattering to study C–H demixing and hydrogen metallization in warm dense matter conditions</w:t>
+                <w:t xml:space="preserve">Single-shot X-ray absorption spectroscopy at X-ray free electron lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ranjan</w:t>
+                <w:t xml:space="preserve">Harmand M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ramakrishna</w:t>
+                <w:t xml:space="preserve">A.G. Krygier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Voigt</w:t>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Humphries</w:t>
+                <w:t xml:space="preserve">M Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Heuser</w:t>
+                <w:t xml:space="preserve">H.T. Lemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (5), pp.052702. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.18203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0146416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44196-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308514v1</w:t>
+                <w:t xml:space="preserve">hal-04265682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot X-ray absorption spectroscopy at X-ray free electron lasers</w:t>
+                <w:t xml:space="preserve">Toward using collective x-ray Thomson scattering to study C–H demixing and hydrogen metallization in warm dense matter conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmand M.</w:t>
+                <w:t xml:space="preserve">D. Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.G. Krygier</w:t>
+                <w:t xml:space="preserve">K. Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cammarata</w:t>
+                <w:t xml:space="preserve">K. Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Chollet</w:t>
+                <w:t xml:space="preserve">O. Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.T. Lemke</w:t>
+                <w:t xml:space="preserve">B. Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.18203. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (5), pp.052702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44196-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0146416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265682v1</w:t>
+                <w:t xml:space="preserve">hal-04308514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure dissociation of CaTiO3 perovskite into CaO and CaTi2O5</w:t>
               </w:r>
@@ -2250,77 +2250,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of an x-ray Raman spectroscopy setup to study warm dense carbon at the high energy density instrument of European XFEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,1799 +2378,1799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03445609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting properties by X-ray absorption spectroscopy: common signatures in binary fe-c, fe-o, fe-S and fe-Si systems</w:t>
+                <w:t xml:space="preserve">Design and performance characterisation of the HAPG von Hámos Spectrometer at the High Energy Density Instrument of the European XFEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Boccato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Torchio</w:t>
+                <w:t xml:space="preserve">T R Preston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Anzellini</w:t>
+                <w:t xml:space="preserve">S Göde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Boulard</w:t>
+                <w:t xml:space="preserve">J-P Schwinkendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guyot</w:t>
+                <w:t xml:space="preserve">K Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Brambrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68244-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.P11033 - P11033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/11/p11033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934656v1</w:t>
+                <w:t xml:space="preserve">hal-03445617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of shock-compressed stishovite above 300 GPa</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging plasma formation in isolated nanoparticles with ultrafast resonant scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Tschentscher</w:t>
+                <w:t xml:space="preserve">Daniela Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrikant Bhat</w:t>
+                <w:t xml:space="preserve">Leonie Flückiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Bolme</w:t>
+                <w:t xml:space="preserve">Marcus Adolph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Cunningham</w:t>
+                <w:t xml:space="preserve">Alessandro Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tais Gorkhover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66340-y⟩</w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.034303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/4.0000006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995580v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance characterisation of the HAPG von Hámos Spectrometer at the High Energy Density Instrument of the European XFEL</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E Brambrink</w:t>
+                <w:t xml:space="preserve">Imaging plasma formation in isolated nanoparticles with ultrafast resonant scattering ARTICLES YOU MAY BE INTERESTED IN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Flückiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Adolph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tais Gorkhover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/11/p11033⟩</w:t>
+              <w:t xml:space="preserve">Structural Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.034303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/4.0000006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445617v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging plasma formation in isolated nanoparticles with ultrafast resonant scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tais Gorkhover</w:t>
+                <w:t xml:space="preserve">Evidence of shock-compressed stishovite above 300 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schoelmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tschentscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrikant Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Bolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/4.0000006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66340-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995583v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging plasma formation in isolated nanoparticles with ultrafast resonant scattering ARTICLES YOU MAY BE INTERESTED IN</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Melting properties by X-ray absorption spectroscopy: common signatures in binary fe-c, fe-o, fe-S and fe-Si systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Adolph</w:t>
+                <w:t xml:space="preserve">Silvia Boccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Colombo</w:t>
+                <w:t xml:space="preserve">Simone Anzellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tais Gorkhover</w:t>
+                <w:t xml:space="preserve">Eglantine Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/4.0000006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68244-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899652v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferrous Iron Under Oxygen-Rich Conditions in the Deep Mantle</w:t>
+                <w:t xml:space="preserve">Phase transition lowering in dynamically compressed silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Boulard</w:t>
+                <w:t xml:space="preserve">E. E Mcbride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Krygier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ehnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL081922⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (1), pp.89-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-018-0290-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094595v1</w:t>
+                <w:t xml:space="preserve">insu-02270680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition lowering in dynamically compressed silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges and opportunities in attosecond and XFEL science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lindroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. E Mcbride</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Krygier</w:t>
+                <w:t xml:space="preserve">Francesca Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ehnes</w:t>
+                <w:t xml:space="preserve">Linda Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Galtier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Harmand</w:t>
+                <w:t xml:space="preserve">Nirit Dudovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (1), pp.89-94. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (2), pp.107-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-018-0290-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42254-019-0023-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02270680v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02270672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and opportunities in attosecond and XFEL science</w:t>
+                <w:t xml:space="preserve">Xenon and iodine behaviour in magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lindroth</w:t>
+                <w:t xml:space="preserve">C. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Calegari</w:t>
+                <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Young</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Harmand</w:t>
+                <w:t xml:space="preserve">C. Sanloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirit Dudovich</w:t>
+                <w:t xml:space="preserve">C. Raepsaet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Glazirin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42254-019-0023-9⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 522, pp.144-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02270672v1</w:t>
+                <w:t xml:space="preserve">insu-02269945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xenon and iodine behaviour in magmas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ferrous Iron Under Oxygen-Rich Conditions in the Deep Mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bureau</w:t>
+                <w:t xml:space="preserve">E. Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sanloup</w:t>
+                <w:t xml:space="preserve">F. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Raepsaet</w:t>
+                <w:t xml:space="preserve">G. Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Glazirin</w:t>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 522, pp.144-154. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (3), pp.1348-1356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.06.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GL081922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02269945v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 8.2 keV phase-contrast imaging and 24.6 keV X-ray diffraction from shock-compressed matter at the LCLS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving Controversies on the Iron Phase Diagram Under High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Boccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Seiboth</w:t>
+                <w:t xml:space="preserve">Angelika D Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Anzellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. B. Fletcher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. E. Dresselhaus-Cooper</w:t>
+                <w:t xml:space="preserve">Francesca Miozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5031907⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL079950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01925436v1</w:t>
+                <w:t xml:space="preserve">hal-01924967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Controversies on the Iron Phase Diagram Under High Pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Silvia Boccato</w:t>
+                <w:t xml:space="preserve">Simultaneous 8.2 keV phase-contrast imaging and 24.6 keV X-ray diffraction from shock-compressed matter at the LCLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Seiboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. B. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mcgonegle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelika D Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simone Anzellini</w:t>
+                <w:t xml:space="preserve">S. Anzellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Miozzi</w:t>
+                <w:t xml:space="preserve">L. E. Dresselhaus-Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (22), pp.221907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GL079950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5031907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924967v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01925436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale characterization of laser-driven compression, shocks, and phase transitions, by x-ray scattering using free electron lasers</w:t>
+                <w:t xml:space="preserve">Targets for high repetition rate laser facilities: needs, challenges and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kluge</w:t>
+                <w:t xml:space="preserve">I. Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rödel</w:t>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rödel</w:t>
+                <w:t xml:space="preserve">S. Pascarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pelka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Mcbride</w:t>
+                <w:t xml:space="preserve">D. Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5008289⟩</w:t>
+              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/hpl.2017.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270726v1</w:t>
+                <w:t xml:space="preserve">hal-01924794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targets for high repetition rate laser facilities: needs, challenges and perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanometer-scale characterization of laser-driven compression, shocks, and phase transitions, by x-ray scattering using free electron lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fuchs</w:t>
+                <w:t xml:space="preserve">T. Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pascarelli</w:t>
+                <w:t xml:space="preserve">C. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schumacher</w:t>
+                <w:t xml:space="preserve">M. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Stephens</w:t>
+                <w:t xml:space="preserve">A. Pelka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mcbride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (10), pp.102709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/hpl.2017.18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5008289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01924794v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic fracture of tantalum under extreme tensile stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Albertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norimasa Ozaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4446,51 +4446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ozaki,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nj Hartley,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Albertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -4522,459 +4522,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of electron structure in femtosecond heated warm dense molybdenum</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy of iron at multimegabar pressures in laser shock experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dorchies</w:t>
+                <w:t xml:space="preserve">M Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Recoules</w:t>
+                <w:t xml:space="preserve">A Ravasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouchet</w:t>
+                <w:t xml:space="preserve">S Mazevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fourment</w:t>
+                <w:t xml:space="preserve">J Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. M. Leguay</w:t>
+                <w:t xml:space="preserve">A Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 92 (14), </w:t>
+              <w:t xml:space="preserve">, 2015, 92 (2), pp.024108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.024108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561834v1</w:t>
+                <w:t xml:space="preserve">hal-01281730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy of iron at multimegabar pressures in laser shock experiments</w:t>
+                <w:t xml:space="preserve">Soft x-ray free-electron laser induced damage to inorganic scintillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Harmand</w:t>
+                <w:t xml:space="preserve">Tomas Burian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ravasio</w:t>
+                <w:t xml:space="preserve">Vera Hajkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mazevet</w:t>
+                <w:t xml:space="preserve">Jaromir Chalupsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bouchet</w:t>
+                <w:t xml:space="preserve">Luděk Vyšín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Denoeud</w:t>
+                <w:t xml:space="preserve">Pavel Bohacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (2), pp.024108. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.254-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.024108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.5.000254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281730v1</w:t>
+                <w:t xml:space="preserve">hal-01275445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft x-ray free-electron laser induced damage to inorganic scintillators</w:t>
+                <w:t xml:space="preserve">Time evolution of electron structure in femtosecond heated warm dense molybdenum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Burian</w:t>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Hajkova</w:t>
+                <w:t xml:space="preserve">V. Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaromir Chalupsky</w:t>
+                <w:t xml:space="preserve">J. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luděk Vyšín</w:t>
+                <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Bohacek</w:t>
+                <w:t xml:space="preserve">P. M. Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (2), pp.254-264. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.5.000254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.144201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275445v1</w:t>
+                <w:t xml:space="preserve">hal-01561834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in warm dense matter study with applications to planetology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5103,51 +5103,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5211,90 +5211,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards simultaneous measurements of electronic and structural properties in ultra-fast x-ray free electron laser absorption spectroscopy experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. I. Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Engelhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, </w:t>
@@ -5326,321 +5326,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Kinetics in Femtosecond X-Ray Irradiated SiO2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving few-femtosecond time-sorting at hard X-ray free-electron lasers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Medvedev</w:t>
+                <w:t xml:space="preserve">R. Coffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ziaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Harmand</w:t>
+                <w:t xml:space="preserve">Mina Bionta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Toleikis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/CTPP.201200095⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.215-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2013.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839950v1</w:t>
+                <w:t xml:space="preserve">hal-00825702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving few-femtosecond time-sorting at hard X-ray free-electron lasers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron Kinetics in Femtosecond X-Ray Irradiated SiO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Medvedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ziaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. French</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Toleikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7, pp.215-218. </w:t>
+              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (4-5), pp.347-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2013.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/CTPP.201200095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825702v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the solid-liquid-vapor phase transition dynamics at the atomic level with ultrafast X-ray absorption near-edge spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5724,566 +5724,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double conical crystal x-ray spectrometer for high resolution ultrafast x-ray absorption near-edge spectroscopy of Al K edge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created X-ray sources from low- to moderate-Z elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Hulin</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (6)</w:t>
+              <w:t xml:space="preserve">High Energy Density Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561868v1</w:t>
+                <w:t xml:space="preserve">hal-01561863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond Short-Range Disordering in Isochorically Heated Aluminum at Solid Density</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Isochoric heating of solids by laser-accelerated protons: Experimental characterization and self-consistent hydrodynamic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">High Energy Density Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.21-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561864v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isochoric heating of solids by laser-accelerated protons: Experimental characterization and self-consistent hydrodynamic modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Picosecond Short-Range Disordering in Isochorically Heated Aluminum at Solid Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nakatsutsumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antici</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Energy Density Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 104 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.035002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561866v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created X-ray sources from low- to moderate-Z elements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Double conical crystal x-ray spectrometer for high resolution ultrafast x-ray absorption near-edge spectroscopy of Al K edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Peyrusse</w:t>
+                <w:t xml:space="preserve">S. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Energy Density Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (1), pp.99-104</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561863v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broadband, high dynamics and high resolution charge coupled device-based spectrometer in dynamic mode for multi-keV repetitive x-ray sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Arazam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6523,90 +6523,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad M-band multi-keV x-ray emission from plasmas created by short laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16 (6)</w:t>
@@ -6648,90 +6648,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption for the study of warm dense matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 51 (12)</w:t>
@@ -6760,103 +6760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-power 1 kHz laser-plasma x-ray source for ultrafast x-ray absorption near-edge spectroscopy in the keV range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 93 (12)</w:t>
@@ -7041,64 +7041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7187,51 +7187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7286,51 +7286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved X-ray spectra of hot &amp; dense plasmas from laser-clusters interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7433,51 +7433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral and temporal characterisation of the X emission from laser-aggregate interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7737,263 +7737,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ time-resolved X-ray absorption spectroscopy of shock-loaded magnesiosiderite</w:t>
+                <w:t xml:space="preserve">Experimental validation of electron correlation models in warm dense matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Prashant Dwivedi</w:t>
+                <w:t xml:space="preserve">Dmitrii Bespalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Alexis Hernandez</w:t>
+                <w:t xml:space="preserve">Ulf Zastrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Balugani</w:t>
+                <w:t xml:space="preserve">Zhandos Moldabekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gawne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Cabaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerio Cerantola</w:t>
+                <w:t xml:space="preserve">Tobias Dornheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404990v1</w:t>
+                <w:t xml:space="preserve">hal-05404967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of electron correlation models in warm dense matter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ time-resolved X-ray absorption spectroscopy of shock-loaded magnesiosiderite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anand Prashant Dwivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Bespalov</w:t>
+                <w:t xml:space="preserve">Jean-Alexis Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulf Zastrau</w:t>
+                <w:t xml:space="preserve">Sofia Balugani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhandos Moldabekov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gawne</w:t>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Dornheim</w:t>
+                <w:t xml:space="preserve">Valerio Cerantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404967v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution of iron oxides melts at Earth's outer-core pressures</w:t>
               </w:r>
@@ -8136,51 +8136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crépisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Azadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8346,90 +8346,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot X-ray Absorption Spectroscopy at X-ray Free Electron Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Krygier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. Lemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8723,51 +8723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kraus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rips" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#246;rner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vorberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Ranjan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09035-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.176102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05044364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S. Wark" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peake" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Heighway" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ping" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382980v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amouretti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heighway" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.024209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Heighway" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Peake" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stevens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wark" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albertazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Hutchinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Mcbride" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789571v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Forte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gawne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alaa El-Din" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Humphries" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preston" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01752-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308501v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kr&#225;sa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Burian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Chalupsk&#253;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;imon Jel&#237;nek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157781" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albertazzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Smith" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201702" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ranjan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramakrishna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Voigt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Humphries" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heuser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146416" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand M." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Krygier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Lemke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44196-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853131v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Truffet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fiquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miozzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106968" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krygier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albertazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcbride" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miyanishi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.L220102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Torchio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berruyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gonzalez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pasternak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521011632" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934656v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Boccato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anzellini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Boulard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68244-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoelmerich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tschentscher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Bhat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bolme" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunningham" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66340-y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445617v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Preston" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G&#246;de" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Schwinkendorf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Appel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brambrink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/p11033" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995583v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rupp" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Adolph" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colombo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tais Gorkhover" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899652v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094595v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL081922" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270680v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Mcbride" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehnes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galtier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0290-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindroth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Calegari" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Young" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Dudovich" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-019-0023-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazirin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.031" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seiboth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Fletcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anzellini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Dresselhaus-Cooper" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031907" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079950" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kluge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#246;del" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;del" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924794v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prencipe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schumacher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stephens" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2017.18" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888908v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimasa Ozaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Zhakhovsky" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Faenov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Habara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602705" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Denoeud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozaki Norimasa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix Alessandra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uranishi H." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512127113" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Pikuz," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Faenov," TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ozaki," TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Hartley," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958796" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561834v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Recoules" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Leguay" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144201" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harmand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravasio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazevet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoeud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024108" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275445v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Burian" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Hajkova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Chalupsky" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bohacek" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000254" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazevet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ravasio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T161/014060" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796870v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bouchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.100103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561838v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Cho" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engelhorn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04724" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medvedev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ziaja" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toleikis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CTPP.201200095" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825702v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coffee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. French" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2013.11" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.245006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561868v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561864v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancic" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsutsumi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.035002" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561866v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robiche" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561876v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arazam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334898v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecherbourg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kieffer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802199" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561888v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micheau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.02.015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX5NJ9WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561887v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pitre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blasco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fedosejevs" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133193" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561894v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04072967v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boury" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Prashant Dwivedi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Balugani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404967v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Bespalov" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Zastrau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandos Moldabekov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Dornheim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Fitzgerald" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Peake" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stevens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793717v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campbell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789575v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720159v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kraus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rips" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#246;rner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vorberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Ranjan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09035-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.176102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05044364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S. Wark" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peake" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Heighway" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ping" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382980v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amouretti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heighway" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.024209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Heighway" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Peake" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stevens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wark" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albertazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Hutchinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Mcbride" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kr&#225;sa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Burian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Chalupsk&#253;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;imon Jel&#237;nek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157781" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albertazzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Smith" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201702" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Forte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gawne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alaa El-Din" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Humphries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preston" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01752-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand M." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Krygier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Lemke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44196-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ranjan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramakrishna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Voigt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Humphries" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heuser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146416" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853131v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Truffet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fiquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miozzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106968" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krygier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albertazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcbride" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miyanishi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.L220102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Torchio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berruyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gonzalez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pasternak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521011632" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Preston" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G&#246;de" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Schwinkendorf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Appel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brambrink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/p11033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rupp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Adolph" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colombo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tais Gorkhover" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoelmerich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tschentscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Bhat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bolme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunningham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66340-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Boccato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anzellini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Boulard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68244-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Mcbride" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehnes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galtier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0290-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270672v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindroth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Calegari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Young" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Dudovich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-019-0023-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazirin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL081922" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924967v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079950" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seiboth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Fletcher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anzellini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Dresselhaus-Cooper" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031907" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prencipe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schumacher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stephens" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2017.18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kluge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#246;del" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;del" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008289" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888908v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimasa Ozaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Zhakhovsky" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Faenov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Habara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602705" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Denoeud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozaki Norimasa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix Alessandra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uranishi H." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512127113" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Pikuz," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Faenov," TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ozaki," TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Hartley," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958796" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harmand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravasio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazevet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoeud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024108" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275445v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Burian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Hajkova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Chalupsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bohacek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000254" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Recoules" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Leguay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144201" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazevet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ravasio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T161/014060" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796870v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bouchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.100103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561838v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Cho" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engelhorn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04724" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coffee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chollet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. French" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2013.11" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medvedev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ziaja" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toleikis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CTPP.201200095" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.245006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561866v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robiche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsutsumi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.035002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561868v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561876v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arazam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334898v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecherbourg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kieffer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802199" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561888v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micheau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.02.015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX5NJ9WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561887v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pitre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blasco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fedosejevs" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133193" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561894v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04072967v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boury" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404967v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Bespalov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Zastrau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandos Moldabekov" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Dornheim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404990v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Prashant Dwivedi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Balugani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Fitzgerald" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Peake" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stevens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793717v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campbell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789575v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720159v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>