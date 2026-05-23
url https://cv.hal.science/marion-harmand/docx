--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of liquid carbon elucidated by in situ X-ray diffraction</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of laser intensity distribution influence on laser pressure loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Kraus</w:t>
+                <w:t xml:space="preserve">Mathieu Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Rips</w:t>
+                <w:t xml:space="preserve">Y. Raffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Schörner</w:t>
+                <w:t xml:space="preserve">D. Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Vorberger</w:t>
+                <w:t xml:space="preserve">B Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divyanshu Ranjan</w:t>
+                <w:t xml:space="preserve">A Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nature, 642 (8067), pp.351-355. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138 (3), pp.033104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09035-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0273654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086534v1</w:t>
+                <w:t xml:space="preserve">hal-05244690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isostructural Phase Transition of Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; under Laser Shock Compression</w:t>
+                <w:t xml:space="preserve">Femtosecond temperature measurements of laser-shocked copper deduced from the intensity of the x-ray thermal diffuse scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amouretti</w:t>
+                <w:t xml:space="preserve">Justin S. Wark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Crépisson</w:t>
+                <w:t xml:space="preserve">D. J. Peake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Azadi</w:t>
+                <w:t xml:space="preserve">T. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brisset</w:t>
+                <w:t xml:space="preserve">P. G. Heighway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cabaret</w:t>
+                <w:t xml:space="preserve">Y. Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (17), pp.176102. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of Applied Physics, 137 (15), pp.155904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.176102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0256844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383002v1</w:t>
+                <w:t xml:space="preserve">hal-05044364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond temperature measurements of laser-shocked copper deduced from the intensity of the x-ray thermal diffuse scattering</w:t>
+                <w:t xml:space="preserve">Isostructural Phase Transition of Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; under Laser Shock Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin S. Wark</w:t>
+                <w:t xml:space="preserve">A. Amouretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. J. Peake</w:t>
+                <w:t xml:space="preserve">C. Crépisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Stevens</w:t>
+                <w:t xml:space="preserve">S. Azadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. G. Heighway</w:t>
+                <w:t xml:space="preserve">François Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ping</w:t>
+                <w:t xml:space="preserve">D. Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Journal of Applied Physics, 137 (15), pp.155904. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (17), pp.176102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0256844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.176102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044364v1</w:t>
+                <w:t xml:space="preserve">hal-05383002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of laser intensity distribution influence on laser pressure loading</w:t>
+                <w:t xml:space="preserve">The structure of liquid carbon elucidated by in situ X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Weber</w:t>
+                <w:t xml:space="preserve">Dominik Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Raffray</w:t>
+                <w:t xml:space="preserve">Johannes Rips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Loison</w:t>
+                <w:t xml:space="preserve">Maximilian Schörner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Aubert</w:t>
+                <w:t xml:space="preserve">Jan Vorberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Benuzzi-Mounaix</w:t>
+                <w:t xml:space="preserve">Divyanshu Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 138 (3), pp.033104. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nature, 642 (8067), pp.351-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0273654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09035-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244690v1</w:t>
+                <w:t xml:space="preserve">hal-05086534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shock-driven amorphization and melting in Fe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
@@ -1172,295 +1172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04308501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-driven shock compression and equation of state of Fe$_2$O$_3$ up to 700 GPa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shock compression experiments using the DiPOLE 100-X laser on the high energy density instrument at the European x-ray free electron laser: Quantitative structural analysis of liquid Sn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Albertazzi</w:t>
+                <w:t xml:space="preserve">M. G. Gorman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Boury</w:t>
+                <w:t xml:space="preserve">D. Mcgonegle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
+                <w:t xml:space="preserve">R. F. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.144110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Journal of Applied Physics, 135 (16), pp.165902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0201702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581348v1</w:t>
+                <w:t xml:space="preserve">hal-04562792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock compression experiments using the DiPOLE 100-X laser on the high energy density instrument at the European x-ray free electron laser: Quantitative structural analysis of liquid Sn</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Mcgonegle</w:t>
+                <w:t xml:space="preserve">Laser-driven shock compression and equation of state of Fe$_2$O$_3$ up to 700 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Amouretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. F. Smith</w:t>
+                <w:t xml:space="preserve">Bruno Albertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Singh</w:t>
+                <w:t xml:space="preserve">Antoine Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jenkins</w:t>
+                <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Journal of Applied Physics, 135 (16), pp.165902. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (14), pp.144110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0201702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.110.144110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562792v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant inelastic x-ray scattering in warm-dense Fe compounds beyond the SASE FEL resolution limit</w:t>
               </w:r>
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot X-ray absorption spectroscopy at X-ray free electron lasers</w:t>
+                <w:t xml:space="preserve">Toward using collective x-ray Thomson scattering to study C–H demixing and hydrogen metallization in warm dense matter conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmand M.</w:t>
+                <w:t xml:space="preserve">D. Ranjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.G. Krygier</w:t>
+                <w:t xml:space="preserve">K. Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cammarata</w:t>
+                <w:t xml:space="preserve">K. Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Chollet</w:t>
+                <w:t xml:space="preserve">O. Humphries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.T. Lemke</w:t>
+                <w:t xml:space="preserve">B. Heuser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.18203. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (5), pp.052702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-44196-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0146416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265682v1</w:t>
+                <w:t xml:space="preserve">hal-04308514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward using collective x-ray Thomson scattering to study C–H demixing and hydrogen metallization in warm dense matter conditions</w:t>
+                <w:t xml:space="preserve">Single-shot X-ray absorption spectroscopy at X-ray free electron lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ranjan</w:t>
+                <w:t xml:space="preserve">Harmand M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ramakrishna</w:t>
+                <w:t xml:space="preserve">A.G. Krygier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Voigt</w:t>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Humphries</w:t>
+                <w:t xml:space="preserve">M Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Heuser</w:t>
+                <w:t xml:space="preserve">H.T. Lemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (5), pp.052702. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.18203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0146416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-44196-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308514v1</w:t>
+                <w:t xml:space="preserve">hal-04265682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure dissociation of CaTiO3 perovskite into CaO and CaTi2O5</w:t>
               </w:r>
@@ -1976,364 +1976,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03853131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray diffraction study of phase transformation dynamics of Fe and Fe-Si alloys along the shock Hugoniot using an x-ray free electron laser</w:t>
+                <w:t xml:space="preserve">Towards a dynamic compression facility at the ESRF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Krygier</w:t>
+                <w:t xml:space="preserve">Nicolas Sévelin-Radiguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Harmand</w:t>
+                <w:t xml:space="preserve">Raffaella Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Albertazzi</w:t>
+                <w:t xml:space="preserve">Gilles Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mcbride</w:t>
+                <w:t xml:space="preserve">Hervé Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Miyanishi</w:t>
+                <w:t xml:space="preserve">Sébastien Pasternak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (22), pp.L220102. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.167-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.L220102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577521011632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827639v1</w:t>
+                <w:t xml:space="preserve">hal-03515001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a dynamic compression facility at the ESRF</w:t>
+                <w:t xml:space="preserve">X-ray diffraction study of phase transformation dynamics of Fe and Fe-Si alloys along the shock Hugoniot using an x-ray free electron laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sévelin-Radiguet</w:t>
+                <w:t xml:space="preserve">A. Krygier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Torchio</w:t>
+                <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Berruyer</w:t>
+                <w:t xml:space="preserve">B. Albertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Gonzalez</w:t>
+                <w:t xml:space="preserve">E. Mcbride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pasternak</w:t>
+                <w:t xml:space="preserve">K. Miyanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.167-179. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (22), pp.L220102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600577521011632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.L220102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515001v1</w:t>
+                <w:t xml:space="preserve">hal-03827639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of an x-ray Raman spectroscopy setup to study warm dense carbon at the high energy density instrument of European XFEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Voigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2780,377 +2780,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of shock-compressed stishovite above 300 GPa</w:t>
+                <w:t xml:space="preserve">Melting properties by X-ray absorption spectroscopy: common signatures in binary fe-c, fe-o, fe-S and fe-Si systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Schoelmerich</w:t>
+                <w:t xml:space="preserve">Silvia Boccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Tschentscher</w:t>
+                <w:t xml:space="preserve">Simone Anzellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrikant Bhat</w:t>
+                <w:t xml:space="preserve">Eglantine Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Bolme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Cunningham</w:t>
+                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66340-y⟩</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68244-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995580v1</w:t>
+                <w:t xml:space="preserve">hal-02934656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melting properties by X-ray absorption spectroscopy: common signatures in binary fe-c, fe-o, fe-S and fe-Si systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of shock-compressed stishovite above 300 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Schoelmerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Boccato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Torchio</w:t>
+                <w:t xml:space="preserve">Thomas Tschentscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Anzellini</w:t>
+                <w:t xml:space="preserve">Shrikant Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eglantine Boulard</w:t>
+                <w:t xml:space="preserve">Cindy Bolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guyot</w:t>
+                <w:t xml:space="preserve">Eric Cunningham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68244-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66340-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934656v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transition lowering in dynamically compressed silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. E Mcbride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Krygier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ehnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (1), pp.89-94. </w:t>
@@ -3227,51 +3227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Calegari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirit Dudovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3469,51 +3469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrous Iron Under Oxygen-Rich Conditions in the Deep Mantle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3584,697 +3584,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving Controversies on the Iron Phase Diagram Under High Pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous 8.2 keV phase-contrast imaging and 24.6 keV X-ray diffraction from shock-compressed matter at the LCLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelika D Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simone Anzellini</w:t>
+                <w:t xml:space="preserve">F. Seiboth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Miozzi</w:t>
+                <w:t xml:space="preserve">L. B. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mcgonegle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anzellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. Dresselhaus-Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL079950⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (22), pp.221907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924967v1</w:t>
+                <w:t xml:space="preserve">hal-01925436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous 8.2 keV phase-contrast imaging and 24.6 keV X-ray diffraction from shock-compressed matter at the LCLS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Mcgonegle</w:t>
+                <w:t xml:space="preserve">Solving Controversies on the Iron Phase Diagram Under High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Boccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Anzellini</w:t>
+                <w:t xml:space="preserve">Angelika D Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Anzellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. E. Dresselhaus-Cooper</w:t>
+                <w:t xml:space="preserve">Francesca Miozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (22), pp.221907. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5031907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GL079950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01925436v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targets for high repetition rate laser facilities: needs, challenges and perspectives</w:t>
+                <w:t xml:space="preserve">Nanometer-scale characterization of laser-driven compression, shocks, and phase transitions, by x-ray scattering using free electron lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Prencipe</w:t>
+                <w:t xml:space="preserve">T. Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fuchs</w:t>
+                <w:t xml:space="preserve">C. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pascarelli</w:t>
+                <w:t xml:space="preserve">M. Rödel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schumacher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Stephens</w:t>
+                <w:t xml:space="preserve">A. Pelka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mcbride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/hpl.2017.18⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (10), pp.102709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924794v1</w:t>
+                <w:t xml:space="preserve">hal-02270726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanometer-scale characterization of laser-driven compression, shocks, and phase transitions, by x-ray scattering using free electron lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic fracture of tantalum under extreme tensile stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Albertazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norimasa Ozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kluge</w:t>
+                <w:t xml:space="preserve">Vasily Zhakhovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rödel</w:t>
+                <w:t xml:space="preserve">Anatoly Faenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rödel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Mcbride</w:t>
+                <w:t xml:space="preserve">Hideaki Habara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5008289⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (6), pp.e1602705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1602705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270726v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01888908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fracture of tantalum under extreme tensile stress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Albertazzi</w:t>
+                <w:t xml:space="preserve">Targets for high repetition rate laser facilities: needs, challenges and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norimasa Ozaki</w:t>
+                <w:t xml:space="preserve">J. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasily Zhakhovsky</w:t>
+                <w:t xml:space="preserve">S. Pascarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoly Faenov</w:t>
+                <w:t xml:space="preserve">D. Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hideaki Habara</w:t>
+                <w:t xml:space="preserve">R. Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (6), pp.e1602705. </w:t>
+              <w:t xml:space="preserve">High Power Laser Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1602705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/hpl.2017.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01888908v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic X-ray diffraction observation of shocked solid iron up to 170 GPa</w:t>
               </w:r>
@@ -4446,51 +4446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ozaki,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nj Hartley,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Albertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -4522,295 +4522,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy of iron at multimegabar pressures in laser shock experiments</w:t>
+                <w:t xml:space="preserve">Soft x-ray free-electron laser induced damage to inorganic scintillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Harmand</w:t>
+                <w:t xml:space="preserve">Tomas Burian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ravasio</w:t>
+                <w:t xml:space="preserve">Vera Hajkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Mazevet</w:t>
+                <w:t xml:space="preserve">Jaromir Chalupsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Bouchet</w:t>
+                <w:t xml:space="preserve">Luděk Vyšín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Denoeud</w:t>
+                <w:t xml:space="preserve">Pavel Bohacek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (2), pp.024108. </w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.254-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.024108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OME.5.000254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281730v1</w:t>
+                <w:t xml:space="preserve">hal-01275445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft x-ray free-electron laser induced damage to inorganic scintillators</w:t>
+                <w:t xml:space="preserve">X-ray absorption spectroscopy of iron at multimegabar pressures in laser shock experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Burian</w:t>
+                <w:t xml:space="preserve">M Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vera Hajkova</w:t>
+                <w:t xml:space="preserve">A Ravasio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaromir Chalupsky</w:t>
+                <w:t xml:space="preserve">S Mazevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luděk Vyšín</w:t>
+                <w:t xml:space="preserve">J Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Bohacek</w:t>
+                <w:t xml:space="preserve">A Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (2), pp.254-264. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (2), pp.024108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OME.5.000254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.024108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275445v1</w:t>
+                <w:t xml:space="preserve">hal-01281730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolution of electron structure in femtosecond heated warm dense molybdenum</w:t>
               </w:r>
@@ -4930,51 +4930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in warm dense matter study with applications to planetology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mazevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5103,64 +5103,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Recoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89, </w:t>
@@ -5326,291 +5326,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving few-femtosecond time-sorting at hard X-ray free-electron lasers.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Electron Kinetics in Femtosecond X-Ray Irradiated SiO2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Medvedev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ziaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chollet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Toleikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cammarata</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2013.11⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (4-5), pp.347-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/CTPP.201200095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825702v1</w:t>
+                <w:t xml:space="preserve">hal-00839950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Kinetics in Femtosecond X-Ray Irradiated SiO2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving few-femtosecond time-sorting at hard X-ray free-electron lasers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Coffee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Medvedev</w:t>
+                <w:t xml:space="preserve">Mina Bionta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ziaja</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Harmand</w:t>
+                <w:t xml:space="preserve">M. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Toleikis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Plasma Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53 (4-5), pp.347-354. </w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7, pp.215-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/CTPP.201200095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/NPHOTON.2013.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839950v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the solid-liquid-vapor phase transition dynamics at the atomic level with ultrafast X-ray absorption near-edge spectroscopy</w:t>
               </w:r>
@@ -5724,359 +5724,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created X-ray sources from low- to moderate-Z elements</w:t>
+                <w:t xml:space="preserve">Isochoric heating of solids by laser-accelerated protons: Experimental characterization and self-consistent hydrodynamic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
+                <w:t xml:space="preserve">A. Mancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Renaudin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Harmand</w:t>
+                <w:t xml:space="preserve">J. Robiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Peyrusse</w:t>
+                <w:t xml:space="preserve">P. Antici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Blancard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Energy Density Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6 (1), pp.99-104</w:t>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561863v1</w:t>
+                <w:t xml:space="preserve">hal-01561866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isochoric heating of solids by laser-accelerated protons: Experimental characterization and self-consistent hydrodynamic modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal and spectral behavior of sub-picosecond laser-created X-ray sources from low- to moderate-Z elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Antici</w:t>
+                <w:t xml:space="preserve">S. Bastiani-Ceccotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Audebert</w:t>
+                <w:t xml:space="preserve">P. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dorchies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Blancard</w:t>
+                <w:t xml:space="preserve">O. Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Energy Density Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 6 (1), pp.21-28</w:t>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp.99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561866v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond Short-Range Disordering in Isochorically Heated Aluminum at Solid Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mancic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nakatsutsumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Antici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 104 (3), </w:t>
@@ -6153,51 +6153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6510,77 +6510,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Broad M-band multi-keV x-ray emission from plasmas created by short laser pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Peyrusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6661,51 +6661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6773,51 +6773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-power 1 kHz laser-plasma x-ray source for ultrafast x-ray absorption near-edge spectroscopy in the keV range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6911,51 +6911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fourmaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lecherbourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Servol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7067,51 +7067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Energy Density Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3 (1-2), pp.191-197. </w:t>
@@ -7174,51 +7174,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High dynamic range streak camera for subpicosecond time-resolved x-ray spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dorchies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7446,51 +7446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7586,90 +7586,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hematite phase diagram under laser shock compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amouretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Albertazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benuzzi-Mounaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7737,263 +7737,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of electron correlation models in warm dense matter</w:t>
+                <w:t xml:space="preserve">In situ time-resolved X-ray absorption spectroscopy of shock-loaded magnesiosiderite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Bespalov</w:t>
+                <w:t xml:space="preserve">Anand Prashant Dwivedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulf Zastrau</w:t>
+                <w:t xml:space="preserve">Jean-Alexis Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhandos Moldabekov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gawne</w:t>
+                <w:t xml:space="preserve">Sofia Balugani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Dornheim</w:t>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Cerantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404967v1</w:t>
+                <w:t xml:space="preserve">hal-05404990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ time-resolved X-ray absorption spectroscopy of shock-loaded magnesiosiderite</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental validation of electron correlation models in warm dense matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Bespalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulf Zastrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhandos Moldabekov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gawne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Dornheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anand Prashant Dwivedi</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05404990v1</w:t>
+                <w:t xml:space="preserve">hal-05404967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural evolution of iron oxides melts at Earth's outer-core pressures</w:t>
               </w:r>
@@ -8091,345 +8091,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transitions of Fe$_2$O$_3$ under laser shock compression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shock-driven amorphization and melt in Fe$_2$O$_3$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Crépisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Amouretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. Campbell</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystèle Sanloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heighway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793717v1</w:t>
+                <w:t xml:space="preserve">hal-04789575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shock-driven amorphization and melt in Fe$_2$O$_3$</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase transitions of Fe$_2$O$_3$ under laser shock compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Amouretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Crépisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Heighway</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Azadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789575v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-shot X-ray Absorption Spectroscopy at X-ray Free Electron Lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Krygier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cammarata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.T. Lemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8723,51 +8723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kraus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rips" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#246;rner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vorberger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Ranjan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09035-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouretti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.176102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05044364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S. Wark" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peake" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Heighway" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ping" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244690v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffray" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273654" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382980v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amouretti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heighway" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.024209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Heighway" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Peake" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stevens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wark" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albertazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Hutchinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Mcbride" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kr&#225;sa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Burian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Chalupsk&#253;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;imon Jel&#237;nek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157781" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albertazzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144110" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562792v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Smith" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201702" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Forte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gawne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alaa El-Din" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Humphries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preston" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01752-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265682v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand M." TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Krygier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Lemke" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44196-2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308514v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ranjan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramakrishna" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Voigt" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Humphries" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heuser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146416" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853131v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Truffet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fiquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miozzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106968" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827639v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krygier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albertazzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcbride" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miyanishi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.L220102" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515001v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Torchio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berruyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gonzalez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pasternak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521011632" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Preston" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G&#246;de" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Schwinkendorf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Appel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brambrink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/p11033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rupp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Adolph" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colombo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tais Gorkhover" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995580v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoelmerich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tschentscher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Bhat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bolme" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunningham" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66340-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934656v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Boccato" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anzellini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Boulard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68244-3" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Mcbride" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehnes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galtier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0290-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270672v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindroth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Calegari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Young" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Dudovich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-019-0023-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazirin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL081922" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924967v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079950" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925436v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seiboth" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Fletcher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anzellini" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Dresselhaus-Cooper" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031907" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924794v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prencipe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schumacher" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stephens" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2017.18" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270726v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kluge" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#246;del" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;del" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008289" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888908v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimasa Ozaki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Zhakhovsky" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Faenov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Habara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602705" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Denoeud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozaki Norimasa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix Alessandra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uranishi H." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512127113" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Pikuz," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Faenov," TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ozaki," TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Hartley," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958796" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281730v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harmand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravasio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazevet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoeud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024108" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275445v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Burian" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Hajkova" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Chalupsky" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bohacek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000254" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Recoules" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Leguay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144201" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazevet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ravasio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T161/014060" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796870v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bouchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.100103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561838v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Cho" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engelhorn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04724" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coffee" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chollet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. French" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2013.11" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medvedev" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ziaja" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toleikis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CTPP.201200095" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.245006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561866v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancic" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robiche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsutsumi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.035002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561868v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561876v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arazam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334898v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecherbourg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kieffer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802199" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561888v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micheau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.02.015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX5NJ9WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561887v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pitre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blasco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fedosejevs" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133193" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561894v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04072967v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boury" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404967v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Bespalov" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Zastrau" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandos Moldabekov" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Dornheim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404990v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Prashant Dwivedi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Balugani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Fitzgerald" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Peake" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stevens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793717v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campbell" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789575v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720159v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244690v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Weber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Raffray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aubert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0273654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05044364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin S. Wark" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Peake" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stevens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Heighway" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ping" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0256844" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383002v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amouretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brisset" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cabaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.176102" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05086534v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Kraus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Rips" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Sch&#246;rner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vorberger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Ranjan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09035-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382980v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cr&#233;pisson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Amouretti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Harmand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryst&#232;le Sanloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heighway" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.024209" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P G Heighway" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Peake" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stevens" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Wark" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albertazzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0295250" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180664v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T M Hutchinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Briggs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E E Mcbride" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Millot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0271027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308501v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kr&#225;sa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Burian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#283;ra H&#225;jkov&#225;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Chalupsk&#253;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;imon Jel&#237;nek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157781" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562792v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Gorman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mcgonegle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Smith" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Singh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jenkins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0201702" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albertazzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.144110" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Forte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gawne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alaa El-Din" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Humphries" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Preston" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-024-01752-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308514v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ranjan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramakrishna" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Voigt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Humphries" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heuser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146416" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmand M." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Krygier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cammarata" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chollet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.T. Lemke" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-44196-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853131v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Truffet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fiquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Morard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Baron" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Miozzi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2022.106968" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03515001v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;velin-Radiguet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Torchio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berruyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pasternak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521011632" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krygier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Harmand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albertazzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mcbride" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Miyanishi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.L220102" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Appel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0048150" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Preston" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S G&#246;de" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Schwinkendorf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Appel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brambrink" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/p11033" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rupp" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Adolph" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Colombo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tais Gorkhover" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/4.0000006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02899652v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934656v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Boccato" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anzellini" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Boulard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68244-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02995580v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Schoelmerich" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tschentscher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrikant Bhat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bolme" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cunningham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66340-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270680v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Mcbride" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ehnes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Galtier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-018-0290-x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270672v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindroth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Calegari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Young" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirit Dudovich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42254-019-0023-9" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02269945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanloup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raepsaet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Glazirin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.06.031" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boulard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelong" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL081922" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925436v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seiboth" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. B. Fletcher" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anzellini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Dresselhaus-Cooper" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031907" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924967v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL079950" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270726v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kluge" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R&#246;del" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R&#246;del" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pelka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008289" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01888908v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norimasa Ozaki" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Zhakhovsky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Faenov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Habara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1602705" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01924794v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Prencipe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuchs" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pascarelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schumacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Stephens" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/hpl.2017.18" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Denoeud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozaki Norimasa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benuzzi-Mounaix Alessandra" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uranishi H." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kondo Y" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1512127113" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393421v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Pikuz," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ay Faenov," TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ozaki," TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Hartley," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958796" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01275445v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Burian" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Hajkova" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaromir Chalupsky" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lud&#283;k Vy&#353;&#237;n" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bohacek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.5.000254" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harmand" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ravasio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mazevet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoeud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.024108" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561834v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dorchies" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Recoules" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouchet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourment" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Leguay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.144201" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054154v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mazevet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Ravasio" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vinci" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2014/T161/014060" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796870v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Recoules" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bouchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.100103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561838v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gaudin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. I. Cho" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Engelhorn" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04724" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839950v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Medvedev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ziaja" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toleikis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CTPP.201200095" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825702v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coffee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Bionta" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chollet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. French" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHOTON.2013.11" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561854v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Levy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goyon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Combis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.245006" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561866v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mancic" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robiche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Antici" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Audebert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blancard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561863v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Peyrusse" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakatsutsumi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.035002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561868v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hulin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561876v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arazam" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Caillaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830401v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Bastiani-Ceccotti" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Renaudin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dorchies" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyrusse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2009.05.018" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMW6LGWX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561877v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561872v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334898v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fourmaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lecherbourg" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Servol" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kieffer" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2802199" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561888v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Micheau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hedp.2007.02.015" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BX5NJ9WC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561887v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Magnan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pitre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561889v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blasco" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fedosejevs" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006133193" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561894v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jouin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138009" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04072967v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boury" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benuzzi-Mounaix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404990v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Prashant Dwivedi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alexis Hernandez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Balugani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Cabaret" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Cerantola" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404967v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Bespalov" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Zastrau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhandos Moldabekov" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Dornheim" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385621v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Fitzgerald" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenic Peake" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stevens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789575v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793717v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Campbell" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634666v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00720159v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>