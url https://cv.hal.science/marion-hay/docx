--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -485,265 +485,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01362446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alleviating the Simulator Sickness with Galvanic Cutaneous Stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'immersion sur simulateur de conduite accroît-elle les bénéfices d'un entraînement cognitif dédié aux conducteurs seniors ? Présentation méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germán Galvez-Garcia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0018720814554948⟩</w:t>
+              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Conducteurs âgés, 2014 (04), pp.245-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0761898014004038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417199v1</w:t>
+                <w:t xml:space="preserve">hal-01367580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'immersion sur simulateur de conduite accroît-elle les bénéfices d'un entraînement cognitif dédié aux conducteurs seniors ? Présentation méthodologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alleviating the Simulator Sickness with Galvanic Cutaneous Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Galvez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gabaude</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Conducteurs âgés, 2014 (04), pp.245-256. </w:t>
+              <w:t xml:space="preserve">Human factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57 (4), pp. 649-657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0761898014004038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0018720814554948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367580v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -971,445 +971,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cost-effectiveness analysis of cognitive training programs for older drivers misestimating their cognitive abilities</w:t>
+                <w:t xml:space="preserve">Comparison of the effectiveness of two older driver training programs on cognitive self-regulation and on-road transfer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAST - Ageing and Safe Mobility Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, BERGISCH GLADBACH, Germany. 9 p</w:t>
+              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, PARIS, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367618v2</w:t>
+                <w:t xml:space="preserve">hal-01367260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the effectiveness of two older driver training programs on cognitive self-regulation and on-road transfer.</w:t>
+                <w:t xml:space="preserve">Does cognitive training improve older drivers' self-regulation and self-assessment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Applied Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, PARIS, France. 18 p</w:t>
+              <w:t xml:space="preserve">Metacog 2014 The 2nd International Conference on Metacognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, CLERMONT FERRAND, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367260v1</w:t>
+                <w:t xml:space="preserve">hal-01367178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does cognitive training improve older drivers' self-regulation and self-assessment?</w:t>
+                <w:t xml:space="preserve">A cost-effectiveness analysis of cognitive training programs for older drivers misestimating their cognitive abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bocca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metacog 2014 The 2nd International Conference on Metacognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, CLERMONT FERRAND, France. 24 p</w:t>
+              <w:t xml:space="preserve">BAST - Ageing and Safe Mobility Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, BERGISCH GLADBACH, Germany. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367178v1</w:t>
+                <w:t xml:space="preserve">hal-01367618v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is galvanic cutaneous stimulation efficient to avoid Simulator Adaptation Syndrome among older drivers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Galvez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1656,51 +1656,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique d’éducation et de formation routière : vers un continuum éducatif tout au long de la vie</w:t>
+                <w:t xml:space="preserve">La politique d'éducation et de formation routière : vers un continuum éducatif tout au long de la vie. In : In L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pascal Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Rubio</w:t>
@@ -1726,106 +1726,102 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.95-116, 2019</w:t>
+              <w:t xml:space="preserve">La politique d&amp;apos;éducation et de formation routière : vers un continuum éducatif tout au long de la vie. In : In L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 95-116, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472064v1</w:t>
+                <w:t xml:space="preserve">hal-02611234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique d'éducation et de formation routière : vers un continuum éducatif tout au long de la vie. In : In L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t>
+                <w:t xml:space="preserve">La politique d’éducation et de formation routière : vers un continuum éducatif tout au long de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pascal Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Rubio</w:t>
@@ -1851,78 +1847,82 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In L. Carnis; M.-Line. Gallenne; C. Gabaude (Coords). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La politique d&amp;apos;éducation et de formation routière : vers un continuum éducatif tout au long de la vie. In : In L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 95-116, 2019</w:t>
+              <w:t xml:space="preserve">La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.95-116, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611234v1</w:t>
+                <w:t xml:space="preserve">hal-03472064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t>
               </w:r>
@@ -2581,51 +2581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pigeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonargent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.08.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coquillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbaa224" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0207-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417199v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Galvez-Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720814554948" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367580v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014004038" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367618v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367260v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367178v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03472064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Theofilatos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dragomanovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Macaluso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Botteghi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Papadimitriou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Talbot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aigner-Breuss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kaiser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Alfonsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Braun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01324099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pigeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonargent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.08.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coquillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbaa224" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0207-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367580v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014004038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Galvez-Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720814554948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367618v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03472064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Theofilatos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dragomanovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Macaluso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Botteghi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Papadimitriou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Talbot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aigner-Breuss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kaiser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Alfonsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Braun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01324099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>