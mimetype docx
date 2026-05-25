--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -1656,51 +1656,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique d'éducation et de formation routière : vers un continuum éducatif tout au long de la vie. In : In L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t>
+                <w:t xml:space="preserve">La politique d’éducation et de formation routière : vers un continuum éducatif tout au long de la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pascal Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Rubio</w:t>
@@ -1726,102 +1726,106 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In L. Carnis; M.-Line. Gallenne; C. Gabaude (Coords). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La politique d&amp;apos;éducation et de formation routière : vers un continuum éducatif tout au long de la vie. In : In L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 95-116, 2019</w:t>
+              <w:t xml:space="preserve">La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.95-116, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611234v1</w:t>
+                <w:t xml:space="preserve">hal-03472064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique d’éducation et de formation routière : vers un continuum éducatif tout au long de la vie</w:t>
+                <w:t xml:space="preserve">La politique d'éducation et de formation routière : vers un continuum éducatif tout au long de la vie. In : In L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pascal Assailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Rubio</w:t>
@@ -1847,82 +1851,78 @@
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gabaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Axelle Granié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.95-116, 2019</w:t>
+              <w:t xml:space="preserve">La politique d&amp;apos;éducation et de formation routière : vers un continuum éducatif tout au long de la vie. In : In L. Carnis, M.-L. Gallenne, C. Gabaude (Coords.), La sécurité routière en France. Quand la recherche fait son bilan et trace des perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L&amp;apos;Harmattan, pp. 95-116, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03472064v1</w:t>
+                <w:t xml:space="preserve">hal-02611234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe Move for older drivers : pour une mobilité sûre des conducteurs âgés. In Vieillissement et mobilité</w:t>
               </w:r>
@@ -2581,51 +2581,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pigeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonargent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.08.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coquillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbaa224" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0207-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367580v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014004038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Galvez-Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720814554948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367618v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611234v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03472064v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Theofilatos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dragomanovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Macaluso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Botteghi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Papadimitriou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Talbot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aigner-Breuss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kaiser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Alfonsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Braun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01324099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03788181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pigeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonargent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2022.08.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Paire-Ficout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Lafont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Coquillat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Fabrigoule" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbaa224" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362446v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Adam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bocca" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gabaude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12544-016-0207-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367580v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ndiaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Richard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014004038" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417199v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Galvez-Garcia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0018720814554948" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474857v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367178v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367618v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367272v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pigeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pouliquen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Davenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03472064v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Assailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Axelle Grani&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292761v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bellet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575215v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Theofilatos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Dragomanovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Macaluso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Botteghi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Papadimitriou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Talbot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Aigner-Breuss" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Kaiser" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Alfonsi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Braun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01324099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>