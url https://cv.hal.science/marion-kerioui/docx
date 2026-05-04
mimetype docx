--- v0 (2026-03-17)
+++ v1 (2026-05-04)
@@ -100,481 +100,481 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bayesian version of Galton–Watson for population growth and its use in the management of small population</w:t>
+                <w:t xml:space="preserve">Nonlinear multilevel joint model for individual lesion kinetics and survival to characterize intra-individual heterogeneity in patients with advanced cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+                <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Daufresne</w:t>
+                <w:t xml:space="preserve">Maxime Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Kerioui</w:t>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Fontez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathematicS In Action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/msia.31⟩</w:t>
+              <w:t xml:space="preserve">Biometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.3752-3763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/biom.13912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886079v1</w:t>
+                <w:t xml:space="preserve">hal-03695061v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear multilevel joint model for individual lesion kinetics and survival to characterize intra-individual heterogeneity in patients with advanced cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the Increased Variability in Individual Lesion Kinetics During Immunotherapy: Does It Exist, and Does It Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Kerioui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Beaulieu</w:t>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Desmée</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Christophe Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/biom.13912⟩</w:t>
+              <w:t xml:space="preserve"> JCO precision oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.e2200368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1200/PO.22.00368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695061v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Increased Variability in Individual Lesion Kinetics During Immunotherapy: Does It Exist, and Does It Matter?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A bayesian version of Galton–Watson for population growth and its use in the management of small population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Le Tourneau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Fontez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JCO precision oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, pp.e2200368. </w:t>
+              <w:t xml:space="preserve">MathematicS In Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.49-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1200/PO.22.00368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/msia.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636729v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the association between biomarkers and clinical outcome: An introduction to nonlinear joint models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -619,351 +619,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal analysis of organ-specific tumor lesion sizes in metastatic colorectal cancer patients receiving first line standard chemotherapy in combination with anti-angiogenic treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian inference using Hamiltonian Monte‐Carlo algorithm for nonlinear joint modeling in the context of cancer immunotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Solène Desmée</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Guedj</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oliver Krieter</w:t>
+                <w:t xml:space="preserve">Coralie Tardivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10928-020-09714-z⟩</w:t>
+              <w:t xml:space="preserve">Statistics in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (30), pp.4853-4868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sim.8756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184393v1</w:t>
+                <w:t xml:space="preserve">hal-03107209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian inference using Hamiltonian Monte‐Carlo algorithm for nonlinear joint modeling in the context of cancer immunotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal analysis of organ-specific tumor lesion sizes in metastatic colorectal cancer patients receiving first line standard chemotherapy in combination with anti-angiogenic treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Kerioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Kerioui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Bertrand</w:t>
+                <w:t xml:space="preserve">Solène Desmée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Tardivon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Bruno</w:t>
+                <w:t xml:space="preserve">Oliver Krieter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (30), pp.4853-4868. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmacokinetics and Pharmacodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (6), pp.613-625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sim.8756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10928-020-09714-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107209v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between tumor size kinetics and survival in urothelial carcinoma patients treated with atezolizumab: implication for patient's follow‐up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Tardivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Desmée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,90 +1059,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GALTON-WATSON PROCESS AND BAYESIAN INFERENCE: A TURNKEY METHOD FOR THE VIABILITY STUDY OF SMALL POPULATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cloez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Daufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Cloez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Kerioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Fontez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1329,51 +1329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.31" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695061v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaulieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13912" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636729v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Tourneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.22.00368" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bruno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184393v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guedj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krieter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-020-09714-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tardivon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8756" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1450" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daufresne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695061v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kerioui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Beaulieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Desm&#233;e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/biom.13912" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636729v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Tourneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/PO.22.00368" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886079v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cloez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Daufresne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fontez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.31" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636787v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bruno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Guedj" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.15200" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107209v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mercier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tardivon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8756" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Guedj" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Krieter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10928-020-09714-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02103513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpt.1450" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994949v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Daufresne" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>