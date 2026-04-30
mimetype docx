--- v0 (2026-03-12)
+++ v1 (2026-04-30)
@@ -204,287 +204,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05117490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth elements in the North Atlantic, part II: Partition coefficients</w:t>
+                <w:t xml:space="preserve">Rare earth elements in the North Atlantic, part I: Non-conservative behavior reveals margin inputs and deep waters scavenging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Quoc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascale Lherminier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moustafa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 664, pp.122298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122298⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 664, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674291v1</w:t>
+                <w:t xml:space="preserve">hal-04690693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare earth elements in the North Atlantic, part I: Non-conservative behavior reveals margin inputs and deep waters scavenging</w:t>
+                <w:t xml:space="preserve">Rare earth elements in the North Atlantic, part II: Partition coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viet Quoc Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lemaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 664, </w:t>
+              <w:t xml:space="preserve">, 2024, 664, pp.122298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2024.122298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690693v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the $^7$Be cycle in the ocean</w:t>
               </w:r>
@@ -656,51 +656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (10), </w:t>
@@ -790,51 +790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Planquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (22), pp.5539-5561. </w:t>
@@ -956,51 +956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent H Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marsaleix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lherminier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Honolulu (Hawai), United States</w:t>
@@ -1068,51 +1068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent H Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Jeandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences Meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1503,51 +1503,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagarde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Vance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008453" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04674291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Quoc Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122298" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04690693v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122230" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103967" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018816" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5539-2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H Lyard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04557447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30338" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05246985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemaitre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagarde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Vance" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024gb008453" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04690693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Quoc Pham" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lherminier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Belhadj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jeandel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122230" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04674291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2024.122298" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04723773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grenier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sanial" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.103967" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868009v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lyard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marsaleix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JC018816" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Planquette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-5539-2020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891561v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H Lyard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121486v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04557447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022TOU30338" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-05246985v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>