--- v0 (2026-03-04)
+++ v1 (2026-04-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Lagrange </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire de l'art contemporainUniversité Bordeaux MontaigneCentre de recherches en histoire de l'art F.-G. Pariset (EA 538)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Exposition universelle de 1900 et les apories d'une &amp;quot;école italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peinture, identité nationale et style international en Europe autour de 1900, 44, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.12518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier (1798-1882), un amateur d'art en dilettante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des universitaires bordelais et la temporalité de la figure du savant (1880-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections universitaires, un enjeu pour une nouvelle visibilité du campus bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chave-Dartoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Maison-Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 148, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.1255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée archéologique de la faculté des lettres de Bordeaux (1886)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les patrimoines de l'enseignement supérieur, 17, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices sur les années de formation d'Odilon Redon (18-23), sur Rodolphe Bresdin (24-25) et sur l'illustration symboliste (88-89)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Odilon Redon Prince du rêve, 183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Boldini (1842-1931) et la scène artistique parisienne, une réception équivoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le Futurisme, les groupes artistiques italiens à Paris entre nécessités marchandes et sentiment national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la maison Goupil et l’Italie, un axe commercial porteur d’une image identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteurs et acteurs des « arts indigènes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Laurent Houssais. Cahiers du Centre François-Georges Pariset; Presses universitaires de Bordeaux, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions artistiques de l’Afrique française (1928-1956). Dictionnaire des artistes et de leurs oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Richemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Stéphane Richemond. Centre de recherches en histoire de l’art (UR 538) – F.-G. Pariset, 2024, Hors-Série des Cahiers du Centre Pariset, 979-10-300-1067-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves & Maîtresses. Transmettre et apprendre l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Pelenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arielle Pellenc. Snoeck, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani (1867-1923), modèle et peintre. Un Rêve d'absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trief-Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée Robyet Fould, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université & histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.275, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Peintres italiens à Paris dans la seconde moitié du XIXe siècle (1855-1909)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS/INHA, pp.331, 2010, coll. « L'art et l'essai »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché(s) de l’art en province (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre François-Georges Pariset, 167 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empires et l’art. Pouvoirs, récits et agentivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Florian; Beaupré Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire impériale du monde contemporain (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections universitaires, un patrimoine comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mansion-Prud'homme; Sylvain Schoonbaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et universités : quels patrimoines pour quel avenir partagé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bordeaux, pp.281-285, 2024, 979-10-300-1140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.246-247, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani, le roman d’une vie (d’artiste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.133-137, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme et/ou peintre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; Musée national Jean-Jacques Henner, pp.21-29, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desdemona ou Portrait de femme en costume vénitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.203, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et stratégies de reconnaissance des artistes femmes sous le Protectorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Ben Ameur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts plastiques en Tunisie : parcours de générations et enjeux esthétiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis, p. 62-78, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salle de peinture italienne du musée du Luxembourg : la trace du passage des artistes italiens à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet; Fanny Drugeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages à Paris. Artistes étrangers à Paris de la fin du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-66, 2024, 978-2-36222-023-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions artistiques de l’Afrique française (1928-1956). Du colonialisme dans l’art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Stéphane Richemond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions artistiques de l’Afrique française (1928-1956). Dictionnaire des artistes et de leurs oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers du Centre François-Georges Pariset - hors-série (12), Presses universitaires de Bordeaux, pp.11-31, 2024, Hors-Série des Cahiers du Centre Pariset</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons pour une histoire de l’enseignement des artistes femmes (1849-1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.110-117, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de l’enseignement artistique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.10-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et porosités de la photographie archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Acolat et Yvan Maligorne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruines méditerranéennes et photographies anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-47, 2023, Archéologie &amp; Culture, 978-2-7535-9457-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles et la Bête. Une histoire de la réception de Giovanni Boldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boldini. Les plaisirs et les jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Ackein et les formes modernes de l'exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.132-143, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et expansion coloniale, une histoire liée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.102, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former pour s’émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.22-29, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une faculté doit être désormais un atelier”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Bordeaux : des lieux, des objets, des savoirs. Regards croisés sur des patrimoines à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geste éditions, 2022, 1035317141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection pour apprendre à voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Bordeaux : des lieux, des objets, des savoirs. Regards croisés sur des patrimoines à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geste éditions, 2022, 1035317141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire français, un atelier exotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.70-76, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâle copie ? Esquisse sur l'usage de la notion de pastiche au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pinchon; Rosa Plana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, 2021, Copier et interpréter aux époques antique et contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité africaine et idéologie coloniale. Les expositions artistiques de l'Afrique française (1828-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lignier Sarah; Jarrassé Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts coloniaux. Circulation d'artistes et d'artefacts entre la France et ses colonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-9561185-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire une histoire de la peinture tunisienne : l' &amp;quot;École de Tunis&amp;quot; (1936-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions et culture coloniale : Les Arts en Tunisie sous le Protectorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-209, 2020, 978-2-9561185-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des artistes “tunisiens”. L'institutionnalisation d'une École des beaux-arts durant le Protectorat (1823-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions et culture coloniale. Les Arts en Tunisie sous le Protectorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-179, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art ibérique à la peinture espagnole, les vues à projection au service du paradigme de Pierre Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Roybet, “maître-amant” de Juana Romani ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Nocca; Gabriele Romani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juana Romani, la petite italienne. Da modella a pittrice nella Parigi fin-de-siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « L’Erma » di Bretschneider, pp.37-47, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani (1867-1923), élève de…, maîtresse de… La parentèle sous la plume de la critique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parent-elles. “Compagne de, fille de, sœur de…” les femmes artistes au risque de la parentèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'université, objet de l'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société des amis des arts de Dakar durant l’entre-deux-guerres et la perspective d’une “École d’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nos artistes aux colonies" : sociétés, expositions et revues dans l'Empire français, 1851-1940 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158--179, 2015, 978-2-9533041-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe De Nittis et le tourbillon de la vie parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe De Nittis. La modernité élégante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-25, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Zola de la peinture&amp;quot;, le naturalisme selon Alfred Roll. Essai de réception critique (1875-1893)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfred Roll 1846-1919. Le naturalisme en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy; musée des beaux-arts de Bordeaux, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Lagrange </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire de l'art contemporainUniversité Bordeaux MontaigneCentre de recherches en histoire de l'art F.-G. Pariset (EA 538)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Exposition universelle de 1900 et les apories d'une &amp;quot;école italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peinture, identité nationale et style international en Europe autour de 1900, 44, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.12518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier (1798-1882), un amateur d'art en dilettante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des universitaires bordelais et la temporalité de la figure du savant (1880-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections universitaires, un enjeu pour une nouvelle visibilité du campus bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chave-Dartoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Maison-Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 148, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.1255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée archéologique de la faculté des lettres de Bordeaux (1886)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les patrimoines de l'enseignement supérieur, 17, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices sur les années de formation d'Odilon Redon (18-23), sur Rodolphe Bresdin (24-25) et sur l'illustration symboliste (88-89)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Odilon Redon Prince du rêve, 183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Boldini (1842-1931) et la scène artistique parisienne, une réception équivoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le Futurisme, les groupes artistiques italiens à Paris entre nécessités marchandes et sentiment national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la maison Goupil et l’Italie, un axe commercial porteur d’une image identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteurs et acteurs des « arts indigènes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Laurent Houssais. Cahiers du Centre François-Georges Pariset; Presses universitaires de Bordeaux, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions artistiques de l’Afrique française (1928-1956). Dictionnaire des artistes et de leurs oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Richemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Stéphane Richemond. Centre de recherches en histoire de l’art (UR 538) – F.-G. Pariset, 2024, Hors-Série des Cahiers du Centre Pariset, 979-10-300-1067-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves & Maîtresses. Transmettre et apprendre l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Pelenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arielle Pellenc. Snoeck, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani (1867-1923), modèle et peintre. Un Rêve d'absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trief-Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée Robyet Fould, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université & histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.275, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Peintres italiens à Paris dans la seconde moitié du XIXe siècle (1855-1909)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS/INHA, pp.331, 2010, coll. « L'art et l'essai »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché(s) de l’art en province (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre François-Georges Pariset, 167 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empires et l’art. Pouvoirs, récits et agentivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Florian; Beaupré Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire impériale du monde contemporain (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desdemona ou Portrait de femme en costume vénitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.203, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani, le roman d’une vie (d’artiste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.133-137, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme et/ou peintre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; Musée national Jean-Jacques Henner, pp.21-29, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.246-247, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections universitaires, un patrimoine comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mansion-Prud'homme; Sylvain Schoonbaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et universités : quels patrimoines pour quel avenir partagé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bordeaux, pp.281-285, 2024, 979-10-300-1140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et stratégies de reconnaissance des artistes femmes sous le Protectorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Ben Ameur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts plastiques en Tunisie : parcours de générations et enjeux esthétiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis, p. 62-78, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions artistiques de l’Afrique française (1928-1956). Du colonialisme dans l’art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Stéphane Richemond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions artistiques de l’Afrique française (1928-1956). Dictionnaire des artistes et de leurs oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers du Centre François-Georges Pariset - hors-série (12), Presses universitaires de Bordeaux, pp.11-31, 2024, Hors-Série des Cahiers du Centre Pariset</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salle de peinture italienne du musée du Luxembourg : la trace du passage des artistes italiens à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet; Fanny Drugeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages à Paris. Artistes étrangers à Paris de la fin du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-66, 2024, 978-2-36222-023-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons pour une histoire de l’enseignement des artistes femmes (1849-1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.110-117, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de l’enseignement artistique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.10-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et porosités de la photographie archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Acolat et Yvan Maligorne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruines méditerranéennes et photographies anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-47, 2023, Archéologie &amp; Culture, 978-2-7535-9457-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Ackein et les formes modernes de l'exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.132-143, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Barrier-Demnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.90, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Mariotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.89, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Rondenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des Lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée Pont-Aven; palais Lumière d'Evian, pp.77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles et la Bête. Une histoire de la réception de Giovanni Boldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boldini. Les plaisirs et les jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Barrière-Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.88, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et expansion coloniale, une histoire liée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.102, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former pour s’émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.22-29, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une faculté doit être désormais un atelier”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Bordeaux : des lieux, des objets, des savoirs. Regards croisés sur des patrimoines à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geste éditions, 2022, 1035317141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection pour apprendre à voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Bordeaux : des lieux, des objets, des savoirs. Regards croisés sur des patrimoines à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geste éditions, 2022, 1035317141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Heudebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.152-153, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Létorey-Dumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; palais Lumière d'Evian; musée de Pont-Aven, pp.151, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Drouet-Réveillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.78, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire français, un atelier exotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.70-76, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâle copie ? Esquisse sur l'usage de la notion de pastiche au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pinchon; Rosa Plana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, 2021, Copier et interpréter aux époques antique et contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité africaine et idéologie coloniale. Les expositions artistiques de l'Afrique française (1828-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lignier Sarah; Jarrassé Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts coloniaux. Circulation d'artistes et d'artefacts entre la France et ses colonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-9561185-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire une histoire de la peinture tunisienne : l' &amp;quot;École de Tunis&amp;quot; (1936-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions et culture coloniale : Les Arts en Tunisie sous le Protectorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-209, 2020, 978-2-9561185-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des artistes “tunisiens”. L'institutionnalisation d'une École des beaux-arts durant le Protectorat (1823-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions et culture coloniale. Les Arts en Tunisie sous le Protectorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-179, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Roybet, “maître-amant” de Juana Romani ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Nocca; Gabriele Romani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juana Romani, la petite italienne. Da modella a pittrice nella Parigi fin-de-siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « L’Erma » di Bretschneider, pp.37-47, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art ibérique à la peinture espagnole, les vues à projection au service du paradigme de Pierre Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani (1867-1923), élève de…, maîtresse de… La parentèle sous la plume de la critique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parent-elles. “Compagne de, fille de, sœur de…” les femmes artistes au risque de la parentèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'université, objet de l'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société des amis des arts de Dakar durant l’entre-deux-guerres et la perspective d’une “École d’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nos artistes aux colonies" : sociétés, expositions et revues dans l'Empire français, 1851-1940 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158--179, 2015, 978-2-9533041-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe De Nittis et le tourbillon de la vie parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe De Nittis. La modernité élégante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-25, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Zola de la peinture&amp;quot;, le naturalisme selon Alfred Roll. Essai de réception critique (1875-1893)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfred Roll 1846-1919. Le naturalisme en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy; musée des beaux-arts de Bordeaux, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maison-Soulard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Miane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.920" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richemond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Pelenc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trief-Touchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036432v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-collections/collection-histoire-de-l-art" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039314v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681454v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681461v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039370v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517978v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517980v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869002v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531666v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maison-Soulard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Miane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.920" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richemond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Pelenc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trief-Touchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-collections/collection-histoire-de-l-art" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039314v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572292v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>