--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Lagrange </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire de l'art contemporainUniversité Bordeaux MontaigneCentre de recherches en histoire de l'art F.-G. Pariset (EA 538)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Exposition universelle de 1900 et les apories d'une &amp;quot;école italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peinture, identité nationale et style international en Europe autour de 1900, 44, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.12518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier (1798-1882), un amateur d'art en dilettante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des universitaires bordelais et la temporalité de la figure du savant (1880-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections universitaires, un enjeu pour une nouvelle visibilité du campus bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chave-Dartoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Maison-Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 148, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.1255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée archéologique de la faculté des lettres de Bordeaux (1886)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les patrimoines de l'enseignement supérieur, 17, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices sur les années de formation d'Odilon Redon (18-23), sur Rodolphe Bresdin (24-25) et sur l'illustration symboliste (88-89)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Odilon Redon Prince du rêve, 183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Boldini (1842-1931) et la scène artistique parisienne, une réception équivoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le Futurisme, les groupes artistiques italiens à Paris entre nécessités marchandes et sentiment national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la maison Goupil et l’Italie, un axe commercial porteur d’une image identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteurs et acteurs des « arts indigènes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Laurent Houssais. Cahiers du Centre François-Georges Pariset; Presses universitaires de Bordeaux, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions artistiques de l’Afrique française (1928-1956). Dictionnaire des artistes et de leurs oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Richemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Stéphane Richemond. Centre de recherches en histoire de l’art (UR 538) – F.-G. Pariset, 2024, Hors-Série des Cahiers du Centre Pariset, 979-10-300-1067-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves & Maîtresses. Transmettre et apprendre l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Pelenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arielle Pellenc. Snoeck, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani (1867-1923), modèle et peintre. Un Rêve d'absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trief-Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée Robyet Fould, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université & histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.275, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Peintres italiens à Paris dans la seconde moitié du XIXe siècle (1855-1909)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS/INHA, pp.331, 2010, coll. « L'art et l'essai »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché(s) de l’art en province (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre François-Georges Pariset, 167 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empires et l’art. Pouvoirs, récits et agentivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Florian; Beaupré Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire impériale du monde contemporain (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desdemona ou Portrait de femme en costume vénitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.203, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani, le roman d’une vie (d’artiste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.133-137, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme et/ou peintre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; Musée national Jean-Jacques Henner, pp.21-29, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.246-247, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections universitaires, un patrimoine comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mansion-Prud'homme; Sylvain Schoonbaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et universités : quels patrimoines pour quel avenir partagé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bordeaux, pp.281-285, 2024, 979-10-300-1140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et stratégies de reconnaissance des artistes femmes sous le Protectorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Ben Ameur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts plastiques en Tunisie : parcours de générations et enjeux esthétiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis, p. 62-78, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions artistiques de l’Afrique française (1928-1956). Du colonialisme dans l’art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Stéphane Richemond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions artistiques de l’Afrique française (1928-1956). Dictionnaire des artistes et de leurs oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers du Centre François-Georges Pariset - hors-série (12), Presses universitaires de Bordeaux, pp.11-31, 2024, Hors-Série des Cahiers du Centre Pariset</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salle de peinture italienne du musée du Luxembourg : la trace du passage des artistes italiens à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet; Fanny Drugeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages à Paris. Artistes étrangers à Paris de la fin du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-66, 2024, 978-2-36222-023-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons pour une histoire de l’enseignement des artistes femmes (1849-1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.110-117, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de l’enseignement artistique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.10-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et porosités de la photographie archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Acolat et Yvan Maligorne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruines méditerranéennes et photographies anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-47, 2023, Archéologie &amp; Culture, 978-2-7535-9457-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Ackein et les formes modernes de l'exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.132-143, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Barrier-Demnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.90, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Mariotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.89, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Rondenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des Lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée Pont-Aven; palais Lumière d'Evian, pp.77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles et la Bête. Une histoire de la réception de Giovanni Boldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boldini. Les plaisirs et les jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Barrière-Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.88, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et expansion coloniale, une histoire liée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.102, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former pour s’émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.22-29, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une faculté doit être désormais un atelier”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Bordeaux : des lieux, des objets, des savoirs. Regards croisés sur des patrimoines à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geste éditions, 2022, 1035317141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection pour apprendre à voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Bordeaux : des lieux, des objets, des savoirs. Regards croisés sur des patrimoines à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geste éditions, 2022, 1035317141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Heudebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.152-153, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Létorey-Dumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; palais Lumière d'Evian; musée de Pont-Aven, pp.151, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Drouet-Réveillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.78, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire français, un atelier exotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.70-76, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâle copie ? Esquisse sur l'usage de la notion de pastiche au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pinchon; Rosa Plana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, 2021, Copier et interpréter aux époques antique et contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité africaine et idéologie coloniale. Les expositions artistiques de l'Afrique française (1828-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lignier Sarah; Jarrassé Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts coloniaux. Circulation d'artistes et d'artefacts entre la France et ses colonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-9561185-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire une histoire de la peinture tunisienne : l' &amp;quot;École de Tunis&amp;quot; (1936-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions et culture coloniale : Les Arts en Tunisie sous le Protectorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-209, 2020, 978-2-9561185-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des artistes “tunisiens”. L'institutionnalisation d'une École des beaux-arts durant le Protectorat (1823-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions et culture coloniale. Les Arts en Tunisie sous le Protectorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-179, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Roybet, “maître-amant” de Juana Romani ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Nocca; Gabriele Romani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juana Romani, la petite italienne. Da modella a pittrice nella Parigi fin-de-siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « L’Erma » di Bretschneider, pp.37-47, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art ibérique à la peinture espagnole, les vues à projection au service du paradigme de Pierre Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani (1867-1923), élève de…, maîtresse de… La parentèle sous la plume de la critique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parent-elles. “Compagne de, fille de, sœur de…” les femmes artistes au risque de la parentèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'université, objet de l'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société des amis des arts de Dakar durant l’entre-deux-guerres et la perspective d’une “École d’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nos artistes aux colonies" : sociétés, expositions et revues dans l'Empire français, 1851-1940 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158--179, 2015, 978-2-9533041-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe De Nittis et le tourbillon de la vie parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe De Nittis. La modernité élégante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-25, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Zola de la peinture&amp;quot;, le naturalisme selon Alfred Roll. Essai de réception critique (1875-1893)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfred Roll 1846-1919. Le naturalisme en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy; musée des beaux-arts de Bordeaux, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Lagrange </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire de l'art contemporainUniversité Bordeaux MontaigneCentre de recherches en histoire de l'art F.-G. Pariset (EA 538)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Exposition universelle de 1900 et les apories d'une &amp;quot;école italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peinture, identité nationale et style international en Europe autour de 1900, 44, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.12518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier (1798-1882), un amateur d'art en dilettante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des universitaires bordelais et la temporalité de la figure du savant (1880-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections universitaires, un enjeu pour une nouvelle visibilité du campus bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chave-Dartoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Maison-Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 148, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.1255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices sur les années de formation d'Odilon Redon (18-23), sur Rodolphe Bresdin (24-25) et sur l'illustration symboliste (88-89)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Odilon Redon Prince du rêve, 183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée archéologique de la faculté des lettres de Bordeaux (1886)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les patrimoines de l'enseignement supérieur, 17, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Boldini (1842-1931) et la scène artistique parisienne, une réception équivoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le Futurisme, les groupes artistiques italiens à Paris entre nécessités marchandes et sentiment national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la maison Goupil et l’Italie, un axe commercial porteur d’une image identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteurs et acteurs des « arts indigènes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Laurent Houssais. Cahiers du Centre François-Georges Pariset; Presses universitaires de Bordeaux, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions artistiques de l’Afrique française (1928-1956). Dictionnaire des artistes et de leurs oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Richemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Stéphane Richemond. Centre de recherches en histoire de l’art (UR 538) – F.-G. Pariset, 2024, Hors-Série des Cahiers du Centre Pariset, 979-10-300-1067-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves & Maîtresses. Transmettre et apprendre l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Pelenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arielle Pellenc. Snoeck, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani (1867-1923), modèle et peintre. Un Rêve d'absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trief-Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée Robyet Fould, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université & histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.275, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Peintres italiens à Paris dans la seconde moitié du XIXe siècle (1855-1909)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS/INHA, pp.331, 2010, coll. « L'art et l'essai »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché(s) de l’art en province (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre François-Georges Pariset, 167 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empires et l’art. Pouvoirs, récits et agentivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Florian; Beaupré Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire impériale du monde contemporain (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salle de peinture italienne du musée du Luxembourg : la trace du passage des artistes italiens à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet; Fanny Drugeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages à Paris. Artistes étrangers à Paris de la fin du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-66, 2024, 978-2-36222-023-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions artistiques de l’Afrique française (1928-1956). Du colonialisme dans l’art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Stéphane Richemond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions artistiques de l’Afrique française (1928-1956). Dictionnaire des artistes et de leurs oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers du Centre François-Georges Pariset - hors-série (12), Presses universitaires de Bordeaux, pp.11-31, 2024, Hors-Série des Cahiers du Centre Pariset</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.246-247, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desdemona ou Portrait de femme en costume vénitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.203, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani, le roman d’une vie (d’artiste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.133-137, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme et/ou peintre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; Musée national Jean-Jacques Henner, pp.21-29, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections universitaires, un patrimoine comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mansion-Prud'homme; Sylvain Schoonbaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et universités : quels patrimoines pour quel avenir partagé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bordeaux, pp.281-285, 2024, 979-10-300-1140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et stratégies de reconnaissance des artistes femmes sous le Protectorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Ben Ameur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts plastiques en Tunisie : parcours de générations et enjeux esthétiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis, p. 62-78, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons pour une histoire de l’enseignement des artistes femmes (1849-1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.110-117, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de l’enseignement artistique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.10-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et porosités de la photographie archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Acolat et Yvan Maligorne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruines méditerranéennes et photographies anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-47, 2023, Archéologie &amp; Culture, 978-2-7535-9457-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire français, un atelier exotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.70-76, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Heudebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.152-153, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Létorey-Dumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; palais Lumière d'Evian; musée de Pont-Aven, pp.151, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Drouet-Réveillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.78, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles et la Bête. Une histoire de la réception de Giovanni Boldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boldini. Les plaisirs et les jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Mariotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.89, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Rondenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des Lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée Pont-Aven; palais Lumière d'Evian, pp.77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Barrière-Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.88, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Barrier-Demnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.90, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Ackein et les formes modernes de l'exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.132-143, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et expansion coloniale, une histoire liée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.102, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former pour s’émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.22-29, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection pour apprendre à voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Bordeaux : des lieux, des objets, des savoirs. Regards croisés sur des patrimoines à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geste éditions, 2022, 1035317141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une faculté doit être désormais un atelier”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Bordeaux : des lieux, des objets, des savoirs. Regards croisés sur des patrimoines à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geste éditions, 2022, 1035317141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâle copie ? Esquisse sur l'usage de la notion de pastiche au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pinchon; Rosa Plana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, 2021, Copier et interpréter aux époques antique et contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité africaine et idéologie coloniale. Les expositions artistiques de l'Afrique française (1828-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lignier Sarah; Jarrassé Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts coloniaux. Circulation d'artistes et d'artefacts entre la France et ses colonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-9561185-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire une histoire de la peinture tunisienne : l' &amp;quot;École de Tunis&amp;quot; (1936-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions et culture coloniale : Les Arts en Tunisie sous le Protectorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-209, 2020, 978-2-9561185-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des artistes “tunisiens”. L'institutionnalisation d'une École des beaux-arts durant le Protectorat (1823-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions et culture coloniale. Les Arts en Tunisie sous le Protectorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-179, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani (1867-1923), élève de…, maîtresse de… La parentèle sous la plume de la critique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parent-elles. “Compagne de, fille de, sœur de…” les femmes artistes au risque de la parentèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'université, objet de l'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Roybet, “maître-amant” de Juana Romani ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Nocca; Gabriele Romani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juana Romani, la petite italienne. Da modella a pittrice nella Parigi fin-de-siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « L’Erma » di Bretschneider, pp.37-47, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art ibérique à la peinture espagnole, les vues à projection au service du paradigme de Pierre Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société des amis des arts de Dakar durant l’entre-deux-guerres et la perspective d’une “École d’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nos artistes aux colonies" : sociétés, expositions et revues dans l'Empire français, 1851-1940 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158--179, 2015, 978-2-9533041-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe De Nittis et le tourbillon de la vie parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe De Nittis. La modernité élégante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-25, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Zola de la peinture&amp;quot;, le naturalisme selon Alfred Roll. Essai de réception critique (1875-1893)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfred Roll 1846-1919. Le naturalisme en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy; musée des beaux-arts de Bordeaux, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maison-Soulard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Miane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.920" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richemond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Pelenc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trief-Touchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039329v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517982v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-collections/collection-histoire-de-l-art" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039314v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039378v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666260v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572273v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681461v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572292v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572286v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maison-Soulard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Miane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richemond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Pelenc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trief-Touchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-collections/collection-histoire-de-l-art" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039314v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572290v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572276v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>