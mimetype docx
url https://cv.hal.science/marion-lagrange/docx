--- v2 (2026-05-06)
+++ v3 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Lagrange </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire de l'art contemporainUniversité Bordeaux MontaigneCentre de recherches en histoire de l'art F.-G. Pariset (EA 538)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Exposition universelle de 1900 et les apories d'une &amp;quot;école italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peinture, identité nationale et style international en Europe autour de 1900, 44, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.12518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier (1798-1882), un amateur d'art en dilettante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des universitaires bordelais et la temporalité de la figure du savant (1880-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections universitaires, un enjeu pour une nouvelle visibilité du campus bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chave-Dartoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Maison-Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 148, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.1255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices sur les années de formation d'Odilon Redon (18-23), sur Rodolphe Bresdin (24-25) et sur l'illustration symboliste (88-89)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Odilon Redon Prince du rêve, 183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée archéologique de la faculté des lettres de Bordeaux (1886)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les patrimoines de l'enseignement supérieur, 17, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Boldini (1842-1931) et la scène artistique parisienne, une réception équivoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le Futurisme, les groupes artistiques italiens à Paris entre nécessités marchandes et sentiment national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la maison Goupil et l’Italie, un axe commercial porteur d’une image identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteurs et acteurs des « arts indigènes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Laurent Houssais. Cahiers du Centre François-Georges Pariset; Presses universitaires de Bordeaux, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions artistiques de l’Afrique française (1928-1956). Dictionnaire des artistes et de leurs oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Richemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Stéphane Richemond. Centre de recherches en histoire de l’art (UR 538) – F.-G. Pariset, 2024, Hors-Série des Cahiers du Centre Pariset, 979-10-300-1067-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves & Maîtresses. Transmettre et apprendre l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Pelenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arielle Pellenc. Snoeck, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani (1867-1923), modèle et peintre. Un Rêve d'absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trief-Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée Robyet Fould, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université & histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.275, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Peintres italiens à Paris dans la seconde moitié du XIXe siècle (1855-1909)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS/INHA, pp.331, 2010, coll. « L'art et l'essai »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché(s) de l’art en province (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre François-Georges Pariset, 167 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empires et l’art. Pouvoirs, récits et agentivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Florian; Beaupré Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire impériale du monde contemporain (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salle de peinture italienne du musée du Luxembourg : la trace du passage des artistes italiens à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet; Fanny Drugeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages à Paris. Artistes étrangers à Paris de la fin du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-66, 2024, 978-2-36222-023-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions artistiques de l’Afrique française (1928-1956). Du colonialisme dans l’art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Stéphane Richemond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions artistiques de l’Afrique française (1928-1956). Dictionnaire des artistes et de leurs oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers du Centre François-Georges Pariset - hors-série (12), Presses universitaires de Bordeaux, pp.11-31, 2024, Hors-Série des Cahiers du Centre Pariset</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.246-247, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desdemona ou Portrait de femme en costume vénitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.203, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani, le roman d’une vie (d’artiste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.133-137, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme et/ou peintre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; Musée national Jean-Jacques Henner, pp.21-29, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections universitaires, un patrimoine comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mansion-Prud'homme; Sylvain Schoonbaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et universités : quels patrimoines pour quel avenir partagé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bordeaux, pp.281-285, 2024, 979-10-300-1140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et stratégies de reconnaissance des artistes femmes sous le Protectorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Ben Ameur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts plastiques en Tunisie : parcours de générations et enjeux esthétiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis, p. 62-78, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons pour une histoire de l’enseignement des artistes femmes (1849-1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.110-117, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de l’enseignement artistique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.10-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et porosités de la photographie archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Acolat et Yvan Maligorne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruines méditerranéennes et photographies anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-47, 2023, Archéologie &amp; Culture, 978-2-7535-9457-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire français, un atelier exotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.70-76, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Heudebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.152-153, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Létorey-Dumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; palais Lumière d'Evian; musée de Pont-Aven, pp.151, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Drouet-Réveillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.78, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles et la Bête. Une histoire de la réception de Giovanni Boldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boldini. Les plaisirs et les jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Mariotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.89, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Rondenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des Lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée Pont-Aven; palais Lumière d'Evian, pp.77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Barrière-Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.88, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Barrier-Demnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.90, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Ackein et les formes modernes de l'exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.132-143, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et expansion coloniale, une histoire liée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.102, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former pour s’émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.22-29, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection pour apprendre à voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Bordeaux : des lieux, des objets, des savoirs. Regards croisés sur des patrimoines à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geste éditions, 2022, 1035317141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une faculté doit être désormais un atelier”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Bordeaux : des lieux, des objets, des savoirs. Regards croisés sur des patrimoines à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geste éditions, 2022, 1035317141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâle copie ? Esquisse sur l'usage de la notion de pastiche au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pinchon; Rosa Plana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, 2021, Copier et interpréter aux époques antique et contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité africaine et idéologie coloniale. Les expositions artistiques de l'Afrique française (1828-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lignier Sarah; Jarrassé Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts coloniaux. Circulation d'artistes et d'artefacts entre la France et ses colonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-9561185-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire une histoire de la peinture tunisienne : l' &amp;quot;École de Tunis&amp;quot; (1936-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions et culture coloniale : Les Arts en Tunisie sous le Protectorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-209, 2020, 978-2-9561185-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des artistes “tunisiens”. L'institutionnalisation d'une École des beaux-arts durant le Protectorat (1823-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions et culture coloniale. Les Arts en Tunisie sous le Protectorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-179, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani (1867-1923), élève de…, maîtresse de… La parentèle sous la plume de la critique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parent-elles. “Compagne de, fille de, sœur de…” les femmes artistes au risque de la parentèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'université, objet de l'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Roybet, “maître-amant” de Juana Romani ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Nocca; Gabriele Romani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juana Romani, la petite italienne. Da modella a pittrice nella Parigi fin-de-siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « L’Erma » di Bretschneider, pp.37-47, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art ibérique à la peinture espagnole, les vues à projection au service du paradigme de Pierre Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société des amis des arts de Dakar durant l’entre-deux-guerres et la perspective d’une “École d’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nos artistes aux colonies" : sociétés, expositions et revues dans l'Empire français, 1851-1940 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158--179, 2015, 978-2-9533041-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe De Nittis et le tourbillon de la vie parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe De Nittis. La modernité élégante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-25, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Zola de la peinture&amp;quot;, le naturalisme selon Alfred Roll. Essai de réception critique (1875-1893)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfred Roll 1846-1919. Le naturalisme en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy; musée des beaux-arts de Bordeaux, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Lagrange </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences en histoire de l'art contemporainUniversité Bordeaux MontaigneCentre de recherches en histoire de l'art F.-G. Pariset (EA 538)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Exposition universelle de 1900 et les apories d'une &amp;quot;école italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peinture, identité nationale et style international en Europe autour de 1900, 44, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ilcea.12518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gautier (1798-1882), un amateur d'art en dilettante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique de Bordeaux et du Département de la Gironde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des universitaires bordelais et la temporalité de la figure du savant (1880-1960)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Midi : revue archéologique, historique et philologique de la France méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections universitaires, un enjeu pour une nouvelle visibilité du campus bordelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chave-Dartoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Maison-Soulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 148, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ocim.1255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Musée archéologique de la faculté des lettres de Bordeaux (1886)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les patrimoines de l'enseignement supérieur, 17, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/insitu.920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices sur les années de formation d'Odilon Redon (18-23), sur Rodolphe Bresdin (24-25) et sur l'illustration symboliste (88-89)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Odilon Redon Prince du rêve, 183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Boldini (1842-1931) et la scène artistique parisienne, une réception équivoque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studiolo. Revue d'histoire de l'art de l'Académie de France à Rome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant le Futurisme, les groupes artistiques italiens à Paris entre nécessités marchandes et sentiment national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre la maison Goupil et l’Italie, un axe commercial porteur d’une image identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteurs et acteurs des « arts indigènes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Laurent Houssais. Cahiers du Centre François-Georges Pariset; Presses universitaires de Bordeaux, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expositions artistiques de l’Afrique française (1928-1956). Dictionnaire des artistes et de leurs oeuvres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Richemond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Stéphane Richemond. Centre de recherches en histoire de l’art (UR 538) – F.-G. Pariset, 2024, Hors-Série des Cahiers du Centre Pariset, 979-10-300-1067-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élèves & Maîtresses. Transmettre et apprendre l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arielle Pelenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arielle Pellenc. Snoeck, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani (1867-1923), modèle et peintre. Un Rêve d'absolu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Trief-Touchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Romani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée Robyet Fould, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université & histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, pp.275, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Peintres italiens à Paris dans la seconde moitié du XIXe siècle (1855-1909)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS/INHA, pp.331, 2010, coll. « L'art et l'essai »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché(s) de l’art en province (1870-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre François-Georges Pariset, 167 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les empires et l’art. Pouvoirs, récits et agentivités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Florian; Beaupré Nicolas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire impériale du monde contemporain (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primavera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.246-247, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desdemona ou Portrait de femme en costume vénitien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.203, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani, le roman d’une vie (d’artiste)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; musée national Jean-Jacques Henner, pp.133-137, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femme et/ou peintre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elles. Les élèves de Jean-Jacques Henner</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faton; Musée national Jean-Jacques Henner, pp.21-29, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collections universitaires, un patrimoine comme les autres ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nina Mansion-Prud'homme; Sylvain Schoonbaert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et universités : quels patrimoines pour quel avenir partagé ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bordeaux, pp.281-285, 2024, 979-10-300-1140-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence et stratégies de reconnaissance des artistes femmes sous le Protectorat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Houssais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sami Ben Ameur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts plastiques en Tunisie : parcours de générations et enjeux esthétiques et culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tunis, p. 62-78, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salle de peinture italienne du musée du Luxembourg : la trace du passage des artistes italiens à Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alain Bonnet; Fanny Drugeon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passages à Paris. Artistes étrangers à Paris de la fin du XIXe siècle à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mare &amp; Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-66, 2024, 978-2-36222-023-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les expositions artistiques de l’Afrique française (1928-1956). Du colonialisme dans l’art ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Stéphane Richemond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions artistiques de l’Afrique française (1928-1956). Dictionnaire des artistes et de leurs oeuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Cahiers du Centre François-Georges Pariset - hors-série (12), Presses universitaires de Bordeaux, pp.11-31, 2024, Hors-Série des Cahiers du Centre Pariset</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons pour une histoire de l’enseignement des artistes femmes (1849-1928)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.110-117, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses de l’enseignement artistique au féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Sotropa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Lagrange; Adriana Sotropa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élèves &amp; Maîtresses. Transmettre et apprendre l’art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.10-16, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés et porosités de la photographie archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delphine Acolat et Yvan Maligorne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ruines méditerranéennes et photographies anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.37-47, 2023, Archéologie &amp; Culture, 978-2-7535-9457-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Barrière-Prévost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.88, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles et la Bête. Une histoire de la réception de Giovanni Boldini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boldini. Les plaisirs et les jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Mariotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.89, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Rondenay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des Lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée Pont-Aven; palais Lumière d'Evian, pp.77, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Barrier-Demnati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.90, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelle Ackein et les formes modernes de l'exotisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.132-143, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tourisme et expansion coloniale, une histoire liée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.102, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se former pour s’émanciper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.22-29, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection pour apprendre à voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Bordeaux : des lieux, des objets, des savoirs. Regards croisés sur des patrimoines à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geste éditions, 2022, 1035317141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Une faculté doit être désormais un atelier”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marguerite Figeac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Université de Bordeaux : des lieux, des objets, des savoirs. Regards croisés sur des patrimoines à conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geste éditions, 2022, 1035317141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Empire français, un atelier exotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L’appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; Palais Lumière d’Évian, pp.70-76, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05039370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymonde Heudebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.152-153, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Létorey-Dumond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; palais Lumière d'Evian; musée de Pont-Aven, pp.151, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.92, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Drouet-Réveillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artistes voyageuses. L'appel des lointains 1880-1944</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck; musée de Pont-Aven; palais Lumière d'Evian, pp.78, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pâle copie ? Esquisse sur l'usage de la notion de pastiche au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Pinchon; Rosa Plana. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de la Méditerranée, 2021, Copier et interpréter aux époques antique et contemporaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité africaine et idéologie coloniale. Les expositions artistiques de l'Afrique française (1828-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lignier Sarah; Jarrassé Dominique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Arts coloniaux. Circulation d'artistes et d'artefacts entre la France et ses colonies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-9561185-2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaire une histoire de la peinture tunisienne : l' &amp;quot;École de Tunis&amp;quot; (1936-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions et culture coloniale : Les Arts en Tunisie sous le Protectorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.181-209, 2020, 978-2-9561185-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des artistes “tunisiens”. L'institutionnalisation d'une École des beaux-arts durant le Protectorat (1823-1956)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expositions et culture coloniale. Les Arts en Tunisie sous le Protectorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-179, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'art ibérique à la peinture espagnole, les vues à projection au service du paradigme de Pierre Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Roybet, “maître-amant” de Juana Romani ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marco Nocca; Gabriele Romani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juana Romani, la petite italienne. Da modella a pittrice nella Parigi fin-de-siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, « L’Erma » di Bretschneider, pp.37-47, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juana Romani (1867-1923), élève de…, maîtresse de… La parentèle sous la plume de la critique artistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parent-elles. “Compagne de, fille de, sœur de…” les femmes artistes au risque de la parentèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : l'université, objet de l'histoire de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université &amp; histoire de l'art. Objets de mémoire (1870-1970)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Société des amis des arts de Dakar durant l’entre-deux-guerres et la perspective d’une “École d’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Houssais; Dominique Jarrassé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Nos artistes aux colonies" : sociétés, expositions et revues dans l'Empire français, 1851-1940 :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Esthétiques du Divers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.158--179, 2015, 978-2-9533041-6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe De Nittis et le tourbillon de la vie parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giuseppe De Nittis. La modernité élégante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.18-25, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Zola de la peinture&amp;quot;, le naturalisme selon Alfred Roll. Essai de réception critique (1875-1893)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alfred Roll 1846-1919. Le naturalisme en question</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Somogy; musée des beaux-arts de Bordeaux, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maison-Soulard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869007v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Miane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.920" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richemond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Pelenc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trief-Touchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-collections/collection-histoire-de-l-art" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681475v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039329v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039324v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039314v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039370v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572292v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572290v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572267v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572276v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572273v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572282v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039378v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039364v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681454v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531676v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869002v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.12518" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548827v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881220v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485963v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chave-Dartoen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Maison-Soulard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ocim.1255" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869007v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Miane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.920" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625720v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531634v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531641v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Houssais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681489v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richemond" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250696v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Sotropa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Pelenc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274497v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Trief-Touchard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Romani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548838v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02625725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531644v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036362v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039359v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039329v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039324v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036432v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531621v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/les-editions-mare-et-martin/les-collections/collection-histoire-de-l-art" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681475v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039314v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517981v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572276v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572259v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039386v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039364v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039370v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572292v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572290v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572286v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572267v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517978v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esthetiques-du-divers.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517979v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868915v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548833v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>