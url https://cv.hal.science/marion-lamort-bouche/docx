--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -964,433 +964,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions Developed with the Intervention Mapping Protocol in Work Disability Prevention: A Systematic Review of the Literature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que disent les femmes du &amp;quot;stérilet&amp;quot; sur internet ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sarnin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Peron</w:t>
+                <w:t xml:space="preserve">Evelyne Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerjo Kok</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Lamortbouché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169915v1</w:t>
+                <w:t xml:space="preserve">hal-02159556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que disent les femmes du &amp;quot;stérilet&amp;quot; sur internet ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breast cancer specialists' perspective on their role in their patients' return to work: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lamort-Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Lasserre</w:t>
+                <w:t xml:space="preserve">Angélika Kochan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lamortbouché</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémentine Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159556v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer specialists' perspective on their role in their patients' return to work: A qualitative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Lamort-Bouche</w:t>
+                <w:t xml:space="preserve">Interventions Developed with the Intervention Mapping Protocol in Work Disability Prevention: A Systematic Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Jordan</w:t>
+                <w:t xml:space="preserve">Gerjo Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 p. </w:t>
+              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp. 11-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10926-018-9776-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431248v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions developed with the Intervention Mapping protocol in the field of cancer: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerjo Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,368 +1707,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage prénatal de la trisomie 21 : développement d’un document d’information à destination des femmes enceintes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le protocole de l’intervention mapping : un processus méthodique pour élaborer, implanter et évaluer des programmes en promotion de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Goffette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Laville</w:t>
+                <w:t xml:space="preserve">Christine Durif-Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01782205v1</w:t>
+                <w:t xml:space="preserve">halshs-01426800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le protocole de l’intervention mapping : un processus méthodique pour élaborer, implanter et évaluer des programmes en promotion de la santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+                <w:t xml:space="preserve">Dépistage prénatal de la trisomie 21 : développement d’un document d’information à destination des femmes enceintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Durif-Bruckert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Péron</w:t>
+                <w:t xml:space="preserve">Corinne Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (125), pp.100-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01426800v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal screening of Down Syndrome: elaboration of an information document for pregnant women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Goffette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 125, pp.100-105</w:t>
@@ -2149,281 +2149,156 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Supper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (110), pp.268-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471219v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-01030829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation réaliste d’une intervention d’un programme de maintien en emploi après cancer du sein (RECOVA-FASTRACS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2464,51 +2339,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04737319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2518,275 +2393,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic interactions between physicians and type 2 diabetes patients using an educational patient-centered approach (a qualitative study).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Supper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamortbouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Kellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European General Practice Research Network ( EGPRN) Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What processes of change are elaborated during an experiential educative counselling based on the patient centred care (PCC) model with type 2 diabetes patients in general practice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Supper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Supper</w:t>
+                <w:t xml:space="preserve">Y Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Zerbib</w:t>
+                <w:t xml:space="preserve">M Lamort Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Danion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Primary Care Diabetes Europe (PGDE) Conference 23-24 May 2014 Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2796,114 +2671,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour au travail après un cancer du sein : évaluation des besoins dans le cadre d’un protocole d’Intervention Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé. Université de Lyon, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020LYSE1144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03346016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2971,51 +2846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40E0D498"/>
+    <w:nsid w:val="A666E3BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3202,51 +3077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-lamort-bouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6252-0234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538250v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Macabrey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zorzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colleony" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/86387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guittard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044730" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moskal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Dima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.1923" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993358" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupoyet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letrilliart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carretier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjo Kok" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-018-9776-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159556v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamortbouch&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lika Kochan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jordan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3847" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4611" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pigache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Supper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782205v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perdrix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laville" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.10.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01030829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633030v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Supper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zerbib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Danion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03346016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE1144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-lamort-bouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6252-0234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538250v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Macabrey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zorzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colleony" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/86387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guittard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044730" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moskal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Dima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.1923" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993358" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupoyet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letrilliart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carretier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamortbouch&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lika Kochan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jordan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3847" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjo Kok" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-018-9776-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4611" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pigache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Supper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.10.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perdrix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Supper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zerbib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Danion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03346016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE1144" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>