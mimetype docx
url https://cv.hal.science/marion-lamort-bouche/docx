--- v1 (2026-05-03)
+++ v2 (2026-05-28)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6252-0234</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=l6BhoXgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,2085 +173,2085 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blended Learning Compared With Face-to-Face Learning Among Family Medicine Residents: Randomized Controlled Trial (Preprint)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schlatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Macabrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zorzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Colleony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Medical Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 12, pp.e86387. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/86387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Production of a Patient Guide to Support Return to Work after Breast Cancer: An Application of Intervention MappingConception et production d’un guide patient pour accompagner la reprise du travail après un cancer du sein : une application de l’Intervention Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (3), pp.167 - 179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32604/po.2023.044730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Return to work trajectories after early breast cancer diagnosis: A population-based cohort study in the French National Healthcare Insurance database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Varnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moskal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 33, pp.S1282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.annonc.2022.07.1923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter et soutenir le retour au travail après un cancer du sein : partenariat chercheurs-acteurs dans un processus de modélisation d'une intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.15-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1757975921993358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à l’emploi après cancer du sein : apports de la recherche collaborative en santé au travail et d’une charte de partenariat entre acteurs concernés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Letrilliart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81 (6), pp.797-810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04737359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour à l’emploi après cancer du sein : apports de la recherche collaborative en santé au travail et d’une charte de partenariat entre acteurs concernés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dupoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Letrilliart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 81 (6), pp.797 - 810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2020.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que disent les femmes du &amp;quot;stérilet&amp;quot; sur internet ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Lasserre</w:t>
+                <w:t xml:space="preserve">Interventions Developed with the Intervention Mapping Protocol in Work Disability Prevention: A Systematic Review of the Literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lamortbouché</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Sarnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerjo Kok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (1), pp. 11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10926-018-9776-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159556v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer specialists' perspective on their role in their patients' return to work: A qualitative study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Que disent les femmes du &amp;quot;stérilet&amp;quot; sur internet ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Jordan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lamortbouché</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431248v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions Developed with the Intervention Mapping Protocol in Work Disability Prevention: A Systematic Review of the Literature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breast cancer specialists' perspective on their role in their patients' return to work: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sarnin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Marion Lamort-Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerjo Kok</w:t>
+                <w:t xml:space="preserve">Angélika Kochan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Occupational Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10926-018-9776-8⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02169915v1</w:t>
+                <w:t xml:space="preserve">hal-02431248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interventions developed with the Intervention Mapping protocol in the field of cancer: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerjo Kok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pon.4611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01741173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a return to work intervention for breast cancer survivors with the Intervention Mapping protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (35), pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2018.00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche éducative d'Approche centrée patient chez des patients diabétiques de type 2 : quels processus d'adaptation et de changement permet-elle ? (étude qualitative phénoménologique exploratoire DEADIEM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pigache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Supper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zorzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 134:, pp.258-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le protocole de l’intervention mapping : un processus méthodique pour élaborer, implanter et évaluer des programmes en promotion de la santé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Dépistage prénatal de la trisomie 21 : développement d’un document d’information à destination des femmes enceintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Péron</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (125), pp.100-105</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01426800v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01782205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépistage prénatal de la trisomie 21 : développement d’un document d’information à destination des femmes enceintes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Le protocole de l’intervention mapping : un processus méthodique pour élaborer, implanter et évaluer des programmes en promotion de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Perdrix</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sarnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Laville</w:t>
+                <w:t xml:space="preserve">Christine Durif-Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Péron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.33-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01782205v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01426800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prenatal screening of Down Syndrome: elaboration of an information document for pregnant women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Goffette</w:t>
+                <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 125, pp.100-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01782220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche centrée patient : un concept adapté à la prise en charge éducative du patient diabétique de type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Kellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Supper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Perdrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (110), pp.268-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2240,150 +2261,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation réaliste d’une intervention d’un programme de maintien en emploi après cancer du sein (RECOVA-FASTRACS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sarnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04737319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2393,275 +2414,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolic interactions between physicians and type 2 diabetes patients using an educational patient-centered approach (a qualitative study).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Supper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamortbouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Kellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European General Practice Research Network ( EGPRN) Meeting </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What processes of change are elaborated during an experiential educative counselling based on the patient centred care (PCC) model with type 2 diabetes patients in general practice ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Supper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Zerbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lamort Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Danion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Primary Care Diabetes Europe (PGDE) Conference 23-24 May 2014 Barcelona</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2671,114 +2692,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour au travail après un cancer du sein : évaluation des besoins dans le cadre d’un protocole d’Intervention Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé. Université de Lyon, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020LYSE1144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03346016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2846,51 +2867,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A666E3BE"/>
+    <w:nsid w:val="242AD334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3077,51 +3098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-lamort-bouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6252-0234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538250v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Macabrey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zorzi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colleony" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/86387" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guittard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044730" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moskal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Dima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.1923" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993358" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737359v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupoyet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letrilliart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carretier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.01.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492803v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159556v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamortbouch&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lika Kochan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jordan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3847" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169915v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjo Kok" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-018-9776-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4611" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068172v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pigache" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Supper" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426800v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.10.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782205v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perdrix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laville" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782220v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494579v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Supper" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zerbib" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Danion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03346016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE1144" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-lamort-bouche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6252-0234" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=l6BhoXgAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538250v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Meunier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schlatter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Macabrey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zorzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Colleony" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/86387" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615963v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guittard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044730" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811709v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Varnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moskal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Dima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annonc.2022.07.1923" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993358" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dupoyet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guittard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Letrilliart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carretier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.01.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169915v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sarnin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerjo Kok" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10926-018-9776-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lasserre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamortbouch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouche" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lika Kochan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jordan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3847" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;ron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.4611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00035" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866875v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pigache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Supper" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782205v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Goffette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Perdrix" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01426800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.10.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782220v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Kellou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04737319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633030v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Zerbib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494579v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Supper" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Zerbib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lamort Bouch&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Danion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03346016v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020LYSE1144" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>