--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion LE CORRE-CARRASCO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">agrégée d'espagnol, PR Études hispaniques, UGA Université Grenoble-Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ILCEA4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherches:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Peinture hispanique, sémiotique de l'image et sociologie de l'art ; littérature espagnole contemporaine & histoire culturelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libros, lecturas y lectores sefardíes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paloma Díaz-Más, literatura y religión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2024, 9782862727851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los murales de INTI: un espacio transfronterizo dentro de la ciudad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">América latina transfronteriza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte de &amp;quot;Les Indes fourbes&amp;quot;, invention intermédiale, jeux spéculaires et trompe-l’œil identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l’étranger(ère) dans la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Enfermedad moral y remedio literario: una epifanía anímica, narrativa y trascendental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soledad Puértolas, literatura y religión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2022, 2862727512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Greco, ser artista y pintar en la España pos tridentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition au CAPES 2022 d'espagnol - Le tout-en-un : Méthodologie et analyse des 4 œuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2022, Horizon, 9782200632328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modo de introducción: El Greco, aproximarse a un enigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">revue e-Spania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Greco: ambiciones y desafíos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un théâtre de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El teatro español contemporáneo de la memoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782862727493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturalisme baroque au service de l’invention vélasquienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diego Velázquez, historia y ficción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2021, collection Villa Hispánica, 9782862727486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Ut pictura poesis? Convergencias artísticas: complementariedades, sinfonías y discordias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergencias en las artes del mundo hispánico (siglos XIX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Barco Ebrio, 2021, 978-8415622734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Greco, ser artista y pintar en la España pos tridentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition au CAPES 2021 d'espagnol - Le tout-en-un : Méthodologie et analyse des 4 œuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2020, Horizon, 9782200629496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les ors de Trente et de Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Greco éternel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2020, collection Villa Hispánica, 2862727326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité féminine et transgenre pictural dans la peinture espagnole du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et identités en Espagne du Moyen-Âge à nos jours. Un plaidoyer pour la sororité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indigo, 2020, 9782352601531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipo Crónica : de la Chronique de la réalité à la « normalisation démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construcción de la democracia en España (1868-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 9782840163398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semana Santa de Manuel Gutiérrez Aragón (1992): un género fílmico híbrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitos, religiones y héroes en la obra de Manuel Guitérrez Aragón, (El creador y su crítica 8b : la Enseñaza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi familia, territoire vernaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">México mi familia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2019, 9782862727257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorolla novateur : de la transgression à la norme, de l’ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joaquín Sorolla, De la reconnaissance à la renommée internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2019, collection Villa Hispánica, 2862727261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pintar la libertad en la España del Desastre : entre búsqueda de identidad y transgresiones pictóricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libertad. Libertades (actes congrès SHF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Barco Ebrio, 2018, 9788415622505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Goya, Los Desastres de la guerra (España, 1810-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition au CAPES 2018 d'espagnol - Le tout-en-un : Méthodologie et analyse des 4 œuvres, Paris, coll. Horizon, éd. Armand Colin, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violations et reconstructions : l’agonie revendiquée des codes iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH, 2016, 9782862726830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del libro a la pantalla: historias en torno a El Bosque animado (1943-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wenceslao Fernández Flórez, Literatura y cine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH, 2015, 97828627726748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intericonicité chez Herman Braun-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014, 9782753535251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inédit: “Equipo Crónica (1964-81): ‘mirar y pensar’. Image, récit et culture visuelle” ; synthèse des travaux: “Texte et image dans la création hispanique moderne et contemporaine : études culturelles, théoriques et disciplinaires” ; recueil 2010-22 (792pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université cote d'azur, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04782801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intermédialité disciplinaire : quelle transmission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La transfictionnalité dans les mondes hispaniques : le personnage et ses aventures, n°19, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hispanismes.16890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulación y abismación de la emblemática en Equipo Crónica (España, 1964-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nierika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchissements et affranchissement dans la peinture espagnole du Siècle d’Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velázquez, historia y ficción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Giuliana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH - LA VILLA HISPANICA, 2021, Philppe Merlo-Morat; Virginie Giuliana; Marion Le Corre-Carrasco, 978-2862-72748-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El teatro español contemporáneo de la memoria, con prólogos de Juan Mayorga, Laila Ripoll, José Sanchis Sinisterra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH - LA VILLA HISPANICA, 2021, Philppe Merlo-Morat; Erwan Burel; Marion Le Corre-Carrasco, 978-2862-72749-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velázquez, historia y ficción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Giuliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH; PUSE, 2021, ISBN 9782862727486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Greco: ambiciones y desafíos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">revue e-Spania. , 40, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergencias en las Artes del mundo hispánico (siglos XIX-XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Casimiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El Barco Ebrio, 2020, ISBN 9788415622734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9782862727301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitos, religiones y héroes en la obra de Manuel Guitérrez Aragón, (El creador y su crítica 8b : la Enseñaza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Molina Foix: el creyente de todas las religiones, con un prólogo de Vicente Molina Foix (El creador y su crítica 8a: la Enseñanza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH, pp.237, 2019, 978-2-86272-714-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Guitérrez Aragón: Mitos, religiones y héroes en la obra de, con un prólogo de Manuel Gutiérrez Aragón (El creador y su crítica 8b: la Enseñanza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Sanchez Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marigno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH, pp.176, 2019, 978-2-86272-715-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Molina Foix : el creyente de todas las religiones (Le créateur et sa critique 8a : L’Enseignement de la culture religieuse par l’Université laïque et républicaine 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Etienne-CELEC, Lyon- Passages XX-XXI et Grimh, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le créateur et sa critique 7 : L’Enseignement de la culture religieuse par l’Université laïque et républicaine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grimh, pp.159, 2018, ISBN 978-2-86272-707-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PINTAR LA LIBERTAD EN LA ESPAÑA DEL DESASTRE: ENTRE BÚSQUEDA DE IDENTIDAD Y TRANSGRESIONES PICTÓRICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF Libertés dans le monde ibérique et ibéro-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Tours, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacralisation du personnage, sacralité du romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le saint laïc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut pictura poesis? Convergencias artisticas: complementaridades, sinfonias y discordias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiosferas: relaciones intermediales e interartísticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alcalá de Henares, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio en la Residencia (2010): encrucijada de artes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artes, Letras y Ciencias: creadores santanderinos “Mito y realidad en la obra de Manuel Gutiérrez Aragón”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Santander, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité féminine et transgenre pictural dans la peinture espagnole du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipo Crónica: De la &amp;quot;Chronique de la réalité&amp;quot; à la &amp;quot;normalisation démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la démocratie en Espagne. Espaces, acteurs, représentations. Hommage à Marie-Claude Chaput</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violations et reconstructions : l’agonie revendiquée des codes iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès GRIMH Image et Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del libro a la pantalla: historias en torno a El bosque animado (1943-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wenceslao Fernández Flórez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, LYON, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion LE CORRE-CARRASCO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">agrégée d'espagnol, PR Études hispaniques, UGA Université Grenoble-Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ILCEA4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherches:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Peinture hispanique, sémiotique de l'image et sociologie de l'art ; littérature espagnole contemporaine & histoire culturelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libros, lecturas y lectores sefardíes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paloma Díaz-Más, literatura y religión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2024, 9782862727851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los murales de INTI: un espacio transfronterizo dentro de la ciudad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">América latina transfronteriza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte de &amp;quot;Les Indes fourbes&amp;quot;, invention intermédiale, jeux spéculaires et trompe-l’œil identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l’étranger(ère) dans la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Enfermedad moral y remedio literario: una epifanía anímica, narrativa y trascendental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soledad Puértolas, literatura y religión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2022, 2862727512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Greco, ser artista y pintar en la España pos tridentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition au CAPES 2022 d'espagnol - Le tout-en-un : Méthodologie et analyse des 4 œuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2022, Horizon, 9782200632328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un théâtre de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El teatro español contemporáneo de la memoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782862727493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modo de introducción: El Greco, aproximarse a un enigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">revue e-Spania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Greco: ambiciones y desafíos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturalisme baroque au service de l’invention vélasquienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diego Velázquez, historia y ficción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2021, collection Villa Hispánica, 9782862727486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Ut pictura poesis? Convergencias artísticas: complementariedades, sinfonías y discordias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergencias en las artes del mundo hispánico (siglos XIX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Barco Ebrio, 2021, 978-8415622734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Greco, ser artista y pintar en la España pos tridentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition au CAPES 2021 d'espagnol - Le tout-en-un : Méthodologie et analyse des 4 œuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2020, Horizon, 9782200629496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les ors de Trente et de Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Greco éternel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2020, collection Villa Hispánica, 2862727326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité féminine et transgenre pictural dans la peinture espagnole du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et identités en Espagne du Moyen-Âge à nos jours. Un plaidoyer pour la sororité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indigo, 2020, 9782352601531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipo Crónica : de la Chronique de la réalité à la « normalisation démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construcción de la democracia en España (1868-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 9782840163398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semana Santa de Manuel Gutiérrez Aragón (1992): un género fílmico híbrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitos, religiones y héroes en la obra de Manuel Guitérrez Aragón, (El creador y su crítica 8b : la Enseñaza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi familia, territoire vernaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">México mi familia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2019, 9782862727257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorolla novateur : de la transgression à la norme, de l’ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joaquín Sorolla, De la reconnaissance à la renommée internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2019, collection Villa Hispánica, 2862727261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pintar la libertad en la España del Desastre : entre búsqueda de identidad y transgresiones pictóricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libertad. Libertades (actes congrès SHF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Barco Ebrio, 2018, 9788415622505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Goya, Los Desastres de la guerra (España, 1810-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition au CAPES 2018 d'espagnol - Le tout-en-un : Méthodologie et analyse des 4 œuvres, Paris, coll. Horizon, éd. Armand Colin, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violations et reconstructions : l’agonie revendiquée des codes iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH, 2016, 9782862726830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del libro a la pantalla: historias en torno a El Bosque animado (1943-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wenceslao Fernández Flórez, Literatura y cine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH, 2015, 97828627726748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intericonicité chez Herman Braun-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014, 9782753535251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inédit: “Equipo Crónica (1964-81): ‘mirar y pensar’. Image, récit et culture visuelle” ; synthèse des travaux: “Texte et image dans la création hispanique moderne et contemporaine : études culturelles, théoriques et disciplinaires” ; recueil 2010-22 (792pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université cote d'azur, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04782801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intermédialité disciplinaire : quelle transmission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La transfictionnalité dans les mondes hispaniques : le personnage et ses aventures, n°19, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hispanismes.16890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulación y abismación de la emblemática en Equipo Crónica (España, 1964-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nierika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchissements et affranchissement dans la peinture espagnole du Siècle d’Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velázquez, historia y ficción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Giuliana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH - LA VILLA HISPANICA, 2021, Philppe Merlo-Morat; Virginie Giuliana; Marion Le Corre-Carrasco, 978-2862-72748-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El teatro español contemporáneo de la memoria, con prólogos de Juan Mayorga, Laila Ripoll, José Sanchis Sinisterra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH - LA VILLA HISPANICA, 2021, Philppe Merlo-Morat; Erwan Burel; Marion Le Corre-Carrasco, 978-2862-72749-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velázquez, historia y ficción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Giuliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH; PUSE, 2021, ISBN 9782862727486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Greco: ambiciones y desafíos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">revue e-Spania. , 40, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergencias en las Artes del mundo hispánico (siglos XIX-XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Casimiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El Barco Ebrio, 2020, ISBN 9788415622734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9782862727301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitos, religiones y héroes en la obra de Manuel Guitérrez Aragón, (El creador y su crítica 8b : la Enseñaza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Molina Foix: el creyente de todas las religiones, con un prólogo de Vicente Molina Foix (El creador y su crítica 8a: la Enseñanza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH, pp.237, 2019, 978-2-86272-714-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Guitérrez Aragón: Mitos, religiones y héroes en la obra de, con un prólogo de Manuel Gutiérrez Aragón (El creador y su crítica 8b: la Enseñanza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Sanchez Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marigno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH, pp.176, 2019, 978-2-86272-715-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Molina Foix : el creyente de todas las religiones (Le créateur et sa critique 8a : L’Enseignement de la culture religieuse par l’Université laïque et républicaine 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Etienne-CELEC, Lyon- Passages XX-XXI et Grimh, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le créateur et sa critique 7 : L’Enseignement de la culture religieuse par l’Université laïque et républicaine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grimh, pp.159, 2018, ISBN 978-2-86272-707-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PINTAR LA LIBERTAD EN LA ESPAÑA DEL DESASTRE: ENTRE BÚSQUEDA DE IDENTIDAD Y TRANSGRESIONES PICTÓRICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF Libertés dans le monde ibérique et ibéro-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Tours, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacralisation du personnage, sacralité du romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le saint laïc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut pictura poesis? Convergencias artisticas: complementaridades, sinfonias y discordias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiosferas: relaciones intermediales e interartísticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alcalá de Henares, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio en la Residencia (2010): encrucijada de artes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artes, Letras y Ciencias: creadores santanderinos “Mito y realidad en la obra de Manuel Gutiérrez Aragón”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Santander, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité féminine et transgenre pictural dans la peinture espagnole du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipo Crónica: De la &amp;quot;Chronique de la réalité&amp;quot; à la &amp;quot;normalisation démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la démocratie en Espagne. Espaces, acteurs, représentations. Hommage à Marie-Claude Chaput</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violations et reconstructions : l’agonie revendiquée des codes iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès GRIMH Image et Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del libro a la pantalla: historias en torno a El bosque animado (1943-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wenceslao Fernández Flórez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, LYON, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Corre-Carrasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784389v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782731v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784385v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Burel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03846793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigneron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.16890" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo-Morat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Giuliana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodr&#237;guez L&#225;zaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casimiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ramon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Sanchez Noriega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Corre-Carrasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784389v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Burel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03846793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigneron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.16890" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo-Morat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Giuliana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodr&#237;guez L&#225;zaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casimiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ramon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Sanchez Noriega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>