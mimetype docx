--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion LE CORRE-CARRASCO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">agrégée d'espagnol, PR Études hispaniques, UGA Université Grenoble-Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ILCEA4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherches:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Peinture hispanique, sémiotique de l'image et sociologie de l'art ; littérature espagnole contemporaine & histoire culturelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libros, lecturas y lectores sefardíes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paloma Díaz-Más, literatura y religión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2024, 9782862727851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los murales de INTI: un espacio transfronterizo dentro de la ciudad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">América latina transfronteriza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte de &amp;quot;Les Indes fourbes&amp;quot;, invention intermédiale, jeux spéculaires et trompe-l’œil identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l’étranger(ère) dans la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Enfermedad moral y remedio literario: una epifanía anímica, narrativa y trascendental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soledad Puértolas, literatura y religión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2022, 2862727512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Greco, ser artista y pintar en la España pos tridentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition au CAPES 2022 d'espagnol - Le tout-en-un : Méthodologie et analyse des 4 œuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2022, Horizon, 9782200632328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un théâtre de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El teatro español contemporáneo de la memoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782862727493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modo de introducción: El Greco, aproximarse a un enigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">revue e-Spania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Greco: ambiciones y desafíos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturalisme baroque au service de l’invention vélasquienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diego Velázquez, historia y ficción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2021, collection Villa Hispánica, 9782862727486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Ut pictura poesis? Convergencias artísticas: complementariedades, sinfonías y discordias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergencias en las artes del mundo hispánico (siglos XIX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Barco Ebrio, 2021, 978-8415622734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Greco, ser artista y pintar en la España pos tridentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition au CAPES 2021 d'espagnol - Le tout-en-un : Méthodologie et analyse des 4 œuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2020, Horizon, 9782200629496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les ors de Trente et de Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Greco éternel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2020, collection Villa Hispánica, 2862727326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité féminine et transgenre pictural dans la peinture espagnole du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et identités en Espagne du Moyen-Âge à nos jours. Un plaidoyer pour la sororité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indigo, 2020, 9782352601531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipo Crónica : de la Chronique de la réalité à la « normalisation démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construcción de la democracia en España (1868-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 9782840163398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semana Santa de Manuel Gutiérrez Aragón (1992): un género fílmico híbrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitos, religiones y héroes en la obra de Manuel Guitérrez Aragón, (El creador y su crítica 8b : la Enseñaza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi familia, territoire vernaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">México mi familia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2019, 9782862727257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorolla novateur : de la transgression à la norme, de l’ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joaquín Sorolla, De la reconnaissance à la renommée internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2019, collection Villa Hispánica, 2862727261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pintar la libertad en la España del Desastre : entre búsqueda de identidad y transgresiones pictóricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libertad. Libertades (actes congrès SHF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Barco Ebrio, 2018, 9788415622505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Goya, Los Desastres de la guerra (España, 1810-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition au CAPES 2018 d'espagnol - Le tout-en-un : Méthodologie et analyse des 4 œuvres, Paris, coll. Horizon, éd. Armand Colin, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violations et reconstructions : l’agonie revendiquée des codes iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH, 2016, 9782862726830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del libro a la pantalla: historias en torno a El Bosque animado (1943-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wenceslao Fernández Flórez, Literatura y cine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH, 2015, 97828627726748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intericonicité chez Herman Braun-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014, 9782753535251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inédit: “Equipo Crónica (1964-81): ‘mirar y pensar’. Image, récit et culture visuelle” ; synthèse des travaux: “Texte et image dans la création hispanique moderne et contemporaine : études culturelles, théoriques et disciplinaires” ; recueil 2010-22 (792pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université cote d'azur, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04782801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intermédialité disciplinaire : quelle transmission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La transfictionnalité dans les mondes hispaniques : le personnage et ses aventures, n°19, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hispanismes.16890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulación y abismación de la emblemática en Equipo Crónica (España, 1964-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nierika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchissements et affranchissement dans la peinture espagnole du Siècle d’Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velázquez, historia y ficción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Giuliana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH - LA VILLA HISPANICA, 2021, Philppe Merlo-Morat; Virginie Giuliana; Marion Le Corre-Carrasco, 978-2862-72748-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El teatro español contemporáneo de la memoria, con prólogos de Juan Mayorga, Laila Ripoll, José Sanchis Sinisterra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH - LA VILLA HISPANICA, 2021, Philppe Merlo-Morat; Erwan Burel; Marion Le Corre-Carrasco, 978-2862-72749-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velázquez, historia y ficción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Giuliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH; PUSE, 2021, ISBN 9782862727486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Greco: ambiciones y desafíos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">revue e-Spania. , 40, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergencias en las Artes del mundo hispánico (siglos XIX-XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Casimiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El Barco Ebrio, 2020, ISBN 9788415622734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9782862727301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitos, religiones y héroes en la obra de Manuel Guitérrez Aragón, (El creador y su crítica 8b : la Enseñaza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Molina Foix: el creyente de todas las religiones, con un prólogo de Vicente Molina Foix (El creador y su crítica 8a: la Enseñanza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH, pp.237, 2019, 978-2-86272-714-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Guitérrez Aragón: Mitos, religiones y héroes en la obra de, con un prólogo de Manuel Gutiérrez Aragón (El creador y su crítica 8b: la Enseñanza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Sanchez Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marigno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH, pp.176, 2019, 978-2-86272-715-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Molina Foix : el creyente de todas las religiones (Le créateur et sa critique 8a : L’Enseignement de la culture religieuse par l’Université laïque et républicaine 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Etienne-CELEC, Lyon- Passages XX-XXI et Grimh, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le créateur et sa critique 7 : L’Enseignement de la culture religieuse par l’Université laïque et républicaine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grimh, pp.159, 2018, ISBN 978-2-86272-707-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PINTAR LA LIBERTAD EN LA ESPAÑA DEL DESASTRE: ENTRE BÚSQUEDA DE IDENTIDAD Y TRANSGRESIONES PICTÓRICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF Libertés dans le monde ibérique et ibéro-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Tours, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacralisation du personnage, sacralité du romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le saint laïc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut pictura poesis? Convergencias artisticas: complementaridades, sinfonias y discordias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiosferas: relaciones intermediales e interartísticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alcalá de Henares, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio en la Residencia (2010): encrucijada de artes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artes, Letras y Ciencias: creadores santanderinos “Mito y realidad en la obra de Manuel Gutiérrez Aragón”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Santander, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité féminine et transgenre pictural dans la peinture espagnole du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipo Crónica: De la &amp;quot;Chronique de la réalité&amp;quot; à la &amp;quot;normalisation démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la démocratie en Espagne. Espaces, acteurs, représentations. Hommage à Marie-Claude Chaput</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violations et reconstructions : l’agonie revendiquée des codes iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès GRIMH Image et Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del libro a la pantalla: historias en torno a El bosque animado (1943-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wenceslao Fernández Flórez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, LYON, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion LE CORRE-CARRASCO </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">agrégée d'espagnol, PR Études hispaniques, UGA Université Grenoble-Alpes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire ILCEA4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherches:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Peinture hispanique, sémiotique de l'image et sociologie de l'art ; littérature espagnole contemporaine & histoire culturelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libros, lecturas y lectores sefardíes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paloma Díaz-Más, literatura y religión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2024, 9782862727851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la découverte de &amp;quot;Les Indes fourbes&amp;quot;, invention intermédiale, jeux spéculaires et trompe-l’œil identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La représentation de l’étranger(ère) dans la bande dessinée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los murales de INTI: un espacio transfronterizo dentro de la ciudad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">América latina transfronteriza</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Enfermedad moral y remedio literario: una epifanía anímica, narrativa y trascendental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soledad Puértolas, literatura y religión</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2022, 2862727512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Greco, ser artista y pintar en la España pos tridentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition au CAPES 2022 d'espagnol - Le tout-en-un : Méthodologie et analyse des 4 œuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2022, Horizon, 9782200632328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Ut pictura poesis? Convergencias artísticas: complementariedades, sinfonías y discordias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convergencias en las artes del mundo hispánico (siglos XIX-XXI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Barco Ebrio, 2021, 978-8415622734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le naturalisme baroque au service de l’invention vélasquienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diego Velázquez, historia y ficción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2021, collection Villa Hispánica, 9782862727486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modo de introducción: El Greco, aproximarse a un enigma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">revue e-Spania. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El Greco: ambiciones y desafíos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un théâtre de la mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Burel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El teatro español contemporáneo de la memoria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9782862727493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04784385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Greco, ser artista y pintar en la España pos tridentina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition au CAPES 2021 d'espagnol - Le tout-en-un : Méthodologie et analyse des 4 œuvres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2020, Horizon, 9782200629496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous les ors de Trente et de Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Greco éternel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2020, collection Villa Hispánica, 2862727326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité féminine et transgenre pictural dans la peinture espagnole du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et identités en Espagne du Moyen-Âge à nos jours. Un plaidoyer pour la sororité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indigo, 2020, 9782352601531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipo Crónica : de la Chronique de la réalité à la « normalisation démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Paris Nanterre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construcción de la democracia en España (1868-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 9782840163398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mi familia, territoire vernaculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">México mi familia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2019, 9782862727257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semana Santa de Manuel Gutiérrez Aragón (1992): un género fílmico híbrido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitos, religiones y héroes en la obra de Manuel Guitérrez Aragón, (El creador y su crítica 8b : la Enseñaza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorolla novateur : de la transgression à la norme, de l’ombre à la lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joaquín Sorolla, De la reconnaissance à la renommée internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH; PUSE, 2019, collection Villa Hispánica, 2862727261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pintar la libertad en la España del Desastre : entre búsqueda de identidad y transgresiones pictóricas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Libertad. Libertades (actes congrès SHF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, El Barco Ebrio, 2018, 9788415622505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Goya, Los Desastres de la guerra (España, 1810-1815)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La composition au CAPES 2018 d'espagnol - Le tout-en-un : Méthodologie et analyse des 4 œuvres, Paris, coll. Horizon, éd. Armand Colin, 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violations et reconstructions : l’agonie revendiquée des codes iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH, 2016, 9782862726830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del libro a la pantalla: historias en torno a El Bosque animado (1943-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wenceslao Fernández Flórez, Literatura y cine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRIMH, 2015, 97828627726748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intericonicité chez Herman Braun-Vega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2014, 9782753535251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inédit: “Equipo Crónica (1964-81): ‘mirar y pensar’. Image, récit et culture visuelle” ; synthèse des travaux: “Texte et image dans la création hispanique moderne et contemporaine : études culturelles, théoriques et disciplinaires” ; recueil 2010-22 (792pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université cote d'azur, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04782801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une intermédialité disciplinaire : quelle transmission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HispanismeS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, La transfictionnalité dans les mondes hispaniques : le personnage et ses aventures, n°19, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hispanismes.16890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulación y abismación de la emblemática en Equipo Crónica (España, 1964-1981)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nierika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchissements et affranchissement dans la peinture espagnole du Siècle d’Or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Hispanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velázquez, historia y ficción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Giuliana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH - LA VILLA HISPANICA, 2021, Philppe Merlo-Morat; Virginie Giuliana; Marion Le Corre-Carrasco, 978-2862-72748-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Velázquez, historia y ficción</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Giuliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH; PUSE, 2021, ISBN 9782862727486</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El teatro español contemporáneo de la memoria, con prólogos de Juan Mayorga, Laila Ripoll, José Sanchis Sinisterra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH - LA VILLA HISPANICA, 2021, Philppe Merlo-Morat; Erwan Burel; Marion Le Corre-Carrasco, 978-2862-72749-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Greco: ambiciones y desafíos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">revue e-Spania. , 40, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergencias en las Artes del mundo hispánico (siglos XIX-XXI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Rodríguez Lázaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Casimiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">El Barco Ebrio, 2020, ISBN 9788415622734</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image et Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Marti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 9782862727301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Guitérrez Aragón: Mitos, religiones y héroes en la obra de, con un prólogo de Manuel Gutiérrez Aragón (El creador y su crítica 8b: la Enseñanza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Manuel Sanchez Noriega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marigno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH, pp.176, 2019, 978-2-86272-715-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitos, religiones y héroes en la obra de Manuel Guitérrez Aragón, (El creador y su crítica 8b : la Enseñaza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Molina Foix: el creyente de todas las religiones, con un prólogo de Vicente Molina Foix (El creador y su crítica 8a: la Enseñanza de la cultura religiosa por la Universidad laica y republicana 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo-Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Ramon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GRIMH, pp.237, 2019, 978-2-86272-714-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicente Molina Foix : el creyente de todas las religiones (Le créateur et sa critique 8a : L’Enseignement de la culture religieuse par l’Université laïque et républicaine 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Etienne-CELEC, Lyon- Passages XX-XXI et Grimh, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le créateur et sa critique 7 : L’Enseignement de la culture religieuse par l’Université laïque et républicaine 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Merlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Grimh, pp.159, 2018, ISBN 978-2-86272-707-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PINTAR LA LIBERTAD EN LA ESPAÑA DEL DESASTRE: ENTRE BÚSQUEDA DE IDENTIDAD Y TRANSGRESIONES PICTÓRICAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SHF Libertés dans le monde ibérique et ibéro-américain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Tours, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01998999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coloquio en la Residencia (2010): encrucijada de artes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artes, Letras y Ciencias: creadores santanderinos “Mito y realidad en la obra de Manuel Gutiérrez Aragón”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Santander, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sacralisation du personnage, sacralité du romancier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le saint laïc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ut pictura poesis? Convergencias artisticas: complementaridades, sinfonias y discordias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiosferas: relaciones intermediales e interartísticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Alcalá de Henares, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipo Crónica: De la &amp;quot;Chronique de la réalité&amp;quot; à la &amp;quot;normalisation démocratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La construction de la démocratie en Espagne. Espaces, acteurs, représentations. Hommage à Marie-Claude Chaput</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité féminine et transgenre pictural dans la peinture espagnole du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violations et reconstructions : l’agonie revendiquée des codes iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès GRIMH Image et Violence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, LYON, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Del libro a la pantalla: historias en torno a El bosque animado (1943-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Le Corre-Carrasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Wenceslao Fernández Flórez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, LYON, Francia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId65"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Corre-Carrasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782777v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784389v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784385v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Burel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785072v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120284v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000642v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03846793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigneron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.16890" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo-Morat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Giuliana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854874v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodr&#237;guez L&#225;zaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casimiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ramon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Sanchez Noriega" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000820v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000823v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000809v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Corre-Carrasco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782816v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782777v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784389v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782783v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120284v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785072v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782731v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784385v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Burel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782787v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785084v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785082v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782813v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000642v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785089v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000600v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785099v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785066v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785104v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04782801v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03846793v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigneron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hispanismes.16890" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000654v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854875v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo-Morat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Giuliana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782718v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782750v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Rodr&#237;guez L&#225;zaro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Casimiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Aubert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Marti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Sanchez Noriega" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marigno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Merlo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853106v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Ramon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000635v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01945693v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01998999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000831v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000809v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000823v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000671v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02000818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>