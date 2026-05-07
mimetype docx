--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:69.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion LEMOINE-SCHONNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE Institut de l'Ouest : Droit et Europe (UMR 6262 CNRS-Université de Rennes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit international de l'environnement et du climat</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux les enjeux de la transition climatique et environnementale de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des départements scientifiques du CNRS. Sciences de l'homme et de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp. 15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne et Pacte vert pour l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.617-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne - coordination N. Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03488124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2019/1), pp. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial in Carbon & Climate Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2019/2), pp. 91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit transnational de l’environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2018/1), pp. 68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur le climat : que dit le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle perspective pour les instruments de marché sur le climat après l’Accord de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp. 143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2017/2), pp. 156-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité du droit dans l’Accord de Paris sur les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, p. 37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2016/4), pp. 217-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2016/2), pp. 166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité de l'Accord de Paris sur les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la conférence de Lima sur les changements climatiques, quelle perspective pour la COP 21 à Paris et au-delà ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, p. 310-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conférence climat de Lima : aller de l'avant en tirant les enseignements du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (2), pp. 310-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de frontières planétaires. Quels apports au droit international du climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désencapsuler le droit international du climat, 10 ans de l’Accord de Paris, Unbox International Climate Law. 10 years of the Paris Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IODE, UMR DICE, Université de Rennes, Université d'Aix-Marseille, Université de Brasilia, IRL Sao paolo, Nov 2025, Brasilia et IRL CNRS Sao Paolo, Brésil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Brosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désencapsuler le droit international du climat, 10 ans de l’Accord de Paris, Unbox International Climate Law. 10 years of the Paris Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IODE, UMR DICE, Université de Brasilia et IRL CNRS Sao Paolo, Brésil, Nov 2025, Brasilia et IRL CNRS Sao Paolo, Brésil, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une standardisation juridique de la notion de limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des limites de la Terre aux limites planétaires. Regards interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luca Paltrinieri; Claire Malwé, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’hypothèse managériale dans le contexte du droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la procéduralisation et de la technicisation, le droit à l’épreuve de la rationalité managériale dans le domaine de l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IODE; Université de Rennes, Dec 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits humains, libertés publiques et cadre conceptuel des limites planétaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dienelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Malwé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pour une approche critique des droits de l’Homme à l’ère des limites planétaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Sophie Grosbon; Sabrina Robert, Sep 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité carbone, du slogan à la mise en œuvre : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation de l'ouvrage Les sociétés face au défi climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA Paris; CNRS SHS, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des marchés internationaux du carbone et la managérialisation du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la procéduralisation et de la technicisation, le droit à l’épreuve de la rationalité managériale dans le domaine de l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; CNRS, Dec 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du workshop Les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dienelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gengnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Thoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'études avancées Programme de recherche CAT, Mar 2024, Paris Institut d'études avancées, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimating international law with climate change : toward a global reset ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas S. Reetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges of International Law at the Time of the Centenary of The Hague Academy of International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CLIMAT COMME LIMITE PLANÉTAIRE EN DROIT INTERNATIONAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPE DE TRAVAIL INTERDISCIPLINAIRE MSHB REGARDS CROISÉS SUR LES LIMITES PLANÉTAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB, Dec 2023, RENNES, France. https://www.mshb.fr/node/740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et politiques publiques sur le climat. Normes, institutions et réseaux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haut Conseil Breton pour le Climat - Séance plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCBC, Oct 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international au défi des évolutions scientifiques : le rôle du GIEC International law and scientific knowledge: the role of the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHALLENGES OF INTERNATIONAL LAW AT THE TIME OF THE CENTENARY OF THE HAGUE ACADEMY OF INTERNATIONAL LAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE HAGUE ACADEMY OF INTERNATIONAL LAW, May 2023, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’efficacité du SEQE révisé à l’heure du 6ème rapport du GIEC (AR6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Deal &amp; Marché. Vers une transformation matricielle du droit européen à l’heure du Green Deal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Jean Monnet, Sep 2023, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International law and Earth's habitability: What is at stake in terms of equity? A case study of climate litigation in international human rights law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dienelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIL Conférence annuelle 2023, Aix-en-Provence Is International Law Fair? Le droit international est-il juste ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of International Law, Aug 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du MACF, quelles leçons tirer des instruments de marché internationaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur le Mécanisme européen d’ajustement carbone aux frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Pigeon - UPR Ladie - Laboratoire de droit international et européen, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et politiques publiques sur le climatNormes, institutions et réseaux d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haut Conseil Breton pour le Climat - Assemblée plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCBC, Oct 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance du MACF : quelles leçons tirer des outils de marché expérimentés en droit international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le Mécanisme européen d’ajustement carbone aux frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas PIGEON, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected international environmental law issues when developing CDR - Carbon Dioxyde Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Carbon Capture Utilisation and Storage (CCUS) and Carbon Dioxide Removal (CDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PROF CATHERINE BANET, Nov 2023, Oslo, Norway, Norway. https://www.jus.uio.no/nifs/english/research/events/2023/ccus-cdr-law-conference-nov-2023---programme-final-as-of-21-11-2023.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du MACF/CBAM : retours d’expérience des outils de marché internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Regards croisés sur le Mécanisme d'ajustement carbone aux frontières de l'UE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehdi Abbas, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi servent les COP ? Bilan et perspective du droit international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTENS - Journées Interdépartements sur les Transitions Environnementales et Sociétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le green deal, enjeux énergétiques et environnementaux au regard des dernières actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Conférence organisée par Jeunes européens - Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Watteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir, inventer, innover en sciences humaines et sociales - Journée d'étude Métier de chercheur.e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : les limites planétaires et le régime international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des limites planétaires, quelles implications pour le droit et la gouvernance internationale ?, Rencontres internationales d’Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUC Seminar - Workshop 1: Justice, Globalisation, Environment and Economy: the Duty of VigilanceDue diligence : the method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Teffahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUC Seminar Nanterre - Workshop 1: Justice, Globalisation, Environment and Economy: the Duty of Vigilance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUC alliance, Sep 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de normativité climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Droit et sécurité climatique, Université Le Mans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation aux changements climatiques et gestion des risques : quel rôle pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire interdisciplinaire du GIS d’Histoire et Sciences de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’expérience d’un ouvrage pluridisciplinaire INGILAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUTRACLIM. Contruire l'interdisciplinarité des recherches sur la neutralité carbone et les technologies d'émissions négatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la dynamique interdisciplinaire du projet de recherche NEUTRACLIM (MITI CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTI MSHB Méthodologies de la recherche et transition socio-écologiques MSHB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la neutralité carbone ? Ingénierie climatique et droit international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d’un « droit climatique » au service de la trajectoire 1.5 °</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse; C. COURNIL (Dir.), Nov 2020, Le Colloque a lieu sur la plateforme Zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie décarbonée, changement climatique, santé environnementale et biodiversité : les impacts de nos choix sur les nouvelles voies de recherche interdisciplinaires ? Table-ronde Changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évènement Inter-Alliance, organisé à l’initiative de l’ANCRE et des alliances nationales, sous l’égide du MESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat : de l’air, vite !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace des sciences, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les changements climatiques. Quel rôle pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet AcCes@UCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Métier de chercheur·e. Écrire en sciences sociales, écrire les sciences sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme en Bretagne, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité du droit face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "Midis" du CERIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR DICE; Aix-Marseille Université, Jun 2018, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempête sur la planète. Penser le droit et les politiques de l'ingénierie climatique et environnementale à l'heure de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01915919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des contentieux liés aux marchés du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée d’étude - Quelles actions en justice pour l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international du climat, quels enjeux de gouvernance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée interdisciplinaire du CREM, Gestion durable des ressources naturelles et du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en économie et gestion; Université de Rennes 1, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché et climat, quel rôle pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et climat, quel rôle pour le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de l'UMR AMURE, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure et le droit, quelles évolutions de la normativité face au défi climatique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous mesureurs, tous mesurés, la science au coeur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure et le droit. Évolution de la normativité dans les accords internationaux face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous mesureurs, tous mesurés, la science au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Laboratoire national de métrologie et d'essais LNE, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle perspective pour les instruments de marché après l'Accord de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après l'accord de Paris, quels droits face au changement climatique ? Colloque annuel de la SFDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour le droit de l'environnement; Centre d'Études et de Recherches Internationales et Communautaires (CERIC); Faculté de Droit et de Science politique d'Aix-Marseille, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés du carbone dans le secteur aérien, réflexion autour de l’adaptation des territoires insulaires aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’adaptation aux changements climatiques, les territoires insulaires territoires d’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la région Réunion et le réseau NRG4SD, Oct 2017, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de l’UE à l’Accord de Paris sur le climat du 12 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension environnementale de l'action extérieure de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Droit International et Européen ( LADIE EA 7414); Centre d'excellence Jean Monnet (CEJM-UNS) Apr 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du droit transnational de l’environnement sur les marchés publics, l’exemple du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des travaux du projet PICS Justice sociale et environnementale, le rôle des acteurs privés. Relations commerciales et marchés publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale Rio Grande, Dec 2017, Rio, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité temporelle du droit face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) droit(s) pour les changements climatiques ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sous la direction scientifique de Christel Cournil, Sabine Lavorel, Marianne Moliner-Dubost, Marta Torre-Schaub ; Réseau droit et climat, Mar 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lendemains de l'Accord de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lendemains de l'accord de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française pour le droit de l’environnement - Section Grand Ouest; IODE - Institut de l'Ouest : Droit et Europe - UMR CNRS 6262 - Rennes; DCS Droit et Changement social - UMR 6297 - Nantes; Centre de droit et d'économie de la mer - UMR 6308 AMURE IUEM - Brest, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des normes, facteur de flexibilité dans le complexe de régimes sur les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution ANR CIRCULEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit et de Science politique d'Aix-Marseille, Mar 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la COP21 : regards croisés de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Fernandez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat [Bilan de la COP21]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE, Feb 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la COP 21 sur le plan juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime juridique international sur les changements climatiques : quelle articulation entre procédure et substance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Substance et procédure en droit international public : dialectique et influences croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en droit international et européen de la Sorbonne (IREDIES) ; Université Paris I, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La COP 21 : Enjeux et perspectives des négociations internationales sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La COP 21 : Enjeux et perspectives des négociations internationales sur le climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The normative power, from hard law to soft law. Reflections from the international climate change regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Law Forum Conference EELF: The Effectiveness of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique écosystémique des droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grosbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grosbon Codirige Avec Sabrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Robert Codirige Avec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grosbon Sophie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Sabrina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 979-10-97578-35-0. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s0e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le droit des ingénieries climatiques Au croisement des enjeux climatiques et écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions; Collection Écotopiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2024, Écotopiques, 9782377474691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir, inventer, innover en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Watteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR; MSHB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, EAN : 9782753598713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le droit des ingénieries climatiques Au croisement des enjeux climatiques et écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions; Collection Ecotopiques. https://www.uga-editions.com/menu-principal/collections-et-revues/nos-collections/ecotopiques/construire-le-droit-des-ingenieries-climatiques-1289187.kjsp?RH=1536914714291, 2024, 9782377474349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un chercheur reconnu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes - MSHB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 204 p., 2019, Métier de chercheur-e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture du lien et dichotomie Homme/Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Grosbon et Sabrina Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique écosystémique des droits humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.103-108, 2026, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle efficacité du SEQE dans la mise en œuvre du Green deal ? Combiner les rationalités économiques, climatiques et écosystémiques à l'heure du 6ème rapport pluriannuel du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green deal et marché, vers une transformation matricielle du droit européen à l'heure du Green Deal? A. Hervé (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04876512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle réforme du couple science-droit pour relever le défi des changements climatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thouvenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie de droit international de La Haye; The Hague Academy of International Law. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du droit international au tournant du centenaire de l’Académie de droit international de La Haye, J.M. THOUVENIN (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.609-618, 2024, 978-9-0047-1306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04867906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de normativité climatique internationale face aux enjeux sécuritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; sécurité climatique Un nouveau registre de la lutte contre le réchauffement climatique ? S. Robert (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.122-136, 2024, 978-2-3860-0040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04867825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vermeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Deboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les concepts d’ingénierie environnementale et d’ingénierie climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séférian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Alexandra; Lemoine-Schonne Marion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire le droit des ingénieries climatiques. Au croisement des enjeux climatiques et écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA éditions, pp.17-29, 2024, 9782377474691. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.33757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉNÉALOGIE DU DROIT DES CHANGEMENTS CLIMATIQUES : OPPORTUNITÉS ET OBSTACLES POUR UNE GOUVERNANCE MONDIALE DES LIMITES PLANÉTAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Maljean-Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des limites planétaires. Quelles implications pour le droit et la gouvernance internationale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ; Pedone, pp.53-72, 2023, Journées internationales CERIC-DICE, 978-2-233-01036-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-125, 2023, 978-2-271-14753-0. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international au défi des évolutions scientifiques : le rôle du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MALJEAN-DUBOIS SANDRINE; PEEL JACQUELINE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and the Testing of International Law | Le droit international au défi des changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 26, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Centre for Studies and Research in International Law and International Relations Series, 978-90-04-68239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séférian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Torre-Schaub; Aglaé Jézéquel; Jean Jouzel; Blanche Lormeteau; Agnès Michelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2022, ISBN :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Le Bart, F. Mazel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire en sciences sociales, écrire les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des sciences de l'homme en Bretagne; PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 62-78, 2021, Métier de chercheur·e, 978-2-7535-8327-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en droit, écrire le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les sciences sociales, écrire en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et droit (la norme juridique internationale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mesure en toutes choses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021, 9782271136121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03490131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la neutralité carbone ? Ingénierie climatique et droit international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. COURNIL (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d’un « droit climatique » pour construire un monde à 1.5 °</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.49-70, 2021, 978-2-233-00981-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substance et procédure en droit international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance et procédure en droit international public : dialectique et influences croisées, Actes de la journée d’étude de l’IREDIES du 12 décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp. 19-46, 2019, Cahiers internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lemoine-Schonne, M. Leprince (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être un chercheur reconnu ? : jugement des pairs, regard des publics, estime des proches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses Universitaires de Rennes - MSHB, pp. 11-23, 2019, Métier de chercheur-e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité temporelle du droit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque du réseau Droit et Climat, Quel(s) droit(s) pour les changements climatiques ? Comment repenser le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mare &amp; Martin, pp. 75-91, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation des territoires insulaires dans l’application du marché du carbone du secteur de l’aviation (CORSIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits Edition numérique UMR DICE 7318. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel droit pour l’adaptation des territoires au changement climatique ? Tabau AS Dir,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 221, 2018, 979-10-97578-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de l’UE à l’accord de Paris sur le climat du 12 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Auvret-Finck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension environnementale de l'action extérieure de l'Union européenne : actes du colloque de Nice des 6 et 7 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, p. 257, 2018, 978-2-233-00897-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation (changement climatique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 882 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispute Settlement within the Kyoto Protocol Clean Development Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">YEH J. R. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change: Liability and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Taiwan University Press, p. 339-362, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law standing the test on Climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUZEN A., LAVILLE B., THIEBAUT S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Solutions to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kyoto Protocol : Carbon Pricing and Trade Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Davide Farah; Elena Cima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China’s Influence on Non-Trade Concerns in International Economic Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 158-169, 2016, Global Law and Sustainable Development, 9781409448488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen, Bettina Laville, Stéphanie Thiébault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2015, 978-2-271-08924-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review Jacqueline PEEL, The Oxford Handbook Of International Environmental Law, Lavanya Rajamani, Oxford University Press (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La neutralité carbone, une notion pas si neutre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit international et justice climatique in Bulletin annuel 2026 du Haut Conseil Breton pour le Climat Changement climatique et société : comprendre, agir, transformer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut Conseil Breton Pour Le Climat Hcbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil Breton pour le Climat. 2026, https://www.hcbc.bzh/ressources/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association de Droit International - 150 ans - Construire demain Compte-rendu critique du webinaire sur le Livre Blanc Anthropocène Le droit international, levier ou obstacle pour l’écologisation de la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Law Association. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution du droit à la lutte contre la pollution plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] audition OPCEST Office Parlementaire d'Evaluation des Choix Scientifiques et Technologiques, Mission plastique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:69.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion LEMOINE-SCHONNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE Institut de l'Ouest : Droit et Europe (UMR 6262 CNRS-Université de Rennes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit international de l'environnement et du climat</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux les enjeux de la transition climatique et environnementale de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des départements scientifiques du CNRS. Sciences de l'homme et de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp. 15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne et Pacte vert pour l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.617-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03488124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne - coordination N. Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2019/1), pp. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial in Carbon & Climate Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2019/2), pp. 91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit transnational de l’environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2018/1), pp. 68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur le climat : que dit le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle perspective pour les instruments de marché sur le climat après l’Accord de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp. 143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2017/2), pp. 156-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2016/4), pp. 217-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2016/2), pp. 166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité de l'Accord de Paris sur les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité du droit dans l’Accord de Paris sur les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, p. 37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conférence climat de Lima : aller de l'avant en tirant les enseignements du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (2), pp. 310-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la conférence de Lima sur les changements climatiques, quelle perspective pour la COP 21 à Paris et au-delà ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, p. 310-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de frontières planétaires. Quels apports au droit international du climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désencapsuler le droit international du climat, 10 ans de l’Accord de Paris, Unbox International Climate Law. 10 years of the Paris Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IODE, UMR DICE, Université de Rennes, Université d'Aix-Marseille, Université de Brasilia, IRL Sao paolo, Nov 2025, Brasilia et IRL CNRS Sao Paolo, Brésil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Brosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désencapsuler le droit international du climat, 10 ans de l’Accord de Paris, Unbox International Climate Law. 10 years of the Paris Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IODE, UMR DICE, Université de Brasilia et IRL CNRS Sao Paolo, Brésil, Nov 2025, Brasilia et IRL CNRS Sao Paolo, Brésil, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité carbone, du slogan à la mise en œuvre : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation de l'ouvrage Les sociétés face au défi climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA Paris; CNRS SHS, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des marchés internationaux du carbone et la managérialisation du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la procéduralisation et de la technicisation, le droit à l’épreuve de la rationalité managériale dans le domaine de l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; CNRS, Dec 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’hypothèse managériale dans le contexte du droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la procéduralisation et de la technicisation, le droit à l’épreuve de la rationalité managériale dans le domaine de l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IODE; Université de Rennes, Dec 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits humains, libertés publiques et cadre conceptuel des limites planétaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dienelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Malwé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pour une approche critique des droits de l’Homme à l’ère des limites planétaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Sophie Grosbon; Sabrina Robert, Sep 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du workshop Les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dienelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gengnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Thoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'études avancées Programme de recherche CAT, Mar 2024, Paris Institut d'études avancées, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une standardisation juridique de la notion de limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des limites de la Terre aux limites planétaires. Regards interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luca Paltrinieri; Claire Malwé, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’efficacité du SEQE révisé à l’heure du 6ème rapport du GIEC (AR6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Deal &amp; Marché. Vers une transformation matricielle du droit européen à l’heure du Green Deal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Jean Monnet, Sep 2023, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International law and Earth's habitability: What is at stake in terms of equity? A case study of climate litigation in international human rights law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dienelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIL Conférence annuelle 2023, Aix-en-Provence Is International Law Fair? Le droit international est-il juste ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of International Law, Aug 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international au défi des évolutions scientifiques : le rôle du GIEC International law and scientific knowledge: the role of the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHALLENGES OF INTERNATIONAL LAW AT THE TIME OF THE CENTENARY OF THE HAGUE ACADEMY OF INTERNATIONAL LAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE HAGUE ACADEMY OF INTERNATIONAL LAW, May 2023, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du MACF, quelles leçons tirer des instruments de marché internationaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur le Mécanisme européen d’ajustement carbone aux frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Pigeon - UPR Ladie - Laboratoire de droit international et européen, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et politiques publiques sur le climatNormes, institutions et réseaux d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haut Conseil Breton pour le Climat - Assemblée plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCBC, Oct 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance du MACF : quelles leçons tirer des outils de marché expérimentés en droit international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le Mécanisme européen d’ajustement carbone aux frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas PIGEON, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected international environmental law issues when developing CDR - Carbon Dioxyde Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Carbon Capture Utilisation and Storage (CCUS) and Carbon Dioxide Removal (CDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PROF CATHERINE BANET, Nov 2023, Oslo, Norway, Norway. https://www.jus.uio.no/nifs/english/research/events/2023/ccus-cdr-law-conference-nov-2023---programme-final-as-of-21-11-2023.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du MACF/CBAM : retours d’expérience des outils de marché internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Regards croisés sur le Mécanisme d'ajustement carbone aux frontières de l'UE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehdi Abbas, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi servent les COP ? Bilan et perspective du droit international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTENS - Journées Interdépartements sur les Transitions Environnementales et Sociétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimating international law with climate change : toward a global reset ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas S. Reetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges of International Law at the Time of the Centenary of The Hague Academy of International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CLIMAT COMME LIMITE PLANÉTAIRE EN DROIT INTERNATIONAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPE DE TRAVAIL INTERDISCIPLINAIRE MSHB REGARDS CROISÉS SUR LES LIMITES PLANÉTAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB, Dec 2023, RENNES, France. https://www.mshb.fr/node/740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et politiques publiques sur le climat. Normes, institutions et réseaux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haut Conseil Breton pour le Climat - Séance plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCBC, Oct 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUC Seminar - Workshop 1: Justice, Globalisation, Environment and Economy: the Duty of VigilanceDue diligence : the method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Teffahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUC Seminar Nanterre - Workshop 1: Justice, Globalisation, Environment and Economy: the Duty of Vigilance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUC alliance, Sep 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Watteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir, inventer, innover en sciences humaines et sociales - Journée d'étude Métier de chercheur.e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : les limites planétaires et le régime international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des limites planétaires, quelles implications pour le droit et la gouvernance internationale ?, Rencontres internationales d’Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le green deal, enjeux énergétiques et environnementaux au regard des dernières actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Conférence organisée par Jeunes européens - Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de normativité climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Droit et sécurité climatique, Université Le Mans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation aux changements climatiques et gestion des risques : quel rôle pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire interdisciplinaire du GIS d’Histoire et Sciences de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’expérience d’un ouvrage pluridisciplinaire INGILAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUTRACLIM. Contruire l'interdisciplinarité des recherches sur la neutralité carbone et les technologies d'émissions négatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la dynamique interdisciplinaire du projet de recherche NEUTRACLIM (MITI CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTI MSHB Méthodologies de la recherche et transition socio-écologiques MSHB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la neutralité carbone ? Ingénierie climatique et droit international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d’un « droit climatique » au service de la trajectoire 1.5 °</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse; C. COURNIL (Dir.), Nov 2020, Le Colloque a lieu sur la plateforme Zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie décarbonée, changement climatique, santé environnementale et biodiversité : les impacts de nos choix sur les nouvelles voies de recherche interdisciplinaires ? Table-ronde Changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évènement Inter-Alliance, organisé à l’initiative de l’ANCRE et des alliances nationales, sous l’égide du MESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat : de l’air, vite !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace des sciences, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les changements climatiques. Quel rôle pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet AcCes@UCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Métier de chercheur·e. Écrire en sciences sociales, écrire les sciences sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme en Bretagne, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché et climat, quel rôle pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et climat, quel rôle pour le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de l'UMR AMURE, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des contentieux liés aux marchés du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée d’étude - Quelles actions en justice pour l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international du climat, quels enjeux de gouvernance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée interdisciplinaire du CREM, Gestion durable des ressources naturelles et du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en économie et gestion; Université de Rennes 1, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure et le droit, quelles évolutions de la normativité face au défi climatique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous mesureurs, tous mesurés, la science au coeur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure et le droit. Évolution de la normativité dans les accords internationaux face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous mesureurs, tous mesurés, la science au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Laboratoire national de métrologie et d'essais LNE, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité du droit face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "Midis" du CERIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR DICE; Aix-Marseille Université, Jun 2018, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempête sur la planète. Penser le droit et les politiques de l'ingénierie climatique et environnementale à l'heure de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01915919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle perspective pour les instruments de marché après l'Accord de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après l'accord de Paris, quels droits face au changement climatique ? Colloque annuel de la SFDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour le droit de l'environnement; Centre d'Études et de Recherches Internationales et Communautaires (CERIC); Faculté de Droit et de Science politique d'Aix-Marseille, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés du carbone dans le secteur aérien, réflexion autour de l’adaptation des territoires insulaires aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’adaptation aux changements climatiques, les territoires insulaires territoires d’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la région Réunion et le réseau NRG4SD, Oct 2017, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de l’UE à l’Accord de Paris sur le climat du 12 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension environnementale de l'action extérieure de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Droit International et Européen ( LADIE EA 7414); Centre d'excellence Jean Monnet (CEJM-UNS) Apr 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du droit transnational de l’environnement sur les marchés publics, l’exemple du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des travaux du projet PICS Justice sociale et environnementale, le rôle des acteurs privés. Relations commerciales et marchés publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale Rio Grande, Dec 2017, Rio, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité temporelle du droit face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) droit(s) pour les changements climatiques ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sous la direction scientifique de Christel Cournil, Sabine Lavorel, Marianne Moliner-Dubost, Marta Torre-Schaub ; Réseau droit et climat, Mar 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lendemains de l'Accord de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lendemains de l'accord de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française pour le droit de l’environnement - Section Grand Ouest; IODE - Institut de l'Ouest : Droit et Europe - UMR CNRS 6262 - Rennes; DCS Droit et Changement social - UMR 6297 - Nantes; Centre de droit et d'économie de la mer - UMR 6308 AMURE IUEM - Brest, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la COP21 : regards croisés de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Fernandez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat [Bilan de la COP21]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE, Feb 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la COP 21 sur le plan juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime juridique international sur les changements climatiques : quelle articulation entre procédure et substance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Substance et procédure en droit international public : dialectique et influences croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en droit international et européen de la Sorbonne (IREDIES) ; Université Paris I, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des normes, facteur de flexibilité dans le complexe de régimes sur les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution ANR CIRCULEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit et de Science politique d'Aix-Marseille, Mar 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The normative power, from hard law to soft law. Reflections from the international climate change regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Law Forum Conference EELF: The Effectiveness of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La COP 21 : Enjeux et perspectives des négociations internationales sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La COP 21 : Enjeux et perspectives des négociations internationales sur le climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique écosystémique des droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grosbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Spector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Fragnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 979-10-97578-35-0. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s0e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir, inventer, innover en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Watteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR; MSHB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, EAN : 9782753598713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le droit des ingénieries climatiques Au croisement des enjeux climatiques et écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions; Collection Écotopiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2024, Écotopiques, 9782377474691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le droit des ingénieries climatiques Au croisement des enjeux climatiques et écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions; Collection Ecotopiques. https://www.uga-editions.com/menu-principal/collections-et-revues/nos-collections/ecotopiques/construire-le-droit-des-ingenieries-climatiques-1289187.kjsp?RH=1536914714291, 2024, 9782377474349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un chercheur reconnu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes - MSHB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 204 p., 2019, Métier de chercheur-e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture du lien et dichotomie Homme/Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Grosbon; Sabrina Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique écosystémique des droits humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 103-108, 2026, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle efficacité du SEQE dans la mise en œuvre du Green deal ? Combiner les rationalités économiques, climatiques et écosystémiques à l'heure du 6ème rapport pluriannuel du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green deal et marché, vers une transformation matricielle du droit européen à l'heure du Green Deal? A. Hervé (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04876512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vermeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Deboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de normativité climatique internationale face aux enjeux sécuritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; sécurité climatique Un nouveau registre de la lutte contre le réchauffement climatique ? S. Robert (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.122-136, 2024, 978-2-3860-0040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04867825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les concepts d’ingénierie environnementale et d’ingénierie climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séférian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Alexandra; Lemoine-Schonne Marion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire le droit des ingénieries climatiques. Au croisement des enjeux climatiques et écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA éditions, pp.17-29, 2024, 9782377474691. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.33757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle réforme du couple science-droit pour relever le défi des changements climatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thouvenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie de droit international de La Haye; The Hague Academy of International Law. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du droit international au tournant du centenaire de l’Académie de droit international de La Haye, J.M. THOUVENIN (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.609-618, 2024, 978-9-0047-1306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04867906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-125, 2023, 978-2-271-14753-0. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international au défi des évolutions scientifiques : le rôle du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MALJEAN-DUBOIS SANDRINE; PEEL JACQUELINE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and the Testing of International Law | Le droit international au défi des changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 26, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Centre for Studies and Research in International Law and International Relations Series, 978-90-04-68239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉNÉALOGIE DU DROIT DES CHANGEMENTS CLIMATIQUES : OPPORTUNITÉS ET OBSTACLES POUR UNE GOUVERNANCE MONDIALE DES LIMITES PLANÉTAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Maljean-Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des limites planétaires. Quelles implications pour le droit et la gouvernance internationale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ; Pedone, pp.53-72, 2023, Journées internationales CERIC-DICE, 978-2-233-01036-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séférian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Torre-Schaub; Aglaé Jézéquel; Jean Jouzel; Blanche Lormeteau; Agnès Michelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2022, ISBN :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Le Bart, F. Mazel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire en sciences sociales, écrire les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des sciences de l'homme en Bretagne; PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 62-78, 2021, Métier de chercheur·e, 978-2-7535-8327-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en droit, écrire le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les sciences sociales, écrire en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et droit (la norme juridique internationale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mesure en toutes choses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021, 9782271136121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03490131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la neutralité carbone ? Ingénierie climatique et droit international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. COURNIL (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d’un « droit climatique » pour construire un monde à 1.5 °</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.49-70, 2021, 978-2-233-00981-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substance et procédure en droit international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance et procédure en droit international public : dialectique et influences croisées, Actes de la journée d’étude de l’IREDIES du 12 décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp. 19-46, 2019, Cahiers internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lemoine-Schonne, M. Leprince (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être un chercheur reconnu ? : jugement des pairs, regard des publics, estime des proches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses Universitaires de Rennes - MSHB, pp. 11-23, 2019, Métier de chercheur-e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité temporelle du droit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque du réseau Droit et Climat, Quel(s) droit(s) pour les changements climatiques ? Comment repenser le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mare &amp; Martin, pp. 75-91, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation des territoires insulaires dans l’application du marché du carbone du secteur de l’aviation (CORSIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits Edition numérique UMR DICE 7318. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel droit pour l’adaptation des territoires au changement climatique ? Tabau AS Dir,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 221, 2018, 979-10-97578-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de l’UE à l’accord de Paris sur le climat du 12 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Auvret-Finck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension environnementale de l'action extérieure de l'Union européenne : actes du colloque de Nice des 6 et 7 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, p. 257, 2018, 978-2-233-00897-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation (changement climatique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 882 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispute Settlement within the Kyoto Protocol Clean Development Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">YEH J. R. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change: Liability and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Taiwan University Press, p. 339-362, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law standing the test on Climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUZEN A., LAVILLE B., THIEBAUT S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Solutions to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kyoto Protocol : Carbon Pricing and Trade Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Davide Farah; Elena Cima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China’s Influence on Non-Trade Concerns in International Economic Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 158-169, 2016, Global Law and Sustainable Development, 9781409448488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen, Bettina Laville, Stéphanie Thiébault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2015, 978-2-271-08924-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review Jacqueline PEEL, The Oxford Handbook Of International Environmental Law, Lavanya Rajamani, Oxford University Press (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La neutralité carbone, une notion pas si neutre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit international et justice climatique in Bulletin annuel 2026 du Haut Conseil Breton pour le Climat Changement climatique et société : comprendre, agir, transformer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut Conseil Breton Pour Le Climat Hcbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil Breton pour le Climat. 2026, https://www.hcbc.bzh/ressources/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association de Droit International - 150 ans - Construire demain Compte-rendu critique du webinaire sur le Livre Blanc Anthropocène Le droit international, levier ou obstacle pour l’écologisation de la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Law Association. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution du droit à la lutte contre la pollution plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] audition OPCEST Office Parlementaire d'Evaluation des Choix Scientifiques et Technologiques, Mission plastique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03488124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105900v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331857v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847021v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847056v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dienelt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malw&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847041v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869946v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847052v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Perruso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gengnagel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Thoren" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas S. Reetz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373162v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373185v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321491v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117377v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117271v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652820v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937383v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Teffahi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873702v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274337v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922652v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565178v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564128v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01270754v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Fernandez-Fernandez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564078v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01234292v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563820v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon Codirige Avec Sabrina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert Codirige Avec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosbon Sophie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sabrina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s0e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/ecotopiques/construire-le-droit-des-ingenieries-climatiques-1289187.kjsp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10203/decouvrir-inventer-innover-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4915" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toutain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s0a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thouvenin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867825v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846999v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476113v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33757" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117244v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57385" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373147v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/flyer/title/68988?print=pdf&amp;amp;pdfGenerator=headless_chrome" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487150v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274274v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106217v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Chinas-Influence-on-Non-Trade-Concerns-in-International-Economic-Law/Farah-Cima/p/book/9781409448488" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01258874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7196-quelles-solutions-face-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haut Conseil Breton Pour Le Climat Hcbc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03488124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dienelt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malw&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Perruso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gengnagel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Thoren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas S. Reetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Teffahi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01270754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Fernandez-Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01234292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Fragni&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s0e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10203/decouvrir-inventer-innover-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/ecotopiques/construire-le-droit-des-ingenieries-climatiques-1289187.kjsp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4915" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toutain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s0a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33757" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thouvenin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57385" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/flyer/title/68988?print=pdf&amp;amp;pdfGenerator=headless_chrome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104745v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487150v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274274v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106217v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Chinas-Influence-on-Non-Trade-Concerns-in-International-Economic-Law/Farah-Cima/p/book/9781409448488" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01258874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7196-quelles-solutions-face-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haut Conseil Breton Pour Le Climat Hcbc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>