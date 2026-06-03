--- v1 (2026-05-07)
+++ v2 (2026-06-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:69.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion LEMOINE-SCHONNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE Institut de l'Ouest : Droit et Europe (UMR 6262 CNRS-Université de Rennes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit international de l'environnement et du climat</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux les enjeux de la transition climatique et environnementale de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des départements scientifiques du CNRS. Sciences de l'homme et de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp. 15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne et Pacte vert pour l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.617-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03488124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne - coordination N. Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2019/1), pp. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial in Carbon & Climate Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2019/2), pp. 91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit transnational de l’environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2018/1), pp. 68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur le climat : que dit le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle perspective pour les instruments de marché sur le climat après l’Accord de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp. 143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2017/2), pp. 156-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2016/4), pp. 217-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2016/2), pp. 166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité de l'Accord de Paris sur les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité du droit dans l’Accord de Paris sur les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, p. 37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conférence climat de Lima : aller de l'avant en tirant les enseignements du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (2), pp. 310-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la conférence de Lima sur les changements climatiques, quelle perspective pour la COP 21 à Paris et au-delà ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, p. 310-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de frontières planétaires. Quels apports au droit international du climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désencapsuler le droit international du climat, 10 ans de l’Accord de Paris, Unbox International Climate Law. 10 years of the Paris Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IODE, UMR DICE, Université de Rennes, Université d'Aix-Marseille, Université de Brasilia, IRL Sao paolo, Nov 2025, Brasilia et IRL CNRS Sao Paolo, Brésil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Brosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désencapsuler le droit international du climat, 10 ans de l’Accord de Paris, Unbox International Climate Law. 10 years of the Paris Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IODE, UMR DICE, Université de Brasilia et IRL CNRS Sao Paolo, Brésil, Nov 2025, Brasilia et IRL CNRS Sao Paolo, Brésil, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité carbone, du slogan à la mise en œuvre : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation de l'ouvrage Les sociétés face au défi climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA Paris; CNRS SHS, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des marchés internationaux du carbone et la managérialisation du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la procéduralisation et de la technicisation, le droit à l’épreuve de la rationalité managériale dans le domaine de l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; CNRS, Dec 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’hypothèse managériale dans le contexte du droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la procéduralisation et de la technicisation, le droit à l’épreuve de la rationalité managériale dans le domaine de l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IODE; Université de Rennes, Dec 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits humains, libertés publiques et cadre conceptuel des limites planétaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dienelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Malwé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pour une approche critique des droits de l’Homme à l’ère des limites planétaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Sophie Grosbon; Sabrina Robert, Sep 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du workshop Les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dienelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gengnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Thoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'études avancées Programme de recherche CAT, Mar 2024, Paris Institut d'études avancées, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une standardisation juridique de la notion de limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des limites de la Terre aux limites planétaires. Regards interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luca Paltrinieri; Claire Malwé, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’efficacité du SEQE révisé à l’heure du 6ème rapport du GIEC (AR6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Deal &amp; Marché. Vers une transformation matricielle du droit européen à l’heure du Green Deal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Jean Monnet, Sep 2023, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International law and Earth's habitability: What is at stake in terms of equity? A case study of climate litigation in international human rights law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dienelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIL Conférence annuelle 2023, Aix-en-Provence Is International Law Fair? Le droit international est-il juste ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of International Law, Aug 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international au défi des évolutions scientifiques : le rôle du GIEC International law and scientific knowledge: the role of the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHALLENGES OF INTERNATIONAL LAW AT THE TIME OF THE CENTENARY OF THE HAGUE ACADEMY OF INTERNATIONAL LAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE HAGUE ACADEMY OF INTERNATIONAL LAW, May 2023, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du MACF, quelles leçons tirer des instruments de marché internationaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur le Mécanisme européen d’ajustement carbone aux frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Pigeon - UPR Ladie - Laboratoire de droit international et européen, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et politiques publiques sur le climatNormes, institutions et réseaux d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haut Conseil Breton pour le Climat - Assemblée plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCBC, Oct 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance du MACF : quelles leçons tirer des outils de marché expérimentés en droit international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le Mécanisme européen d’ajustement carbone aux frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas PIGEON, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected international environmental law issues when developing CDR - Carbon Dioxyde Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Carbon Capture Utilisation and Storage (CCUS) and Carbon Dioxide Removal (CDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PROF CATHERINE BANET, Nov 2023, Oslo, Norway, Norway. https://www.jus.uio.no/nifs/english/research/events/2023/ccus-cdr-law-conference-nov-2023---programme-final-as-of-21-11-2023.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du MACF/CBAM : retours d’expérience des outils de marché internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Regards croisés sur le Mécanisme d'ajustement carbone aux frontières de l'UE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehdi Abbas, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi servent les COP ? Bilan et perspective du droit international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTENS - Journées Interdépartements sur les Transitions Environnementales et Sociétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimating international law with climate change : toward a global reset ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas S. Reetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges of International Law at the Time of the Centenary of The Hague Academy of International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CLIMAT COMME LIMITE PLANÉTAIRE EN DROIT INTERNATIONAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPE DE TRAVAIL INTERDISCIPLINAIRE MSHB REGARDS CROISÉS SUR LES LIMITES PLANÉTAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB, Dec 2023, RENNES, France. https://www.mshb.fr/node/740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et politiques publiques sur le climat. Normes, institutions et réseaux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haut Conseil Breton pour le Climat - Séance plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCBC, Oct 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUC Seminar - Workshop 1: Justice, Globalisation, Environment and Economy: the Duty of VigilanceDue diligence : the method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Teffahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUC Seminar Nanterre - Workshop 1: Justice, Globalisation, Environment and Economy: the Duty of Vigilance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUC alliance, Sep 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Watteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir, inventer, innover en sciences humaines et sociales - Journée d'étude Métier de chercheur.e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : les limites planétaires et le régime international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des limites planétaires, quelles implications pour le droit et la gouvernance internationale ?, Rencontres internationales d’Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le green deal, enjeux énergétiques et environnementaux au regard des dernières actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Conférence organisée par Jeunes européens - Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de normativité climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Droit et sécurité climatique, Université Le Mans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation aux changements climatiques et gestion des risques : quel rôle pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire interdisciplinaire du GIS d’Histoire et Sciences de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’expérience d’un ouvrage pluridisciplinaire INGILAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUTRACLIM. Contruire l'interdisciplinarité des recherches sur la neutralité carbone et les technologies d'émissions négatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la dynamique interdisciplinaire du projet de recherche NEUTRACLIM (MITI CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTI MSHB Méthodologies de la recherche et transition socio-écologiques MSHB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la neutralité carbone ? Ingénierie climatique et droit international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d’un « droit climatique » au service de la trajectoire 1.5 °</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse; C. COURNIL (Dir.), Nov 2020, Le Colloque a lieu sur la plateforme Zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie décarbonée, changement climatique, santé environnementale et biodiversité : les impacts de nos choix sur les nouvelles voies de recherche interdisciplinaires ? Table-ronde Changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évènement Inter-Alliance, organisé à l’initiative de l’ANCRE et des alliances nationales, sous l’égide du MESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat : de l’air, vite !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace des sciences, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les changements climatiques. Quel rôle pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet AcCes@UCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Métier de chercheur·e. Écrire en sciences sociales, écrire les sciences sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme en Bretagne, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché et climat, quel rôle pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et climat, quel rôle pour le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de l'UMR AMURE, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des contentieux liés aux marchés du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée d’étude - Quelles actions en justice pour l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international du climat, quels enjeux de gouvernance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée interdisciplinaire du CREM, Gestion durable des ressources naturelles et du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en économie et gestion; Université de Rennes 1, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure et le droit, quelles évolutions de la normativité face au défi climatique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous mesureurs, tous mesurés, la science au coeur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure et le droit. Évolution de la normativité dans les accords internationaux face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous mesureurs, tous mesurés, la science au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Laboratoire national de métrologie et d'essais LNE, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité du droit face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "Midis" du CERIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR DICE; Aix-Marseille Université, Jun 2018, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempête sur la planète. Penser le droit et les politiques de l'ingénierie climatique et environnementale à l'heure de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01915919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle perspective pour les instruments de marché après l'Accord de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après l'accord de Paris, quels droits face au changement climatique ? Colloque annuel de la SFDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour le droit de l'environnement; Centre d'Études et de Recherches Internationales et Communautaires (CERIC); Faculté de Droit et de Science politique d'Aix-Marseille, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés du carbone dans le secteur aérien, réflexion autour de l’adaptation des territoires insulaires aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’adaptation aux changements climatiques, les territoires insulaires territoires d’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la région Réunion et le réseau NRG4SD, Oct 2017, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de l’UE à l’Accord de Paris sur le climat du 12 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension environnementale de l'action extérieure de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Droit International et Européen ( LADIE EA 7414); Centre d'excellence Jean Monnet (CEJM-UNS) Apr 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du droit transnational de l’environnement sur les marchés publics, l’exemple du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des travaux du projet PICS Justice sociale et environnementale, le rôle des acteurs privés. Relations commerciales et marchés publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale Rio Grande, Dec 2017, Rio, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité temporelle du droit face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) droit(s) pour les changements climatiques ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sous la direction scientifique de Christel Cournil, Sabine Lavorel, Marianne Moliner-Dubost, Marta Torre-Schaub ; Réseau droit et climat, Mar 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lendemains de l'Accord de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lendemains de l'accord de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française pour le droit de l’environnement - Section Grand Ouest; IODE - Institut de l'Ouest : Droit et Europe - UMR CNRS 6262 - Rennes; DCS Droit et Changement social - UMR 6297 - Nantes; Centre de droit et d'économie de la mer - UMR 6308 AMURE IUEM - Brest, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la COP21 : regards croisés de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Fernandez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat [Bilan de la COP21]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE, Feb 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la COP 21 sur le plan juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime juridique international sur les changements climatiques : quelle articulation entre procédure et substance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Substance et procédure en droit international public : dialectique et influences croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en droit international et européen de la Sorbonne (IREDIES) ; Université Paris I, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des normes, facteur de flexibilité dans le complexe de régimes sur les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution ANR CIRCULEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit et de Science politique d'Aix-Marseille, Mar 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The normative power, from hard law to soft law. Reflections from the international climate change regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Law Forum Conference EELF: The Effectiveness of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La COP 21 : Enjeux et perspectives des négociations internationales sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La COP 21 : Enjeux et perspectives des négociations internationales sur le climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique écosystémique des droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grosbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Spector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Fragnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 979-10-97578-35-0. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s0e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir, inventer, innover en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Watteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR; MSHB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, EAN : 9782753598713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le droit des ingénieries climatiques Au croisement des enjeux climatiques et écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions; Collection Écotopiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2024, Écotopiques, 9782377474691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le droit des ingénieries climatiques Au croisement des enjeux climatiques et écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions; Collection Ecotopiques. https://www.uga-editions.com/menu-principal/collections-et-revues/nos-collections/ecotopiques/construire-le-droit-des-ingenieries-climatiques-1289187.kjsp?RH=1536914714291, 2024, 9782377474349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un chercheur reconnu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes - MSHB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 204 p., 2019, Métier de chercheur-e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture du lien et dichotomie Homme/Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Grosbon; Sabrina Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique écosystémique des droits humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 103-108, 2026, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle efficacité du SEQE dans la mise en œuvre du Green deal ? Combiner les rationalités économiques, climatiques et écosystémiques à l'heure du 6ème rapport pluriannuel du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green deal et marché, vers une transformation matricielle du droit européen à l'heure du Green Deal? A. Hervé (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04876512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vermeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Deboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de normativité climatique internationale face aux enjeux sécuritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; sécurité climatique Un nouveau registre de la lutte contre le réchauffement climatique ? S. Robert (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.122-136, 2024, 978-2-3860-0040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04867825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les concepts d’ingénierie environnementale et d’ingénierie climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séférian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Alexandra; Lemoine-Schonne Marion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire le droit des ingénieries climatiques. Au croisement des enjeux climatiques et écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA éditions, pp.17-29, 2024, 9782377474691. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.33757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle réforme du couple science-droit pour relever le défi des changements climatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thouvenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie de droit international de La Haye; The Hague Academy of International Law. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du droit international au tournant du centenaire de l’Académie de droit international de La Haye, J.M. THOUVENIN (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.609-618, 2024, 978-9-0047-1306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04867906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-125, 2023, 978-2-271-14753-0. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international au défi des évolutions scientifiques : le rôle du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MALJEAN-DUBOIS SANDRINE; PEEL JACQUELINE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and the Testing of International Law | Le droit international au défi des changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 26, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Centre for Studies and Research in International Law and International Relations Series, 978-90-04-68239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉNÉALOGIE DU DROIT DES CHANGEMENTS CLIMATIQUES : OPPORTUNITÉS ET OBSTACLES POUR UNE GOUVERNANCE MONDIALE DES LIMITES PLANÉTAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Maljean-Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des limites planétaires. Quelles implications pour le droit et la gouvernance internationale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ; Pedone, pp.53-72, 2023, Journées internationales CERIC-DICE, 978-2-233-01036-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séférian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Torre-Schaub; Aglaé Jézéquel; Jean Jouzel; Blanche Lormeteau; Agnès Michelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2022, ISBN :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Le Bart, F. Mazel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire en sciences sociales, écrire les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des sciences de l'homme en Bretagne; PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 62-78, 2021, Métier de chercheur·e, 978-2-7535-8327-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en droit, écrire le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les sciences sociales, écrire en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et droit (la norme juridique internationale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mesure en toutes choses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021, 9782271136121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03490131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la neutralité carbone ? Ingénierie climatique et droit international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. COURNIL (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d’un « droit climatique » pour construire un monde à 1.5 °</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.49-70, 2021, 978-2-233-00981-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substance et procédure en droit international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance et procédure en droit international public : dialectique et influences croisées, Actes de la journée d’étude de l’IREDIES du 12 décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp. 19-46, 2019, Cahiers internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lemoine-Schonne, M. Leprince (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être un chercheur reconnu ? : jugement des pairs, regard des publics, estime des proches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses Universitaires de Rennes - MSHB, pp. 11-23, 2019, Métier de chercheur-e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité temporelle du droit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque du réseau Droit et Climat, Quel(s) droit(s) pour les changements climatiques ? Comment repenser le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mare &amp; Martin, pp. 75-91, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation des territoires insulaires dans l’application du marché du carbone du secteur de l’aviation (CORSIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits Edition numérique UMR DICE 7318. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel droit pour l’adaptation des territoires au changement climatique ? Tabau AS Dir,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 221, 2018, 979-10-97578-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de l’UE à l’accord de Paris sur le climat du 12 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Auvret-Finck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension environnementale de l'action extérieure de l'Union européenne : actes du colloque de Nice des 6 et 7 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, p. 257, 2018, 978-2-233-00897-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation (changement climatique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 882 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispute Settlement within the Kyoto Protocol Clean Development Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">YEH J. R. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change: Liability and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Taiwan University Press, p. 339-362, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law standing the test on Climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUZEN A., LAVILLE B., THIEBAUT S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Solutions to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kyoto Protocol : Carbon Pricing and Trade Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Davide Farah; Elena Cima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China’s Influence on Non-Trade Concerns in International Economic Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 158-169, 2016, Global Law and Sustainable Development, 9781409448488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen, Bettina Laville, Stéphanie Thiébault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2015, 978-2-271-08924-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review Jacqueline PEEL, The Oxford Handbook Of International Environmental Law, Lavanya Rajamani, Oxford University Press (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La neutralité carbone, une notion pas si neutre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit international et justice climatique in Bulletin annuel 2026 du Haut Conseil Breton pour le Climat Changement climatique et société : comprendre, agir, transformer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut Conseil Breton Pour Le Climat Hcbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil Breton pour le Climat. 2026, https://www.hcbc.bzh/ressources/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association de Droit International - 150 ans - Construire demain Compte-rendu critique du webinaire sur le Livre Blanc Anthropocène Le droit international, levier ou obstacle pour l’écologisation de la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Law Association. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution du droit à la lutte contre la pollution plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] audition OPCEST Office Parlementaire d'Evaluation des Choix Scientifiques et Technologiques, Mission plastique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:69.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion LEMOINE-SCHONNE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chargée de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IODE Institut de l'Ouest : Droit et Europe (UMR 6262 CNRS-Université de Rennes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit international de l'environnement et du climat</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre au sérieux les enjeux de la transition climatique et environnementale de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre des départements scientifiques du CNRS. Sciences de l'homme et de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 93, pp. 15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne et Pacte vert pour l'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Charles-Le-Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Favreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gadbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 683, pp.617-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04864568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique annuelle Droit de l'environnement de l'Union européenne - coordination N. Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03451757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03488124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2019/1), pp. 79-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial in Carbon & Climate Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2019/2), pp. 91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit transnational de l’environnement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, p. 11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (2018/1), pp. 68-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agir sur le climat : que dit le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 365</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle perspective pour les instruments de marché sur le climat après l’Accord de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp. 143-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (2017/2), pp. 156-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2016/4), pp. 217-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Developments in Carbon & Climate Law - International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon and Climate Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (2016/2), pp. 166-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité de l'Accord de Paris sur les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité du droit dans l’Accord de Paris sur les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, p. 37-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conférence climat de Lima : aller de l'avant en tirant les enseignements du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40 (2), pp. 310-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la conférence de Lima sur les changements climatiques, quelle perspective pour la COP 21 à Paris et au-delà ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Tabau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue juridique de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, p. 310-328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de frontières planétaires. Quels apports au droit international du climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désencapsuler le droit international du climat, 10 ans de l’Accord de Paris, Unbox International Climate Law. 10 years of the Paris Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IODE, UMR DICE, Université de Rennes, Université d'Aix-Marseille, Université de Brasilia, IRL Sao paolo, Nov 2025, Brasilia et IRL CNRS Sao Paolo, Brésil, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Brosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Désencapsuler le droit international du climat, 10 ans de l’Accord de Paris, Unbox International Climate Law. 10 years of the Paris Agreement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IODE, UMR DICE, Université de Brasilia et IRL CNRS Sao Paolo, Brésil, Nov 2025, Brasilia et IRL CNRS Sao Paolo, Brésil, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir l’hypothèse managériale dans le contexte du droit de l’environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la procéduralisation et de la technicisation, le droit à l’épreuve de la rationalité managériale dans le domaine de l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR IODE; Université de Rennes, Dec 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Droits humains, libertés publiques et cadre conceptuel des limites planétaires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dienelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Malwé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Pour une approche critique des droits de l’Homme à l’ère des limites planétaires,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nantes; Sophie Grosbon; Sabrina Robert, Sep 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La neutralité carbone, du slogan à la mise en œuvre : quels enjeux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lecocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de présentation de l'ouvrage Les sociétés face au défi climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEA Paris; CNRS SHS, May 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance des marchés internationaux du carbone et la managérialisation du droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la procéduralisation et de la technicisation, le droit à l’épreuve de la rationalité managériale dans le domaine de l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes; CNRS, Dec 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04869946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction du workshop Les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dienelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gengnagel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Thoren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites/frontières planétaires : un objet juridique en devenir pour la justice climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'études avancées Programme de recherche CAT, Mar 2024, Paris Institut d'études avancées, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une standardisation juridique de la notion de limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Des limites de la Terre aux limites planétaires. Regards interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luca Paltrinieri; Claire Malwé, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux d’efficacité du SEQE révisé à l’heure du 6ème rapport du GIEC (AR6)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Deal &amp; Marché. Vers une transformation matricielle du droit européen à l’heure du Green Deal ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chaire Jean Monnet, Sep 2023, Rennes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International law and Earth's habitability: What is at stake in terms of equity? A case study of climate litigation in international human rights law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dienelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camila Perruso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESIL Conférence annuelle 2023, Aix-en-Provence Is International Law Fair? Le droit international est-il juste ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society of International Law, Aug 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international au défi des évolutions scientifiques : le rôle du GIEC International law and scientific knowledge: the role of the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHALLENGES OF INTERNATIONAL LAW AT THE TIME OF THE CENTENARY OF THE HAGUE ACADEMY OF INTERNATIONAL LAW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE HAGUE ACADEMY OF INTERNATIONAL LAW, May 2023, The Hague, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du MACF, quelles leçons tirer des instruments de marché internationaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur le Mécanisme européen d’ajustement carbone aux frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Pigeon - UPR Ladie - Laboratoire de droit international et européen, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et politiques publiques sur le climatNormes, institutions et réseaux d’acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haut Conseil Breton pour le Climat - Assemblée plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCBC, Oct 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance du MACF : quelles leçons tirer des outils de marché expérimentés en droit international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le Mécanisme européen d’ajustement carbone aux frontières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas PIGEON, Jun 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected international environmental law issues when developing CDR - Carbon Dioxyde Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legal Aspects of Carbon Capture Utilisation and Storage (CCUS) and Carbon Dioxide Removal (CDR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PROF CATHERINE BANET, Nov 2023, Oslo, Norway, Norway. https://www.jus.uio.no/nifs/english/research/events/2023/ccus-cdr-law-conference-nov-2023---programme-final-as-of-21-11-2023.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance du MACF/CBAM : retours d’expérience des outils de marché internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Regards croisés sur le Mécanisme d'ajustement carbone aux frontières de l'UE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mehdi Abbas, Nov 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04321572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi servent les COP ? Bilan et perspective du droit international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTENS - Journées Interdépartements sur les Transitions Environnementales et Sociétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure, Jan 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acclimating international law with climate change : toward a global reset ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas S. Reetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenges of International Law at the Time of the Centenary of The Hague Academy of International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Haye, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04136789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LE CLIMAT COMME LIMITE PLANÉTAIRE EN DROIT INTERNATIONAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUPE DE TRAVAIL INTERDISCIPLINAIRE MSHB REGARDS CROISÉS SUR LES LIMITES PLANÉTAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHB, Dec 2023, RENNES, France. https://www.mshb.fr/node/740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et politiques publiques sur le climat. Normes, institutions et réseaux d'acteurs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haut Conseil Breton pour le Climat - Séance plénière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCBC, Oct 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Watteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir, inventer, innover en sciences humaines et sociales - Journée d'étude Métier de chercheur.e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : les limites planétaires et le régime international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des limites planétaires, quelles implications pour le droit et la gouvernance internationale ?, Rencontres internationales d’Aix-en-Provence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDUC Seminar - Workshop 1: Justice, Globalisation, Environment and Economy: the Duty of VigilanceDue diligence : the method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Teffahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUC Seminar Nanterre - Workshop 1: Justice, Globalisation, Environment and Economy: the Duty of Vigilance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUC alliance, Sep 2022, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03937383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le green deal, enjeux énergétiques et environnementaux au regard des dernières actualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Lormeteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Conférence organisée par Jeunes européens - Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, en ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel modèle de normativité climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Droit et sécurité climatique, Université Le Mans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation aux changements climatiques et gestion des risques : quel rôle pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire interdisciplinaire du GIS d’Histoire et Sciences de la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur l’expérience d’un ouvrage pluridisciplinaire INGILAW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEUTRACLIM. Contruire l'interdisciplinarité des recherches sur la neutralité carbone et les technologies d'émissions négatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE, Oct 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de la dynamique interdisciplinaire du projet de recherche NEUTRACLIM (MITI CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GTI MSHB Méthodologies de la recherche et transition socio-écologiques MSHB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la neutralité carbone ? Ingénierie climatique et droit international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d’un « droit climatique » au service de la trajectoire 1.5 °</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Toulouse; C. COURNIL (Dir.), Nov 2020, Le Colloque a lieu sur la plateforme Zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Énergie décarbonée, changement climatique, santé environnementale et biodiversité : les impacts de nos choix sur les nouvelles voies de recherche interdisciplinaires ? Table-ronde Changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évènement Inter-Alliance, organisé à l’initiative de l’ANCRE et des alliances nationales, sous l’égide du MESRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat : de l’air, vite !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Espace des sciences, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les changements climatiques. Quel rôle pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet AcCes@UCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02566695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « Métier de chercheur·e. Écrire en sciences sociales, écrire les sciences sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'homme en Bretagne, Mar 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marché et climat, quel rôle pour le droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché et climat, quel rôle pour le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Séminaire de l'UMR AMURE, Oct 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02274337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des contentieux liés aux marchés du carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seconde journée d’étude - Quelles actions en justice pour l’environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international du climat, quels enjeux de gouvernance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée interdisciplinaire du CREM, Gestion durable des ressources naturelles et du territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en économie et gestion; Université de Rennes 1, Feb 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure et le droit, quelles évolutions de la normativité face au défi climatique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous mesureurs, tous mesurés, la science au coeur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mesure et le droit. Évolution de la normativité dans les accords internationaux face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tous mesureurs, tous mesurés, la science au cœur de la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Laboratoire national de métrologie et d'essais LNE, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02565178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité du droit face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "Midis" du CERIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR DICE; Aix-Marseille Université, Jun 2018, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01922614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tempête sur la planète. Penser le droit et les politiques de l'ingénierie climatique et environnementale à l'heure de l'anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Ouest : Droit et Europe (IODE) UMR CNRS 6262, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01915919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle perspective pour les instruments de marché après l'Accord de Paris ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Après l'accord de Paris, quels droits face au changement climatique ? Colloque annuel de la SFDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour le droit de l'environnement; Centre d'Études et de Recherches Internationales et Communautaires (CERIC); Faculté de Droit et de Science politique d'Aix-Marseille, Jun 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de l’UE à l’Accord de Paris sur le climat du 12 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension environnementale de l'action extérieure de l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Droit International et Européen ( LADIE EA 7414); Centre d'excellence Jean Monnet (CEJM-UNS) Apr 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés du carbone dans le secteur aérien, réflexion autour de l’adaptation des territoires insulaires aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur l’adaptation aux changements climatiques, les territoires insulaires territoires d’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la région Réunion et le réseau NRG4SD, Oct 2017, Saint-Denis de la Réunion, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact du droit transnational de l’environnement sur les marchés publics, l’exemple du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des travaux du projet PICS Justice sociale et environnementale, le rôle des acteurs privés. Relations commerciales et marchés publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Fédérale Rio Grande, Dec 2017, Rio, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité temporelle du droit face aux changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel(s) droit(s) pour les changements climatiques ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sous la direction scientifique de Christel Cournil, Sabine Lavorel, Marianne Moliner-Dubost, Marta Torre-Schaub ; Réseau droit et climat, Mar 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01527566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lendemains de l'Accord de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les lendemains de l'accord de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française pour le droit de l’environnement - Section Grand Ouest; IODE - Institut de l'Ouest : Droit et Europe - UMR CNRS 6262 - Rennes; DCS Droit et Changement social - UMR 6297 - Nantes; Centre de droit et d'économie de la mer - UMR 6308 AMURE IUEM - Brest, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la COP21 : regards croisés de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Fernandez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quénol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence-débat [Bilan de la COP21]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IODE, Feb 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la COP 21 sur le plan juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau Canopé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02612464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le régime juridique international sur les changements climatiques : quelle articulation entre procédure et substance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Substance et procédure en droit international public : dialectique et influences croisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en droit international et européen de la Sorbonne (IREDIES) ; Université Paris I, Dec 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des normes, facteur de flexibilité dans le complexe de régimes sur les changements climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution ANR CIRCULEX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculté de Droit et de Science politique d'Aix-Marseille, Mar 2016, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The normative power, from hard law to soft law. Reflections from the international climate change regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third European Law Forum Conference EELF: The Effectiveness of Environmental Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02563820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La COP 21 : Enjeux et perspectives des négociations internationales sur le climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La COP 21 : Enjeux et perspectives des négociations internationales sur le climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critique écosystémique des droits humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Grosbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Spector</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Fragnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Vuillerod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 979-10-97578-35-0. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s0e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le droit des ingénieries climatiques Au croisement des enjeux climatiques et écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UGA Editions; Collection Écotopiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 416 p., 2024, Écotopiques, 9782377474691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir, inventer, innover en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Watteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR; MSHB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, EAN : 9782753598713</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04847010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire le droit des ingénieries climatiques Au croisement des enjeux climatiques et écosystémiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UGA Editions; Collection Ecotopiques. https://www.uga-editions.com/menu-principal/collections-et-revues/nos-collections/ecotopiques/construire-le-droit-des-ingenieries-climatiques-1289187.kjsp?RH=1536914714291, 2024, 9782377474349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04384521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un chercheur reconnu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes - MSHB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 204 p., 2019, Métier de chercheur-e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupture du lien et dichotomie Homme/Nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Toutain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Grosbon; Sabrina Robert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique écosystémique des droits humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 103-108, 2026, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15s0a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle efficacité du SEQE dans la mise en œuvre du Green deal ? Combiner les rationalités économiques, climatiques et écosystémiques à l'heure du 6ème rapport pluriannuel du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green deal et marché, vers une transformation matricielle du droit européen à l'heure du Green Deal? A. Hervé (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruylant, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04876512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sociétés face au défi climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Maljean-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vermeersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Deboulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sociétés face aux défis climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04846999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle de normativité climatique internationale face aux enjeux sécuritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mare &amp; Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; sécurité climatique Un nouveau registre de la lutte contre le réchauffement climatique ? S. Robert (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.122-136, 2024, 978-2-3860-0040-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04867825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les concepts d’ingénierie environnementale et d’ingénierie climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Dutoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séférian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Langlais Alexandra; Lemoine-Schonne Marion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire le droit des ingénieries climatiques. Au croisement des enjeux climatiques et écosystémiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UGA éditions, pp.17-29, 2024, 9782377474691. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ugaeditions.33757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04476113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle réforme du couple science-droit pour relever le défi des changements climatiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thouvenin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Académie de droit international de La Haye; The Hague Academy of International Law. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les défis du droit international au tournant du centenaire de l’Académie de droit international de La Haye, J.M. THOUVENIN (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.609-618, 2024, 978-9-0047-1306-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04867906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun. Les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-125, 2023, 978-2-271-14753-0. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.57385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit international au défi des évolutions scientifiques : le rôle du GIEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MALJEAN-DUBOIS SANDRINE; PEEL JACQUELINE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change and the Testing of International Law | Le droit international au défi des changements climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volume 26, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Centre for Studies and Research in International Law and International Relations Series, 978-90-04-68239-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04373147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GÉNÉALOGIE DU DROIT DES CHANGEMENTS CLIMATIQUES : OPPORTUNITÉS ET OBSTACLES POUR UNE GOUVERNANCE MONDIALE DES LIMITES PLANÉTAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Maljean-Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des limites planétaires. Quelles implications pour le droit et la gouvernance internationale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ; Pedone, pp.53-72, 2023, Journées internationales CERIC-DICE, 978-2-233-01036-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géoingénierie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Séférian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Torre-Schaub; Aglaé Jézéquel; Jean Jouzel; Blanche Lormeteau; Agnès Michelot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, 2022, ISBN :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03513601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire en droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Le Bart, F. Mazel (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire en sciences sociales, écrire les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maison des sciences de l'homme en Bretagne; PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 62-78, 2021, Métier de chercheur·e, 978-2-7535-8327-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire en droit, écrire le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Rousvoal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire les sciences sociales, écrire en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03512992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure et droit (la norme juridique internationale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la mesure en toutes choses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2021, 9782271136121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03490131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la neutralité carbone ? Ingénierie climatique et droit international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. COURNIL (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique d’un « droit climatique » pour construire un monde à 1.5 °</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.49-70, 2021, 978-2-233-00981-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substance et procédure en droit international du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Substance et procédure en droit international public : dialectique et influences croisées, Actes de la journée d’étude de l’IREDIES du 12 décembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp. 19-46, 2019, Cahiers internationaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Leprince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Lemoine-Schonne, M. Leprince (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Être un chercheur reconnu ? : jugement des pairs, regard des publics, estime des proches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Presses Universitaires de Rennes - MSHB, pp. 11-23, 2019, Métier de chercheur-e</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La flexibilité temporelle du droit.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque du réseau Droit et Climat, Quel(s) droit(s) pour les changements climatiques ? Comment repenser le droit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Mare &amp; Martin, pp. 75-91, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La différenciation des territoires insulaires dans l’application du marché du carbone du secteur de l’aviation (CORSIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Confluence des droits Edition numérique UMR DICE 7318. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel droit pour l’adaptation des territoires au changement climatique ? Tabau AS Dir,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p. 221, 2018, 979-10-97578-03-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation de l’UE à l’accord de Paris sur le climat du 12 décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josiane Auvret-Finck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dimension environnementale de l'action extérieure de l'Union européenne : actes du colloque de Nice des 6 et 7 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, p. 257, 2018, 978-2-233-00897-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation (changement climatique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut de Varennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique des transitions écologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 882 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dispute Settlement within the Kyoto Protocol Clean Development Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">YEH J. R. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate Change: Liability and Beyond</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Taiwan University Press, p. 339-362, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law standing the test on Climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUZEN A., LAVILLE B., THIEBAUT S. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Solutions to Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Éditions, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03106206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kyoto Protocol : Carbon Pricing and Trade Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paolo Davide Farah; Elena Cima. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China’s Influence on Non-Trade Concerns in International Economic Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 158-169, 2016, Global Law and Sustainable Development, 9781409448488</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à l’épreuve du changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen, Bettina Laville, Stéphanie Thiébault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles solutions face au changement climatique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2015, 978-2-271-08924-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Changement Climatique en Bretagne, Bulletin du HCBC 2024 : Le littoral breton face aux défis climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Tréguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book Review Jacqueline PEEL, The Oxford Handbook Of International Environmental Law, Lavanya Rajamani, Oxford University Press (2021)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03652851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La neutralité carbone, une notion pas si neutre ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03487818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit international et justice climatique in Bulletin annuel 2026 du Haut Conseil Breton pour le Climat Changement climatique et société : comprendre, agir, transformer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haut Conseil Breton Pour Le Climat Hcbc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut Conseil Breton pour le Climat. 2026, https://www.hcbc.bzh/ressources/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Marie Treguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bessonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bonnardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bulletin 2023, Haut Conseil Breton Pour le Climat (HCBC). 2023, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association de Droit International - 150 ans - Construire demain Compte-rendu critique du webinaire sur le Livre Blanc Anthropocène Le droit international, levier ou obstacle pour l’écologisation de la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">International Law Association. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contribution du droit à la lutte contre la pollution plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemoine-Schonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] audition OPCEST Office Parlementaire d'Evaluation des Choix Scientifiques et Technologiques, Mission plastique. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03488124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451757v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847041v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869946v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dienelt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malw&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Perruso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gengnagel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Thoren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas S. Reetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937383v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Teffahi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652864v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527514v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01270754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Fernandez-Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01234292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Fragni&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s0e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847010v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10203/decouvrir-inventer-innover-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/ecotopiques/construire-le-droit-des-ingenieries-climatiques-1289187.kjsp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4915" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toutain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s0a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33757" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thouvenin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57385" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/flyer/title/68988?print=pdf&amp;amp;pdfGenerator=headless_chrome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104745v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487150v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274274v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106217v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Chinas-Influence-on-Non-Trade-Concerns-in-International-Economic-Law/Farah-Cima/p/book/9781409448488" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01258874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7196-quelles-solutions-face-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haut Conseil Breton Pour Le Climat Hcbc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485840v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine-Schonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maljean-Dubois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04864568v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Charles-Le-Bihan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Favreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gadbin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451757v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03488124v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274310v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274333v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873619v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564684v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01331857v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105900v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564691v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105892v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tabau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Brosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847021v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dienelt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Malw&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847041v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04869946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847052v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Perruso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gengnagel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Thoren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321433v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321518v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04321572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117271v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04136789v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas S. Reetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373185v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652864v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Watteaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652843v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937383v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Teffahi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Lormeteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461251v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487476v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096901v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487522v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566695v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rousvoal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02274337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873783v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565178v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01922614v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915919v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564017v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527514v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873693v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01527566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01270754v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Fernandez-Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaillard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;nol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612464v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01234292v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538677v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Grosbon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Robert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Spector" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Fragni&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vuillerod" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s0e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484805v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/collections/ecotopiques/construire-le-droit-des-ingenieries-climatiques-1289187.kjsp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04847010v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10203/decouvrir-inventer-innover-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04384521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096968v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leprince" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4915" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554826v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Toutain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15s0a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876512v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846999v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vermeersch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Deboulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867825v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04476113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33757" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04867906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thouvenin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117244v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.57385" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373147v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/flyer/title/68988?print=pdf&amp;amp;pdfGenerator=headless_chrome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104745v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03513601v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096919v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/8708/ecrire-les-sciences-sociales-ecrire-en-sciences-sociales" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03490131v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487150v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873666v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096994v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873629v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02274274v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873607v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106217v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Chinas-Influence-on-Non-Trade-Concerns-in-International-Economic-Law/Farah-Cima/p/book/9781409448488" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01258874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7196-quelles-solutions-face-au-changement-climatique.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381714v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonnardot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03487818v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haut Conseil Breton Pour Le Climat Hcbc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Treguier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117337v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>