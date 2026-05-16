--- v0 (2026-04-09)
+++ v1 (2026-05-16)
@@ -2822,185 +2822,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annecy (74), Musée-Château - Façades ouest et retour nord, étude archéologique du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Liboutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lanternier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.279 (3 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SAINTE-CROIX. L'Auberson. Puits de mine. Rapport d'opération archéologique programmée, 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Liboutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Etat de Vaud. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529626v1</w:t>
-              </w:r>
-[...90 lines deleted...]
-                <w:t xml:space="preserve">hal-04790852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAMOUROUX, Noailles, Corrèze. Rapport d'opération de sondages archéologiques programmée, Service archéologique Limousin-ArchéA, Limoges 2000.</w:t>
               </w:r>
@@ -3217,51 +3217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Liboutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10696817" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460747v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Raemy Tournelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Crausaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/dgamn.2020.0.77876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345890v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bertholon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2019.1621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345895v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3689" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Veissi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790852v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanternier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Liboutet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287149v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10696817" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460747v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Raemy Tournelle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Crausaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/dgamn.2020.0.77876" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345890v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bertholon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aquit.2019.1621" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345881v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345878v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345874v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671430v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671461v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04710385v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;linda Bizri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671427v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671452v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671410v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Conte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345894v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345895v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552792v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344671v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345698v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3689" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345884v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983170v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Veissi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525744v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790852v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bonhomme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lanternier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529626v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>