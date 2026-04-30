--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -362,278 +362,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénévoles, artisans institutionnalisés des politiques migratoires locales</w:t>
+                <w:t xml:space="preserve">Les dispositifs de scolarisation des enfants et jeunes migrants en France : des producteurs de « scolarités contraintes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bourgois</w:t>
+                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1066090ar⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L’éducation en milieux contraints, 18, pp.147-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cres.4104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02398360v1</w:t>
+                <w:t xml:space="preserve">hal-02492535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de scolarisation des enfants et jeunes migrants en France : des producteurs de « scolarités contraintes »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
+                <w:t xml:space="preserve">Les bénévoles, artisans institutionnalisés des politiques migratoires locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, L’éducation en milieux contraints, 18, pp.147-172. </w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Redessiner les contours de l'Etat: la mise en oeuvre des politiques migratoires locales, 83, pp.184-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cres.4104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1066090ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492535v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02398360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des catégories d’action publique aux dispositifs : regards sur les politiques de scolarisation des « enfants issus de familles itinérantes et de voyageurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cossée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1032,51 +1032,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la confrontation à la collaboration-Vers une intégration de l’action bénévole dans les actions publiques de résorption des bidonvilles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1196,51 +1196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnels et bénévoles dans les dispositifs publics d’accompagnement social : entre concurrence, complémentarité et distanciation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1539,51 +1539,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Etat et la pauvreté étrangère. Trajectoires de migrants &amp;quot;roms&amp;quot; en Espagne, France et Italie</w:t>
+                <w:t xml:space="preserve">L'Etat et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants &amp;quot;roms&amp;quot; en Espagne, France et Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
@@ -1598,51 +1598,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de Rennes. 2024, Espace et territoires</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. 2024, Espace et territoires, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05015881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1760,51 +1760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations et sans-abrisme : recherches en sciences sociales de 1970 à 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1997,475 +1997,475 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces et dynamiques des sociabilités. La fabrique des liens sociaux au prisme des politiques publiques</w:t>
+                <w:t xml:space="preserve">Livia : exister parmi les siens vaille que vaille [portrait]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'État et la pauvreté étrangère en Europe occidentale : trajectoires de migrants "roms" roumains en Espagne, France et Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782753591998</w:t>
+              <w:t xml:space="preserve">L'État et la pauvreté étrangère en Europe occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2024, 978-2-7535-9199-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001465v1</w:t>
+                <w:t xml:space="preserve">hal-05001463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants « roms » dans les villes d’Europe occidentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants &amp;quot;roms&amp;quot; dans les villes occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Beluschi-Fabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.245-262, 2024, Espace et Territoires, 9782753591998</w:t>
+              <w:t xml:space="preserve">L'Etat et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants "roms" roumains en Espagne, France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Espace et sociétés, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535709v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05015971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants &amp;quot;roms&amp;quot; dans les villes occidentales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants « roms » dans les villes d’Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Beluschi-Fabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bergeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ciniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Etat et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants "roms" roumains en Espagne, France et Italie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Espace et sociétés, 9782753591998</w:t>
+              <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-262, 2024, Espace et Territoires, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05015971v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia : exister parmi les siens vaille que vaille [portrait]</w:t>
+                <w:t xml:space="preserve">Espaces et dynamiques des sociabilités. La fabrique des liens sociaux au prisme des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mantovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Olivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'État et la pauvreté étrangère en Europe occidentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2024, 978-2-7535-9199-8</w:t>
+              <w:t xml:space="preserve">L'État et la pauvreté étrangère en Europe occidentale : trajectoires de migrants "roms" roumains en Espagne, France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001463v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postcommunisme et reconnaissance des minorités : place de la culture dans la reconstruction démocratique et l’affirmation du &amp;quot;mouvement des Roms roumains&amp;quot;,</w:t>
               </w:r>
@@ -2590,51 +2590,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Legros; Céline Bergeon; Marion Lièvre; Tommaso Vitale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-17, 2023, Espace et territoires, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3812,51 +3812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8EF2679"/>
+    <w:nsid w:val="85E68461"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4043,51 +4043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-lievre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3423-3249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182490440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313569953" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066090ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02492535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01951754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.176.0095" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.152.0103" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Decroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schiff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04467666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/64352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Loiseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001465v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mantovan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivera" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pasta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9287/l-etat-et-la-pauvrete-etrangere-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001463v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05001473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77035-2_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04661860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04637245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sauret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Barlier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-lievre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3423-3249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182490440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313569953" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02492535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066090ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01951754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.176.0095" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.152.0103" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Decroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schiff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04467666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/64352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Loiseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9287/l-etat-et-la-pauvrete-etrangere-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mantovan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pasta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05001473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77035-2_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04661860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04637245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sauret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Barlier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>