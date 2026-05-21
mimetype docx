--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -362,278 +362,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs de scolarisation des enfants et jeunes migrants en France : des producteurs de « scolarités contraintes »</w:t>
+                <w:t xml:space="preserve">Les bénévoles, artisans institutionnalisés des politiques migratoires locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
+                <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cres.4104⟩</w:t>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Redessiner les contours de l'Etat: la mise en oeuvre des politiques migratoires locales, 83, pp.184-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1066090ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492535v1</w:t>
+                <w:t xml:space="preserve">halshs-02398360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénévoles, artisans institutionnalisés des politiques migratoires locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dispositifs de scolarisation des enfants et jeunes migrants en France : des producteurs de « scolarités contraintes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïtena Armagnague-Roucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Bourgois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Lièvre</w:t>
+                <w:t xml:space="preserve">Anne-Claudine Oller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Redessiner les contours de l'Etat: la mise en oeuvre des politiques migratoires locales, 83, pp.184-203. </w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, L’éducation en milieux contraints, 18, pp.147-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1066090ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cres.4104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02398360v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des catégories d’action publique aux dispositifs : regards sur les politiques de scolarisation des « enfants issus de familles itinérantes et de voyageurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cossée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1032,51 +1032,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la confrontation à la collaboration-Vers une intégration de l’action bénévole dans les actions publiques de résorption des bidonvilles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1196,51 +1196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnels et bénévoles dans les dispositifs publics d’accompagnement social : entre concurrence, complémentarité et distanciation,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1760,51 +1760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations et sans-abrisme : recherches en sciences sociales de 1970 à 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1997,475 +1997,475 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livia : exister parmi les siens vaille que vaille [portrait]</w:t>
-[...16 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants « roms » dans les villes d’Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Beluschi-Fabeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ciniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'État et la pauvreté étrangère en Europe occidentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2024, 978-2-7535-9199-8</w:t>
+              <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.245-262, 2024, Espace et Territoires, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001463v1</w:t>
+                <w:t xml:space="preserve">hal-04535709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants &amp;quot;roms&amp;quot; dans les villes occidentales</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Espaces et dynamiques des sociabilités. La fabrique des liens sociaux au prisme des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Mantovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Olivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Etat et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants "roms" roumains en Espagne, France et Italie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Espace et sociétés, 9782753591998</w:t>
+              <w:t xml:space="preserve">L'État et la pauvreté étrangère en Europe occidentale : trajectoires de migrants "roms" roumains en Espagne, France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05015971v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants « roms » dans les villes d’Europe occidentale</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livia : exister parmi les siens vaille que vaille [portrait]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.245-262, 2024, Espace et Territoires, 9782753591998</w:t>
+              <w:t xml:space="preserve">L'État et la pauvreté étrangère en Europe occidentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2024, 978-2-7535-9199-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535709v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces et dynamiques des sociabilités. La fabrique des liens sociaux au prisme des politiques publiques</w:t>
-[...59 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sortir de la précarité ? Processus et conditions de possibilité au regard des trajectoires de vie des migrants &amp;quot;roms&amp;quot; dans les villes occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Beluschi-Fabeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bergeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ciniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Clavé-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'État et la pauvreté étrangère en Europe occidentale : trajectoires de migrants "roms" roumains en Espagne, France et Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782753591998</w:t>
+              <w:t xml:space="preserve">L'Etat et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants "roms" roumains en Espagne, France et Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Espace et sociétés, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001465v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05015971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postcommunisme et reconnaissance des minorités : place de la culture dans la reconstruction démocratique et l’affirmation du &amp;quot;mouvement des Roms roumains&amp;quot;,</w:t>
               </w:r>
@@ -2590,51 +2590,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommaso Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Legros; Céline Bergeon; Marion Lièvre; Tommaso Vitale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État et la pauvreté étrangère en Europe occidentale. Trajectoires de migrants « roms » roumains en Espagne, France et Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-17, 2023, Espace et territoires, 9782753591998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3812,51 +3812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85E68461"/>
+    <w:nsid w:val="606E161B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4043,51 +4043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-lievre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3423-3249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182490440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313569953" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02492535v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4104" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398360v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066090ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01951754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.176.0095" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.152.0103" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Decroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schiff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04467666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/64352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Loiseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001463v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015971v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9287/l-etat-et-la-pauvrete-etrangere-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001465v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mantovan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivera" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pasta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05001473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77035-2_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04661860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04637245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sauret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Barlier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-lievre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-3423-3249" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182490440" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313569953" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461602v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098029v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066090ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inshea.hal.science/hal-02492535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;tena Armagnague-Roucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claudine Oller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cres.4104" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coss&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01951754v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.176.0095" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063516v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.7625" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063499v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.152.0103" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Decroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662265v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schiff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662264v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02888742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Verger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04467666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lectures/64352" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02571794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lla Loiseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Crozat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mantovan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Olivera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pasta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05015971v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9287/l-etat-et-la-pauvrete-etrangere-en-europe-occidentale" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05001473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607618v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057758v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77035-2_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057759v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398962v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04661860v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04637195v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04638699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04646922v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04637245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sauret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Barlier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>