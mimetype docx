--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -72,284 +72,652 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals speciation in (magmatic)-hydrothermal fluids from in-situ Raman spectroscopy</w:t>
+                <w:t xml:space="preserve">Determination of PVT properties and vapor-liquid phase separation in the H2O-NaCl system with in-situ experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amna Shafqat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Hurtig</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
+                <w:t xml:space="preserve">Benjamin Langerome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Experimental Mineralogy, Petrology and Geochemistry (EMPG 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (Autriche), Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202914v1</w:t>
+                <w:t xml:space="preserve">insu-05570407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Speciation and fractionation of toxic metals (Pb, Se, Te) in volcanic geothermal systems: Insights from partitioning experiments and in-situ spectroscopic measurements to high P-T conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordula Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Langerome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Hurtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne (Autriche), Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-14510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05570379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of fluid salinity and melt composition on the fluid-melt partitioning of Cu-Zn evidenced by ex situ and in situ measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Testemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordula Pauline Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Diagileva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05570396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metals speciation in (magmatic)-hydrothermal fluids from in-situ Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Hurtig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Slodczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Symposium on Experimental Mineralogy, Petrology and Geochemistry (EMPG 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Orléans, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An in situ experimental setup for Raman Spectroscopy of volatile elements in high pressure-high temperature fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Chatelin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School Vibrational Spectroscopy meets Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Côme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04827362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -359,2597 +727,2597 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transparent IHPV for the in-situ geochemical characterization of magmatic volatile phases and melts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tungsten Solubility And Speciation In Hydrothermal Solutions Revealed By In Situ X-Ray Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Borchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria A. Kokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">William Del-Net</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena F. Bazarkina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anselm Loges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108381⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37, pp.111-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ejm-37-111-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05093808v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04982028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dramatic drop in Nb solubility during fractional crystallization of carbonatites triggers Nb ore formation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A transparent IHPV for the in-situ geochemical characterization of magmatic volatile phases and melts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Testemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lahera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Del-Net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.10.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 466, pp.108381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333746v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05093808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tungsten Solubility And Speciation In Hydrothermal Solutions Revealed By In Situ X-Ray Absorption Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A dramatic drop in Nb solubility during fractional crystallization of carbonatites triggers Nb ore formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ya-Ting Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ru-Cheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu-Dong Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anselm Loges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ejm-37-111-2025⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2025.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04982028v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray absorption spectroscopy using the FAME autoclave: a window into fluid-mineral-melt interactions in the Earth’s crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S Pokrovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lahera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (3), pp.277-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08957959.2024.2380916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of Zr and Hf in fluoride-rich hydrothermal aqueous fluids and its significance for high field strength element fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselm Loges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 366, pp.167-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2023.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04431876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Advances in the study of fluids and melts under extreme conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Anzellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Miozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika D Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tiraboschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2023.1187340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04141842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttrium speciation in sulfate-rich hydrothermal ore-forming fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiushi Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Etschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 325, pp.278-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2022.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonate complexation enhances hydrothermal transport of rare earth elements in alkaline fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Etschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiushi Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.1456. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-022-28943-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03641030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep carbon cycle constrained by carbonate solubility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Farsang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoshuai Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika D Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24533-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on Br speciation in volcanic glasses and structural controls on halogen degassing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Yttrium complexation and hydration in chloride-rich hydrothermal fluids: A combined ab initio molecular dynamics and in situ X-ray absorption spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Etschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Testemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2020-7273⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 281, pp.168-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993148v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yttrium complexation and hydration in chloride-rich hydrothermal fluids: A combined ab initio molecular dynamics and in situ X-ray absorption spectroscopy study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bromine speciation and partitioning in slab-derived aqueous fluids and silicate melts and implications for halogen transfer in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb S. Pokrovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Borca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.015⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.1145-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-1145-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012822v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromine speciation and partitioning in slab-derived aqueous fluids and silicate melts and implications for halogen transfer in subduction zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New insights on Br speciation in volcanic glasses and structural controls on halogen degassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Brooker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis F Hazemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-11-1145-2020⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (6), pp.795-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2020-7273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905593v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility and speciation of REE in high temperature fluids: insights from in situ XAS studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mavrogenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Etschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis F Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126 (2), pp.73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03717453.2017.1306271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi resonance in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: Mode assignment and quantum nuclear effects from first principles molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Mouhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146 (13), pp.134102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4979199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-pressure high-temperature setup for in situ Raman spectroscopy of supercritical fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal controls on the genesis of REE deposits: Insights from an in situ XAS study of Yb solubility and speciation in high temperature fluids (T&amp;lt;400°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mavrogenes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2014.09.032⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 417, pp.228 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01228263v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal controls on the genesis of REE deposits: Insights from an in situ XAS study of Yb solubility and speciation in high temperature fluids (T&amp;lt;400°C)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A high-pressure high-temperature setup for in situ Raman spectroscopy of supercritical fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile da Silva-Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lahera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 205 (10), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2014.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392678v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zr complexation in high pressure fluids and silicate melts and implications for the mobilization of HFSE in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis F Hazemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104, pp.281-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2012.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dopants and sintering temperature on microstructure and low temperature degradation of dental Y-TZP-zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubica Hallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph H.F. Hämmerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (16), pp.4091-4104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature stability of natural maghemite: a magnetic and spectroscopic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kunze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weidler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 179 (3), pp.1361-1371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04348.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3096,51 +3464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chatelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hurtig" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04827362v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093808v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Del-Net" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108381" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333746v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Cheng Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Dong Che" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.10.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04982028v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Borchert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Kokh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselm Loges" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-37-111-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678499v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S Pokrovski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lahera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2380916" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Manni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.12.013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141842v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anzellini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Tiraboschi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1187340" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810407v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Guan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Mei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641030v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brugger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28943-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Farsang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoshuai Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24533-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02993148v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Brooker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7273" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012822v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Malfait" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1145-2020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001531v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mavrogenes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03717453.2017.1306271" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575066v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mouhat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979199" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile da Silva-Cadoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2014.09.032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7CPC2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741869v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2Z8H59N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hallmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ulmer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reusser" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H.F. H&#228;mmerle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.032" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T35DKV8Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehring" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kunze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weidler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04348.x" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Shafqat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langerome" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9550" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Haupt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hurtig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chatelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Pauline Haupt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Diagileva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04827362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04982028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Borchert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Kokh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselm Loges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-37-111-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093808v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Del-Net" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108381" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Cheng Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Dong Che" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.10.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S Pokrovski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lahera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2380916" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Manni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.12.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anzellini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Tiraboschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1187340" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Guan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Mei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brugger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28943-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Farsang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoshuai Zhao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24533-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Malfait" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1145-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02993148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Brooker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7273" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mavrogenes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03717453.2017.1306271" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mouhat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile da Silva-Cadoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2014.09.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7CPC2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2Z8H59N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hallmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ulmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reusser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H.F. H&#228;mmerle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T35DKV8Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehring" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kunze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weidler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04348.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>