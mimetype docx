--- v1 (2026-04-05)
+++ v2 (2026-05-25)
@@ -72,652 +72,781 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distribution of Zn and Cu in fluid+melt to magmatic-hydrothermal conditions with in situ XAS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordula Pauline Haupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2029, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15151/ESRF-ES-2340086332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05620394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of PVT properties and vapor-liquid phase separation in the H2O-NaCl system with in-situ experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Shafqat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Langerome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne (Autriche), Austria. 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05570407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation and fractionation of toxic metals (Pb, Se, Te) in volcanic geothermal systems: Insights from partitioning experiments and in-situ spectroscopic measurements to high P-T conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordula Haupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Langerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Hurtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne (Autriche), Austria. 2026, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-14510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05570379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fluid salinity and melt composition on the fluid-melt partitioning of Cu-Zn evidenced by ex situ and in situ measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordula Pauline Haupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Diagileva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne, Austria. 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-9483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05570396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metals speciation in (magmatic)-hydrothermal fluids from in-situ Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Chatelin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicole Hurtig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Iacono-Marziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Symposium on Experimental Mineralogy, Petrology and Geochemistry (EMPG 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05202914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An in situ experimental setup for Raman Spectroscopy of volatile elements in high pressure-high temperature fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Testemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Slodczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School Vibrational Spectroscopy meets Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Côme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04827362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -727,2597 +856,2597 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tungsten Solubility And Speciation In Hydrothermal Solutions Revealed By In Situ X-Ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Borchert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria A. Kokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena F. Bazarkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselm Loges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37, pp.111-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/ejm-37-111-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04982028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transparent IHPV for the in-situ geochemical characterization of magmatic volatile phases and melts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lahera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Del-Net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 466, pp.108381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2025.108381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05093808v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dramatic drop in Nb solubility during fractional crystallization of carbonatites triggers Nb ore formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Ting Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ru-Cheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu-Dong Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2025.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray absorption spectroscopy using the FAME autoclave: a window into fluid-mineral-melt interactions in the Earth’s crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S Pokrovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Lahera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (3), pp.277-293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08957959.2024.2380916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexation of Zr and Hf in fluoride-rich hydrothermal aqueous fluids and its significance for high field strength element fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anselm Loges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Manni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Jahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 366, pp.167-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2023.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04431876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Advances in the study of fluids and melts under extreme conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Anzellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Miozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika D Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Tiraboschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feart.2023.1187340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04141842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yttrium speciation in sulfate-rich hydrothermal ore-forming fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiushi Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Etschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 325, pp.278-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2022.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonate complexation enhances hydrothermal transport of rare earth elements in alkaline fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Etschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Etschmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Qiushi Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brugger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.1456. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28943-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03641030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep carbon cycle constrained by carbonate solubility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Farsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoshuai Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelika D Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-24533-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yttrium complexation and hydration in chloride-rich hydrothermal fluids: A combined ab initio molecular dynamics and in situ X-ray absorption spectroscopy study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">New insights on Br speciation in volcanic glasses and structural controls on halogen degassing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Brooker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Proux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis F Hazemann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.015⟩</w:t>
+              <w:t xml:space="preserve">The American Mineralogist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (6), pp.795-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2138/am-2020-7273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012822v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bromine speciation and partitioning in slab-derived aqueous fluids and silicate melts and implications for halogen transfer in subduction zones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Yttrium complexation and hydration in chloride-rich hydrothermal fluids: A combined ab initio molecular dynamics and in situ X-ray absorption spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiushi Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Etschmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Testemale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Camelia Borca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-11-1145-2020⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 281, pp.168-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2020.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905593v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on Br speciation in volcanic glasses and structural controls on halogen degassing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bromine speciation and partitioning in slab-derived aqueous fluids and silicate melts and implications for halogen transfer in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Proux</w:t>
+                <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis F Hazemann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wim Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb S. Pokrovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Borca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Mineralogist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/am-2020-7273⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.1145-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-11-1145-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993148v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility and speciation of REE in high temperature fluids: insights from in situ XAS studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mavrogenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Etschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis F Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 126 (2), pp.73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03717453.2017.1306271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi resonance in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: Mode assignment and quantum nuclear effects from first principles molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Basire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Mouhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hazemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146 (13), pp.134102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4979199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrothermal controls on the genesis of REE deposits: Insights from an in situ XAS study of Yb solubility and speciation in high temperature fluids (T&amp;lt;400°C)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A high-pressure high-temperature setup for in situ Raman spectroscopy of supercritical fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile da Silva-Cadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lahera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 205 (10), pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2014.09.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01392678v1</w:t>
+                <w:t xml:space="preserve">hal-01228263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-pressure high-temperature setup for in situ Raman spectroscopy of supercritical fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hydrothermal controls on the genesis of REE deposits: Insights from an in situ XAS study of Yb solubility and speciation in high temperature fluids (T&amp;lt;400°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bordage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Mavrogenes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2014.09.032⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 417, pp.228 - 237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01228263v1</w:t>
+                <w:t xml:space="preserve">hal-01392678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zr complexation in high pressure fluids and silicate melts and implications for the mobilization of HFSE in subduction zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Sanchez-Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim Malfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Testemale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis F Hazemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 104, pp.281-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2012.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dopants and sintering temperature on microstructure and low temperature degradation of dental Y-TZP-zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lubica Hallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ulmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Reusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph H.F. Hämmerle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 32 (16), pp.4091-4104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High temperature stability of natural maghemite: a magnetic and spectroscopic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kunze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Weidler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 179 (3), pp.1361-1371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04348.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3464,51 +3593,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570407v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Shafqat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langerome" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9550" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570379v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Haupt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hurtig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570396v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chatelin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Pauline Haupt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Diagileva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9483" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202914v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04827362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04982028v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Borchert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Kokh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselm Loges" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-37-111-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093808v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Del-Net" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108381" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Xu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Cheng Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Dong Che" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.10.021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678499v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S Pokrovski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lahera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2380916" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Manni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.12.013" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anzellini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Tiraboschi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1187340" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Guan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Mei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brugger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28943-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382445v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Farsang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoshuai Zhao" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24533-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.015" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905593v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Malfait" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1145-2020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02993148v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Brooker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7273" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mavrogenes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03717453.2017.1306271" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575066v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basire" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mouhat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile da Silva-Cadoux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2014.09.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7CPC2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2Z8H59N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hallmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ulmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reusser" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H.F. H&#228;mmerle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.032" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T35DKV8Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741866v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehring" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kunze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weidler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04348.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05620394v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chatelin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Pauline Haupt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Louvel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15151/ESRF-ES-2340086332" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570407v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Shafqat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Langerome" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9550" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570379v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordula Haupt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Hurtig" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Slodczyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-14510" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05570396v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Testemale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Diagileva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-9483" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Iacono-Marziano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04827362v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04982028v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Borchert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria A. Kokh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena F. Bazarkina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselm Loges" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ejm-37-111-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05093808v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Prat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lahera" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Del-Net" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2025.108381" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Ting Xu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ru-Cheng Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu-Dong Che" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaillard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2025.10.021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678499v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S Pokrovski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lahera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Prat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Kieffer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2024.2380916" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04431876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Manni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wilke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jahn" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2023.12.013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04141842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Anzellini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Miozzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika D Rosa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Tiraboschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2023.1187340" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiushi Guan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Mei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Etschmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2022.03.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03641030v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Brugger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28943-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382445v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Farsang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoshuai Zhao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mezouar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24533-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02993148v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Cadoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Brooker" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Proux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis F Hazemann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2020-7273" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012822v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2020.04.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905593v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Sanchez-Valle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Malfait" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb S. Pokrovski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Borca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1145-2020" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mavrogenes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03717453.2017.1306271" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575066v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mouhat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fraux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bordage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hazemann" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979199" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile da Silva-Cadoux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2014.09.032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJ7CPC2P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392678v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.10.011" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741869v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.11.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G2Z8H59N-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubica Hallmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ulmer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Reusser" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H.F. H&#228;mmerle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.07.032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T35DKV8Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741866v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gehring" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fischer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kunze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Weidler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04348.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>