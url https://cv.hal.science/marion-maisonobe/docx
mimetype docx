--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -692,209 +692,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence de l’intelligence artificielle dans les sciences de l’ingénieur pour le territoire : de la mise en cause de la modélisation à l’hybridation des méthodes. Le cas de l’École nationale des ponts et chaussées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Researchers and their data. A study based on the use of the word data in scholarly articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (133), pp.24-39. </w:t>
+              <w:t xml:space="preserve">Quantitative Science Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (4), pp.1156-1178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.133.0024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1162/qss_a_00220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04385753v1</w:t>
+                <w:t xml:space="preserve">hal-03836959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Researchers and their data. A study based on the use of the word data in scholarly articles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’émergence de l’intelligence artificielle dans les sciences de l’ingénieur pour le territoire : de la mise en cause de la modélisation à l’hybridation des méthodes. Le cas de l’École nationale des ponts et chaussées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Bordignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+                <w:t xml:space="preserve">Gilles Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Science Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3 (4), pp.1156-1178. </w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (133), pp.24-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1162/qss_a_00220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.133.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03836959v1</w:t>
+                <w:t xml:space="preserve">hal-04385753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming knowledge network failures: evidence from a French interregional scientific alliance in green chemistry</w:t>
               </w:r>
@@ -1328,209 +1328,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing Personal Networks in Geographical Space Beyond the Question of Distance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The future of urban models in the Big Data and AI era: a bibliometric analysis (2000-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gil Viry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social inclusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17645/si.v10i3.5381⟩</w:t>
+              <w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.117-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00146-021-01166-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03704398v1</w:t>
+                <w:t xml:space="preserve">hal-02386954v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The future of urban models in the Big Data and AI era: a bibliometric analysis (2000-2019)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing Personal Networks in Geographical Space Beyond the Question of Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Viry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (1), pp.117-194. </w:t>
+              <w:t xml:space="preserve">Social inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00146-021-01166-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17645/si.v10i3.5381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386954v5</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03704398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Arabesque in the small world of OD webmaps</w:t>
               </w:r>
@@ -1843,343 +1843,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03070286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie d'un geoweb des flux et réseaux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+                <w:t xml:space="preserve">Spatial organisation of French research from the scholarly publication standpoint (1999-2017): Long-standing dynamics and policy-induced disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Come</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/geomat-2020-0007⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 244, pp.01005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202024401005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02997827v1</w:t>
+                <w:t xml:space="preserve">hal-03097862v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organisation of French research from the scholarly publication standpoint (1999-2017): Long-standing dynamics and policy-induced disorder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Grossetti</w:t>
+                <w:t xml:space="preserve">Typologie d'un geoweb des flux et réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cabanac</w:t>
+                <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 244, pp.01005. </w:t>
+              <w:t xml:space="preserve">Geomatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74 (3), pp.154-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202024401005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/geomat-2020-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097862v2</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'excellence partout : la percée des villes périphériques à l'échelle mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publier la Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2295,64 +2295,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral forces: The growing impact of second-tier cities is narrowing the gap in research production [Comment]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 563 (7729), pp.18-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2399,51 +2399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineating urban agglomerations across the world: a dataset for studying the spatial distribution of academic research at city level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2658,77 +2658,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The global geography of scientific visibility: a deconcentration process (1999–2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2788,90 +2788,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution mondiale des réseaux de collaborations scientifiques entre villes : des échelles multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 57 (3), pp.417-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2931,77 +2931,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Informetrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (4), pp.1025-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3060,51 +3060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mondes savants et leur visualisation, de l'Antiquité à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Andurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3155,64 +3155,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche socio-historique pour l’étude spatiale des sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3350,64 +3350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes de la science dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3514,77 +3514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification des espaces de production du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4253,77 +4253,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geography of Retracted Papers: Showcasing a Crossref–Dimensions–NETSCITY Pipeline for the Spatial Analysis of Bibliographic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Clausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4956,77 +4956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building an original typology to analyse the geography of migrants’ personal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Viry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networks 2021 - Joint Conference of International Network for Social Network Analysis (Sunbelt XLI) &amp; Network Science Society (NetSci 2021) VIRTUAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Indiana University Network Science Institute, Jul 2021, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5418,51 +5418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Come</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FOSDEM&amp;apos;20, Free Open source Development Event Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Bruxelles, Belgium</w:t>
@@ -5573,77 +5573,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing the geography of personal networks beyond the question of distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Viry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Network for Social Network Analysis, Sunbelt 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSNA, Jul 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5668,51 +5668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial aggregation methods: an interactive visualization tool to compare and explore automatically generated urban perimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,51 +5815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6113,77 +6113,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NETSCITY: a geospatial application to analyse and map world scale production and collaboration data between cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Yakimovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Scientometrics and Informetrics (ISSI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6202,230 +6202,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama d’un geoweb des flux et réseaux</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the borders of a transregional knowledge network. The case of a French research federation in green chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Côme</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bernela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">17th International Conference of the International Society for Scientometrics and Informetrics (ISSI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.283-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299356v1</w:t>
+                <w:t xml:space="preserve">hal-02053595v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the borders of a transregional knowledge network. The case of a French research federation in green chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Panorama d’un geoweb des flux et réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bahoken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Le Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Bernela</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference of the International Society for Scientometrics and Informetrics (ISSI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.283-294</w:t>
+              <w:t xml:space="preserve">SAGEO 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053595v2</w:t>
+                <w:t xml:space="preserve">hal-02299356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What about flows, networks and movements in the geoweb?</w:t>
               </w:r>
@@ -6437,51 +6437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bahoken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Côme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6545,51 +6545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les réseaux mondiaux : proposition d'outil interactif combinant graphe (diagramme nœuds-liens) et carte de flux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.612-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6892,51 +6892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NetScience, Visualizing the geography of scientific production at the global scale, from 1999 to 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euroscience Open Forum 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6987,51 +6987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de la Géographie de Saint-Dié des Vosges, 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint-Dié-des-Vosges, France. , Poster pour le concours du Festival International de la Géographie de Saint-Dié des Vosges, 2013., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7168,221 +7168,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forge des pairs. Les relations entre membres de jurys de thèse, une comparaison des pratiques de copublication dans trois disciplines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geography of Research Activities and Urban Hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Verschueren, Pierre. </w:t>
+              <w:t xml:space="preserve">Julie Fen-Chong, Cecile Tannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La thèse de doctorat. Socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.275-310, 2025, 978-2-38549-159-8. </w:t>
+              <w:t xml:space="preserve">Centralities and Hierarchies of Networks and Territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/145m8⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wiley-ISTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.97-122, 2025, Encyclopédie SCIENCES, 9781789452181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269147v1</w:t>
+                <w:t xml:space="preserve">hal-05491940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geography of Research Activities and Urban Hierarchies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La forge des pairs. Les relations entre membres de jurys de thèse, une comparaison des pratiques de copublication dans trois disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Julie Fen-Chong, Cecile Tannier. </w:t>
+              <w:t xml:space="preserve">Verschueren, Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centralities and Hierarchies of Networks and Territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">La thèse de doctorat. Socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne, pp.275-310, 2025, 978-2-38549-159-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-ISTE</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/145m8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491940v1</w:t>
+                <w:t xml:space="preserve">hal-05269147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Distribution of Research: The Spatial Polarization in Question</w:t>
               </w:r>
@@ -7545,64 +7545,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes de la science contemporaine, entre logiques locales, nationales et globales. Une approche bibliométrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7657,51 +7657,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Four commonly held beliefs about the geography of scientific activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7795,51 +7795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7881,77 +7881,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversification des espaces de production du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8055,51 +8055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NETSCITY Tutorial: Unveiling world scale scientific production and collaborations between cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8117,51 +8117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collaborations scientifiques mondiales, 1999-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8767,103 +8767,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation spatiale de la recherche française à travers les publications savantes : régularité des tendances de long terme et désordre des politiques publiques (1999-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cabanac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8982,77 +8982,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déconcentration spatiale des activités de citation scientifique (1999-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Eckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9137,291 +9137,383 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00811672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme-cadre FENOIR (Figurations de l’environnement nocturne des territoires réunionnais). Rapport d’étape pour le Parc national de La Réunion</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les coopérations interterritoriales dans le champ de l’Enseignement Supérieur et de la Recherche en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Ronzani</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Parc national de La Réunion; CNRS; Observatoire de l'environnement nocturne. 2022</w:t>
+                <w:t xml:space="preserve">Camille Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association des Villes Universitaires de France. 2025, 182 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747762v1</w:t>
+                <w:t xml:space="preserve">hal-05602976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Programme-cadre FENOIR (Figurations de l’environnement nocturne des territoires réunionnais). Rapport d’étape pour le Parc national de La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Ronzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Parc national de La Réunion; CNRS; Observatoire de l'environnement nocturne. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Localisation géographique de la production scientifique en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chauvac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Navereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grossetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maisonobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Région Occitanie - Comité Consultatif Régional pour la Recherche et le Développement Technologique (CCRRDP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04263450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9431,114 +9523,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier la géographie des activités et des collectifs scientifiques dans le monde : de la croissance du système de production contemporain aux dynamiques d'une spécialité, la réparation de l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maisonobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015TOU20055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01235015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9606,51 +9698,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E53B33D9"/>
+    <w:nsid w:val="82EBFF6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9837,51 +9929,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-maisonobe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2968-9038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189844566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197912v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boissonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.12317" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayline Strouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scae012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Firmin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385753v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03836959v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00220" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2155296" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04339340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14581" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704398v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Viry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v10i3.5381" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386954v5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-021-01166-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-4-w2-2021-147-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472473v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00143" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997827v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097862v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024401005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-07210-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29637" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-017-2463-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.573.0417" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2016.06.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC7TBXS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Andurand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sigrist" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314543755" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Giglia-Mari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2013.04.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ1TW7P0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Marveaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456471v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510869v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806677v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554921v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chickhaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Duperron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Kitagawa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Vermeulen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Yakimovich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299356v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053595v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/centralites-et-hierarchies-des-reseaux-et-des-territoires/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05269147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145m8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Centralities+and+Hierarchies+of+Networks+and+Territories-p-9781789452181" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097835v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110646610-036" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124599v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Des-patrimoines-en-action~.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826349v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers18-02/010072225.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470556v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eckert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869088v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593468v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01235015v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20055" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-maisonobe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2968-9038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189844566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197912v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boissonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.12317" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayline Strouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scae012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Firmin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03836959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2155296" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04339340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14581" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386954v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-021-01166-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Viry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v10i3.5381" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-4-w2-2021-147-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472473v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00143" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097862v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024401005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-07210-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29637" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-017-2463-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.573.0417" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2016.06.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC7TBXS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Andurand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sigrist" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314543755" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Giglia-Mari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2013.04.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ1TW7P0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Marveaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456471v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510869v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806677v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554921v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chickhaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Duperron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Kitagawa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Vermeulen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Yakimovich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053595v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/centralites-et-hierarchies-des-reseaux-et-des-territoires/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Centralities+and+Hierarchies+of+Networks+and+Territories-p-9781789452181" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05269147v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145m8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097835v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110646610-036" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124599v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Des-patrimoines-en-action~.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826349v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers18-02/010072225.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470556v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eckert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869088v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593468v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602976v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vergnaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263450v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01235015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20055" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>