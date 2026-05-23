--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,9643 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9592 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Maisonobe </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marion-maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2968-9038</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">189844566</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=NcVtU68AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notion in debate. The scientific community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géoconfluences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Notion en débat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and disciplinary coverage of open access journals: OpenAlex, Scopus, and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (4), pp.e0320347. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0320347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la deuxième édition de la conférence Frognet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boissonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCS - Analyse de réseaux pour les sciences sociales / Network analysis for social sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arcs.12317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04197912v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field science and scientific collaboration in the Svalbard Archipelago: beyond science diplomacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayline Strouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 00, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/scipol/scae012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive carbon footprint of Earth, environmental and space science laboratories: Implications for sustainable scientific practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odin Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maialen Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Dassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Firmin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLOS Sustainability and Transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 3 (10), pp.e0000135. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pstr.0000135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence de l’intelligence artificielle dans les sciences de l’ingénieur pour le territoire : de la mise en cause de la modélisation à l’hybridation des méthodes. Le cas de l’École nationale des ponts et chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Jeannot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (133), pp.24-39. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/flux1.133.0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Researchers and their data. A study based on the use of the word data in scholarly articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (4), pp.1156-1178. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overcoming knowledge network failures: evidence from a French interregional scientific alliance in green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 57 (9), pp.1621-1635. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2022.2155296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zilsel : science, technique, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (13), pp.115-122. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/zil.013.0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04339340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et travailler un objet de recherche en interdisciplinarité : l’exemple de l’environnement nocturne à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 22, pp.23-45. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au sein du CNRS, un Observatoire de l’environnement nocturne pour accompagner la territorialisation de la lutte contre la pollution lumineuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Clairaut</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.27-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of urban models in the Big Data and AI era: a bibliometric analysis (2000-2019)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.117-194. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-021-01166-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386954v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Personal Networks in Geographical Space Beyond the Question of Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Viry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social inclusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (3), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17645/si.v10i3.5381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03704398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Arabesque in the small world of OD webmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46, pp.147-154. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-xlvi-4-w2-2021-147-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer-making: The interconnections between PhD thesis committee membership and copublishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantitative Science Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.1048-1070. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/qss_a_00143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472473v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la loi de programmation de la recherche aggrave les inégalités entre territoires en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03070286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organisation of French research from the scholarly publication standpoint (1999-2017): Long-standing dynamics and policy-induced disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.01005. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202024401005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097862v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie d'un geoweb des flux et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 74 (3), pp.154-174. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/geomat-2020-0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excellence partout : la percée des villes périphériques à l'échelle mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le versant français des Pyrénées : terrain de la science mondiale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.131-144. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.5001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peripheral forces: The growing impact of second-tier cities is narrowing the gap in research production [Comment]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 563 (7729), pp.18-19. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-018-07210-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delineating urban agglomerations across the world: a dataset for studying the spatial distribution of academic research at city level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.29637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02572283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Allo la Terre ? » Visualiser la circulation des ressources naturelles dans le monde avec resourcetrade.earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-Y. Beaurepaire (dir.), La communication en Europe. De l’âge classique au siècle des Lumières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global geography of scientific visibility: a deconcentration process (1999–2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 113 (1), pp.479-493. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11192-017-2463-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution mondiale des réseaux de collaborations scientifiques entre villes : des échelles multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.417-441. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfs.573.0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The world network of scientific collaborations between cities: domestic or international dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.1025-1036. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joi.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes savants et leur visualisation, de l'Antiquité à aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Andurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Sigrist</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La visualisation des données en histoire, 18-19, pp.59-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01272385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche socio-historique pour l’étude spatiale des sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Histoire de la recherche contemporaine : la revue du Comité pour l’histoire du CNRS </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La recherche scientifique: objet d'étude et enjeu social, 4 (2), pp.142-151. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hrc.1105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01408371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence d’une spécialité scientifique dans l’espace - La réparation de l’ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (1), pp.46-64. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0759106314543755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01272376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes de la science dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (116)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et structuration spatiale d'une question de recherche en biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.13202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des espaces de production du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERISCOPE - Environnement - Pauvreté - Frontières - Puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00926291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Repair: A changing geography? (1964–2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Giglia-Mari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DNA Repair</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (7), pp.466-471. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dnarep.2013.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering overlapping music streaming practices at several scales and beyond the seas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Marveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSNA Sunbelt 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affectation multi-niveaux de points de précisions hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Marveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Louail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; GdR MAGIS CNRS; UMR 7300 ESPACE, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05456471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Geography of Retracted Papers: Showcasing a Crossref–Dimensions–NETSCITY Pipeline for the Spatial Analysis of Bibliographic Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Clausse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STI 2023: 27th International Conference on Science, Technology and Innovation Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS, Leiden University, Sep 2023, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of musical listening: variations in scale and time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Cura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Colloquium on Theoretical and Quantitative Geography Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECTQG, Sep 2023, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Delsaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de la Fédération de Recherche "Environnement et Société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération de Recherche "Environnement et Société" (FR CNRS 3041), May 2023, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal environment, a boundary object to structure an interdisciplinary research field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Union géographique internationale (UGI | IGU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Session “Considering, protecting and promoting the night-time environment: a new interface of tensions and projects between cities and the countryside” (sous la dir. de Milian, J., &amp; Challéat, S.), Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique de spatialisation des activités de recherche : état des connaissances et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FRENCH REGIONAL CONFERENCE ON COMPLEX SYSTEMS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISCPIF, Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of scientific research and knowledge networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Studies Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jens Peter Andersen, Sep 2022, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small Size but Big Scale ? Quand les sciences marines contribuent au développement territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Territoires et Trajectoires de Développement : les dynamiques relationnelles comme clé́ d’analyse renouvelée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Arabesque in the small world of OD webmaps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSS4G 2021 Buenos Aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Buenos Aires, Argentina. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building an original typology to analyse the geography of migrants’ personal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Viry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks 2021 - Joint Conference of International Network for Social Network Analysis (Sunbelt XLI) &amp; Network Science Society (NetSci 2021) VIRTUAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Indiana University Network Science Institute, Jul 2021, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03510869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lieux qui font liens&amp;quot;: Several Ways to Integrate Places in Network Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Networks Research + ResHist Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Esch-sur-Alzette, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabesque: a geographic flow visualization application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Come</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOSDEM&amp;apos;20, Free Open source Development Event Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Panel Co-attendance in Scientific Conferences. A New Avenue to Explore Academic Sociality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sunbelt 2020 Virtual Sessions on Bipartite Networks &amp; Projections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, [Online], United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03352621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the geography of personal networks beyond the question of distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bidart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Viry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network for Social Network Analysis, Sunbelt 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSNA, Jul 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03554921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">gFlowiz, an open science framework to analyze and geovisualize networks and flow datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference for Free and Open Source Software for Geospatial (FOSS4G’2019), Session “General tracks”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping cities and science - Edinburgh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumi Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Vermeulen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assist-UK 2019 Conference - Science, Technology and Innovation Studies: Critical Inquiries in Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alliance Manchester Business School, Sep 2019, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial aggregation methods: an interactive visualization tool to compare and explore automatically generated urban perimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Chickhaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Duperron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ERSA Congress "Cities, regions and digital transformations: opportunities, risks and challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisational forms and strategies for Data-driven Innovation: Mapping the university knowledge production and hybrid knowledge spaces in the City Region Deal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumi Kitagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niki Vermeulen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ERSA Congress "Cities, regions and digital transformations: opportunities, risks and challenges"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NETSCITY: a geospatial application to analyse and map world scale production and collaboration data between cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Yakimovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Scientometrics and Informetrics (ISSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the borders of a transregional knowledge network. The case of a French research federation in green chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference of the International Society for Scientometrics and Informetrics (ISSI 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Rome, Italy. pp.283-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama d’un geoweb des flux et réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGEO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What about flows, networks and movements in the geoweb?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bahoken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Côme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux et réseaux dans le geoweb : état de la question, verrous, défis techniques et technologique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02937190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les réseaux mondiaux : proposition d'outil interactif combinant graphe (diagramme nœuds-liens) et carte de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.612-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L'ère romantique » de l'Institute for Scientific Information (ISI) et ses effets sur l'observation des activités scientifiques contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées RESHIST "Réseaux et Histoire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA Repair: a spatially rooted analysis of the development of a scientific community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Geography of Innovation International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Jan 2014, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01272421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlds of scientific cooperation. Choosing appropriate data for specific networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 17th European Colloquium on Quantitative and Theoretical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Athènes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00825094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetScience, Visualizing the geography of scientific production at the global scale, from 1999 to 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euroscience Open Forum 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01873558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine, nouveau géant de la science mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de la Géographie de Saint-Dié des Vosges, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Saint-Dié-des-Vosges, France. , Poster pour le concours du Festival International de la Géographie de Saint-Dié des Vosges, 2013., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01157945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des activités de recherche et hiérarchies urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Fen-Chong; Cécile Tannier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centralités et hiérarchies des réseaux et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-138, 2026, Encyclopédie SCIENCES, 9781789492187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forge des pairs. Les relations entre membres de jurys de thèse, une comparaison des pratiques de copublication dans trois disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verschueren, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La thèse de doctorat. Socio-histoire d’un grade universitaire (XIXe-XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de la Sorbonne, pp.275-310, 2025, 978-2-38549-159-8. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/145m8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography of Research Activities and Urban Hierarchies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Fen-Chong, Cecile Tannier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centralities and Hierarchies of Networks and Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-122, 2025, Encyclopédie SCIENCES, 9781789452181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Distribution of Research: The Spatial Polarization in Question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook Bibliometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter Saur, pp.377-396, 2020, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110646610-036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’encastrement territorial des recherches contemporaines sur les Pyrénées françaises : quelle place pour la recherche toulousaine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefebvre M.; Jolivet A.-C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des patrimoines en action. Mise en mémoire des activités scientifiques (1880-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-153, 2020, 978-2-8107-0669-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes de la science contemporaine, entre logiques locales, nationales et globales. Une approche bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mina Kleiche-Dray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les ancrages nationaux de la science mondiale XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRD éditions; Éditions des archives contemporaines, EAC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-64, 2018, 978-2-8130-0271-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four commonly held beliefs about the geography of scientific activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Sheamur; Christophe Carrincazeau; David Doloreux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on the geographies of innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01410326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes européennes et production scientifique mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denise Pumain; Marie-Flore Mattei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données urbaines. 7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anthropos, pp.285-296, 2015, Villes, 978-2-7178-6838-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversification des espaces de production du savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gingras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre de recherches internationales; Christian Lequesne; Marie-Françoise Durand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceriscope Puissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier de cartographie de Sciences Po; Centre de recherches internationales, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NETSCITY Tutorial: Unveiling world scale scientific production and collaborations between cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collaborations scientifiques mondiales, 1999-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographical and Disciplinary Coverage of Open Access Journals: OpenAlex, Scopus and WoS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Maddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérifa Boukacem-Zeghmouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de la journée d'étude « Congrès scientifiques et réseaux savants »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mégane Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bernela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire de l’environnement nocturne de La Réunion, un dispositif partenarial de recherche-action territorialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Olivette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03815890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une désertification scientifique et universitaire du territoire français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudet-Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berroir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Guérois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Madelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02943730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’organisation spatiale de la recherche française à travers les publications savantes : régularité des tendances de long terme et désordre des politiques publiques (1999-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cabanac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forge des pairs : la fabrique des jurys de thèses en France dans trois disciplines scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Renée Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconcentration spatiale des activités de citation scientifique (1999-2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Milard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses dynamiques et longitudinales de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00811672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les coopérations interterritoriales dans le champ de l’Enseignement Supérieur et de la Recherche en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Vergnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Association des Villes Universitaires de France. 2025, 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme-cadre FENOIR (Figurations de l’environnement nocturne des territoires réunionnais). Rapport d’étape pour le Parc national de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Challéat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Milian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dany Lapostolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bénos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ronzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Parc national de La Réunion; CNRS; Observatoire de l'environnement nocturne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03747762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation géographique de la production scientifique en Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chauvac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Navereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Grossetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Région Occitanie - Comité Consultatif Régional pour la Recherche et le Développement Technologique (CCRRDP); Laboratoire Interdisciplinaire Solidarités, Sociétés, Territoires (LISST). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04263450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la géographie des activités et des collectifs scientifiques dans le monde : de la croissance du système de production contemporain aux dynamiques d'une spécialité, la réparation de l'ADN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Maisonobe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015TOU20055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01235015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId206"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9698,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="82EBFF6A"/>
+    <w:nsid w:val="295E66DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9929,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-maisonobe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2968-9038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189844566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492056v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197912v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boissonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.12317" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayline Strouk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scae012" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772481v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Firmin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000135" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03836959v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00220" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0024" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2155296" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04339340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0115" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160274v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14581" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386954v5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-021-01166-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704398v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Viry" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v10i3.5381" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-4-w2-2021-147-2021" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472473v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00143" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070286v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097862v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024401005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806673v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589687v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5001" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955655v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-07210-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29637" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593626v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.627" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636808v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-017-2463-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.573.0417" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391330v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2016.06.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC7TBXS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272385v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Andurand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sigrist" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408371v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1105" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272376v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314543755" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314213v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104006v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926291v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148334v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Giglia-Mari" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2013.04.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ1TW7P0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454479v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Marveaux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456471v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912083v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806676v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510869v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806677v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937183v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352621v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554921v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301063v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chickhaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Duperron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937181v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912233v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Kitagawa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Vermeulen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301048v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301035v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Yakimovich" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053595v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299356v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924391v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873558v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491906v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/centralites-et-hierarchies-des-reseaux-et-des-territoires/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Centralities+and+Hierarchies+of+Networks+and+Territories-p-9781789452181" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05269147v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145m8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097835v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110646610-036" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124599v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Des-patrimoines-en-action~.html" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826349v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers18-02/010072225.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410326v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261101v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470556v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eckert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869088v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551202v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593468v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811672v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602976v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vergnaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263450v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01235015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20055" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-maisonobe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2968-9038" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189844566" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=NcVtU68AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492056v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maisonobe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05119614v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Maddi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320347" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197912v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boissonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arcs.12317" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663019v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayline Strouk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/scipol/scae012" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772481v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odin Marc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Dassas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Firmin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pstr.0000135" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.133.0024" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03836959v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bernela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2022.2155296" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04339340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saint-Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.013.0115" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14581" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386954v5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-021-01166-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03704398v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Viry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17645/si.v10i3.5381" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jegou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlvi-4-w2-2021-147-2021" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472473v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ren&#233;e Bes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/qss_a_00143" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03070286v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grasland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097862v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grossetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Milard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cabanac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202024401005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Come" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806673v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955655v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-018-07210-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02572283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Eckert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29637" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.627" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636808v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-017-2463-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391363v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.573.0417" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joi.2016.06.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC7TBXS0-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272385v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Andurand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sigrist" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01408371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hrc.1105" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272376v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106314543755" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314213v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gingras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148334v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Giglia-Mari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dnarep.2013.04.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ1TW7P0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05454479v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Marveaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456471v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731543v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Clausse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068802v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912083v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806676v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Ferchaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Tallec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421399v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03510869v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806677v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937183v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03352621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briatte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554921v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937181v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne C&#244;me" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912233v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumi Kitagawa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Vermeulen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301063v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahoken" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chickhaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Duperron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301048v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Yakimovich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053595v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299356v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937190v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924391v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01272421v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825094v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Baron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873558v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157945v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/centralites-et-hierarchies-des-reseaux-et-des-territoires/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05269147v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/145m8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491940v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Centralities+and+Hierarchies+of+Networks+and+Territories-p-9781789452181" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097835v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110646610-036" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pum.univ-tlse2.fr/~Des-patrimoines-en-action~.html" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826349v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://horizon.documentation.ird.fr/exl-doc/pleins_textes/divers18-02/010072225.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03470556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Eckert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869088v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04745665v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551857v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Fernandez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Noel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03815890v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Olivette" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Pr&#233;vost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943730v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02627291v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551202v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593468v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811672v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602976v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vergnaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747762v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ronzani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04263450v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chauvac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01235015v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015TOU20055" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>