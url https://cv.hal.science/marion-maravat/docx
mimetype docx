--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -1072,402 +1072,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique dans un modèle de gliome chez Drosophila melanogaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR-based metabolomics for glioma biomarker discovery in a Drosophila melanogaster model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Gosset</w:t>
+                <w:t xml:space="preserve">Martine Decoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es journées du cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">3rd edition Metabolism &amp; Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973627v1</w:t>
+                <w:t xml:space="preserve">hal-02986792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR-based metabolomics for glioma biomarker discovery in a Drosophila melanogaster model</w:t>
+                <w:t xml:space="preserve">Biomarkers involved in glioma development in Drosophila melanogaster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Decoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Landon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
+                <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd edition Metabolism &amp; Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">12es journées scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986792v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers involved in glioma development in Drosophila melanogaster model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique dans un modèle de gliome chez Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Fayon</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es journées scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">13es journées du cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919890v1</w:t>
+                <w:t xml:space="preserve">hal-02973627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1622,51 +1622,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset-Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maravat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarou-Kanian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset-Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maravat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarou-Kanian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>