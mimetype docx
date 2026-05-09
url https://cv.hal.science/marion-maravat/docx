--- v1 (2026-04-10)
+++ v2 (2026-05-09)
@@ -72,323 +72,457 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the Human Serotonin 5-HT7 Receptor Rescues Phenotype Profile and Restores Dysregulated Biomarkers in a Drosophila melanogaster Glioma Model</w:t>
+                <w:t xml:space="preserve">Metabolites from honey bee larval hemolymph are essential nutrients for Varroa destructor survival but not sufficient to trigger its reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florestan Courant</w:t>
+                <w:t xml:space="preserve">Vincent Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caroline Vilarem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Blot</w:t>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (8), pp.1281. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (3), pp.679 - 688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11081281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2025/3231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03846028v1</w:t>
+                <w:t xml:space="preserve">hal-05598222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Expression of the Human Serotonin 5-HT7 Receptor Rescues Phenotype Profile and Restores Dysregulated Biomarkers in a Drosophila melanogaster Glioma Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanyin Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.1281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11081281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Complementary Nuclear Magnetic Resonance-Based Metabolomics Approaches for Glioma Biomarker Identification in a Drosophila melanogaster Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (8), pp.3977-3991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -398,292 +532,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching metabolomic niches through miniaturization of 1H-NMR experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de TBI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet REACT-EU OCSSIGEN: Miniaturisation des expériences RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale de la Génotoul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila melanogaster: a small fly to better understand the biology of glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarou-Kanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st meeting « Niches and Epigenetic of tumors »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -693,789 +827,789 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and Quantitative 2D NMR for metabolomic applications within MetaboHUB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaching metabolomic niches through miniaturization of 1 H-NMR experiments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edern Cahoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarkers involved in glioma development in Drosophila melanogaster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Decoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR-based metabolomics for glioma biomarker discovery in a Drosophila melanogaster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Decoville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd edition Metabolism &amp; Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers involved in glioma development in Drosophila melanogaster model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique dans un modèle de gliome chez Drosophila melanogaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Fayon</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es journées scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">13es journées du cancéropôle Grand Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02919890v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’une nouvelle cible thérapeutique dans un modèle de gliome chez Drosophila melanogaster</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Biomarkers involved in glioma development in Drosophila melanogaster model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Séverine Morisset-Lopez</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Decoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es journées du cancéropôle Grand Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">12es journées scientifiques du Réseau Francophone de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973627v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1622,51 +1756,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00304" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397494v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397473v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset-Lopez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coran" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maravat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarou-Kanian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986792v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598222v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Piou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vilarem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Blanchard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maravat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2025/3231" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Courant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyin Chen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Blot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11081281" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335927v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset-Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00304" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972908v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morisset-Lopez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coran" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maravat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Blot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarou-Kanian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Marchand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edern Cahoreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919170v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Decoville" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decoville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Landon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fayon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>