--- v0 (2026-03-13)
+++ v1 (2026-04-11)
@@ -867,96 +867,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information génétique des apparentés : Illustration avec la recherche collaborative IGPrare</w:t>
+                <w:t xml:space="preserve">Le projet IGPrare : une recherche collaborative, multidisciplinaire et transversale - Méthodologie de co-construction du questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès CMT-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">11èmes Assises de génétique humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833548v1</w:t>
+                <w:t xml:space="preserve">hal-03884211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information génétique de la parentèle : Illustration avec la recherche collaborative IGPrare</w:t>
               </w:r>
@@ -1018,165 +1018,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet IGPrare : Face aux enjeux médicaux et éthiques universels liés à l’information génétique des apparentés dans le cadre des maladies rares, faire émerger des solutions par une stratégie de recherche synergique entre approches nationale et européenne</w:t>
+                <w:t xml:space="preserve">L’information génétique des apparentés : Illustration avec la recherche collaborative IGPrare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Assises de génétique humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">31ème congrès CMT-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884216v1</w:t>
+                <w:t xml:space="preserve">hal-03833548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet IGPrare : une recherche collaborative, multidisciplinaire et transversale - Méthodologie de co-construction du questionnaire</w:t>
+                <w:t xml:space="preserve">Projet IGPrare : Face aux enjeux médicaux et éthiques universels liés à l’information génétique des apparentés dans le cadre des maladies rares, faire émerger des solutions par une stratégie de recherche synergique entre approches nationale et européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Assises de génétique humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884211v1</w:t>
+                <w:t xml:space="preserve">hal-03884216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific approach to vaccination</w:t>
               </w:r>
@@ -2470,52 +2470,281 @@
               <w:t xml:space="preserve">, 2023, 978-2-84874-990-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RAPPORT DU TIERS-VEILLEUR SUR LA RECHERCHE PARTICIPATIVE EXPAPARM-ACTION Expérience Patient des Parcours Mucoviscidose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tous Chercheurs. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérience Patient des Parcours Mucoviscidose – ACTION : Recherche-action participative pour la mise en oeuvre d’un dispositif d’enquête sur l’expérience patient des parcours de soins, de santé et de vie des personnes atteintes de mucoviscidose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pougheon Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Bellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola de Carli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Conesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEPS UR3412 Université Sorbonne Paris Nord. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2583,51 +2812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A56B30E"/>
+    <w:nsid w:val="4D1844C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2814,51 +3043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1815-2112" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gozlan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thimonier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Yahagi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Torii" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mensah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseann M White" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.117.005693" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Karlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faurisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guimezanes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Montgolfier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Libany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malzac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colomban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dreuillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Donnet-Kamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Isabel Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Saint-Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Archer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1815-2112" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gozlan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thimonier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Yahagi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Torii" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mensah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseann M White" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.117.005693" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Karlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faurisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guimezanes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Montgolfier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Libany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malzac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colomban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dreuillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Donnet-Kamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Isabel Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Saint-Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Archer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Conesa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pougheon Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bellis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Carli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>