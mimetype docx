--- v1 (2026-04-11)
+++ v2 (2026-05-05)
@@ -867,96 +867,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet IGPrare : une recherche collaborative, multidisciplinaire et transversale - Méthodologie de co-construction du questionnaire</w:t>
+                <w:t xml:space="preserve">L’information génétique des apparentés : Illustration avec la recherche collaborative IGPrare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Assises de génétique humaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">31ème congrès CMT-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884211v1</w:t>
+                <w:t xml:space="preserve">hal-03833548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’information génétique de la parentèle : Illustration avec la recherche collaborative IGPrare</w:t>
               </w:r>
@@ -1018,165 +1018,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information génétique des apparentés : Illustration avec la recherche collaborative IGPrare</w:t>
+                <w:t xml:space="preserve">Projet IGPrare : Face aux enjeux médicaux et éthiques universels liés à l’information génétique des apparentés dans le cadre des maladies rares, faire émerger des solutions par une stratégie de recherche synergique entre approches nationale et européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès CMT-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">11èmes Assises de génétique humaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833548v1</w:t>
+                <w:t xml:space="preserve">hal-03884216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet IGPrare : Face aux enjeux médicaux et éthiques universels liés à l’information génétique des apparentés dans le cadre des maladies rares, faire émerger des solutions par une stratégie de recherche synergique entre approches nationale et européenne</w:t>
+                <w:t xml:space="preserve">Le projet IGPrare : une recherche collaborative, multidisciplinaire et transversale - Méthodologie de co-construction du questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Assises de génétique humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03884216v1</w:t>
+                <w:t xml:space="preserve">hal-03884211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific approach to vaccination</w:t>
               </w:r>
@@ -2812,51 +2812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D1844C4"/>
+    <w:nsid w:val="25E485F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3043,51 +3043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1815-2112" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gozlan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thimonier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Yahagi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Torii" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mensah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseann M White" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.117.005693" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Karlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faurisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833548v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884216v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guimezanes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Montgolfier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Libany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malzac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colomban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dreuillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Donnet-Kamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Isabel Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Saint-Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Archer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Conesa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pougheon Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bellis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Carli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1815-2112" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gozlan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thimonier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Yahagi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Torii" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mensah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseann M White" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.117.005693" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Karlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faurisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guimezanes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Montgolfier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Libany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malzac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colomban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dreuillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Donnet-Kamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Isabel Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Saint-Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Archer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Conesa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pougheon Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bellis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Carli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>