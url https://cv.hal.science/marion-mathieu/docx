--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -144,643 +144,777 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more informed consent: Making information understandable</w:t>
+                <w:t xml:space="preserve">PFMG2025–integrating genomic medicine into the national healthcare system in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Gozlan</w:t>
+                <w:t xml:space="preserve">Caroline Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Mathieu</w:t>
+                <w:t xml:space="preserve">Aldja Abderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
+                <w:t xml:space="preserve">Ouarda Abdous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Morillon</w:t>
+                <w:t xml:space="preserve">Carine Abel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Demaret</w:t>
+                <w:t xml:space="preserve">Oanez Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (8-9), pp.650-657. </w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50, pp.101183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/2023092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2024.101183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350016v1</w:t>
+                <w:t xml:space="preserve">hal-05633064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard médico-scientifique sur les recommandations de bonnes pratiques en génétique médicale, Les normes à l’épreuve de la génétique et de la médecine génomique, Revue générale de droit médical. Publication en cours.</w:t>
+                <w:t xml:space="preserve">Towards more informed consent: Making information understandable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Malzac</w:t>
+                <w:t xml:space="preserve">Diane Gozlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Marion</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (8-9), pp.650-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2023092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027280v1</w:t>
+                <w:t xml:space="preserve">hal-04350016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les laboratoires ouverts Tous Chercheurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regard médico-scientifique sur les recommandations de bonnes pratiques en génétique médicale, Les normes à l’épreuve de la génétique et de la médecine génomique, Revue générale de droit médical. Publication en cours.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Malzac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Marion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635512v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of a Drug‐Free Early Programmed Dismantling PDLLA Bioresorbable Scaffold and a Metallic Stent in a Porcine Coronary Artery Model at 3‐Year Follow‐Up</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les laboratoires ouverts Tous Chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Yang</w:t>
+                <w:t xml:space="preserve">Jean Thimonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sho Torii</w:t>
+                <w:t xml:space="preserve">Annick Brun-Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanne Mensah</w:t>
+                <w:t xml:space="preserve">Jonas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseann M White</w:t>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6 (6), </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (3), pp.271-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/JAHA.117.005693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2020029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928659v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparison of a Drug‐Free Early Programmed Dismantling PDLLA Bioresorbable Scaffold and a Metallic Stent in a Porcine Coronary Artery Model at 3‐Year Follow‐Up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuyuki Yahagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sho Torii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseann M White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.117.005693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An Innovative Lab-Based Training Program to Help Patient Groups Understand Their Disease and the Research Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David G. Karlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (e1002067), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pbio.1002067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -790,538 +924,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IGPrare : Croiser les regards entre acteurs et maladies pour mieux décrire et améliorer l’information génétique de la parentèle dans les maladies rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RARE2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information génétique des apparentés : Illustration avec la recherche collaborative IGPrare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’information génétique de la parentèle : Illustration avec la recherche collaborative IGPrare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Faurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès CMT-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Colloque « Dialogues croisés : Médecine, Génétique, Psychanalyse et Ethique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833548v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’information génétique de la parentèle : Illustration avec la recherche collaborative IGPrare</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’information génétique des apparentés : Illustration avec la recherche collaborative IGPrare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Faurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Dialogues croisés : Médecine, Génétique, Psychanalyse et Ethique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">31ème congrès CMT-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833553v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet IGPrare : Face aux enjeux médicaux et éthiques universels liés à l’information génétique des apparentés dans le cadre des maladies rares, faire émerger des solutions par une stratégie de recherche synergique entre approches nationale et européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Assises de génétique humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet IGPrare : une recherche collaborative, multidisciplinaire et transversale - Méthodologie de co-construction du questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Assises de génétique humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific approach to vaccination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guimezanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Forum Vasco Da Gama Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giving keys to patients, to better understand research and new genomic technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brocher Workshop « Public participation in ethical, social and health policy issues of new genomic technologies »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1331,685 +1465,685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet IGPrare : une recherche collaborative, multidisciplinaire et transversale Méthodologie de co-construction du questionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Libany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Assises de génétique humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maladies Rares : Un domaine favorable aux innovations méthodologiques, Illustration par le projet IGP rare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine de Montgolfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Libany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba-Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RARE2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation éclairée à la recherche clinique, un enjeu individuel et collectif : place de la formation des association de malades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RARE2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03585625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquençage génétique : un nécessaire partage des concepts et enjeux, entre associations de malades et chercheurs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Malzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Faurisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RARE2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formations Explique-moi les essais cliniques : principes des essais cliniques enseignés aux membres d’associations de malades dans le champ des maladies rares.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colomban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Berro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Chiche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RARE 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation scientifique des patients atteints de pathologies auto-immunes : première expérimentation d’une web-conférence en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Dreuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guimezanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Donnet-Kamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RARE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2019,293 +2153,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentement et psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Isabel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEH, pp.118, 2023, 978-2-84874-990-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tests génétiques : illusion ou prédiction ? - Édition Le Muscadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Malzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaccination : agression ou protection ? Édition Le Muscadier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guimezanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2315,193 +2449,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-participative : croiser les regards de patients, professionnels de santé et chercheurs en SHS pour mieux décrire et améliorer l’information génétique de la parentèle dans les maladies rares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Malzac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soi-même avec et pour les autres : Soif d’éthique dans l’action collective en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEH, 2024, 978-2-38612-061-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04973846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consentement en recherche : le point de vue des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Archer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consentement et psychiatrie : enjeux éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-84874-990-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2511,240 +2645,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAPPORT DU TIERS-VEILLEUR SUR LA RECHERCHE PARTICIPATIVE EXPAPARM-ACTION Expérience Patient des Parcours Mucoviscidose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tous Chercheurs. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience Patient des Parcours Mucoviscidose – ACTION : Recherche-action participative pour la mise en oeuvre d’un dispositif d’enquête sur l’expérience patient des parcours de soins, de santé et de vie des personnes atteintes de mucoviscidose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pougheon Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola de Carli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Conesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEPS UR3412 Université Sorbonne Paris Nord. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2812,51 +2946,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25E485F8"/>
+    <w:nsid w:val="5635BF20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3043,51 +3177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1815-2112" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350016v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gozlan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023092" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027280v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thimonier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020029" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928659v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Yahagi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Torii" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mensah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseann M White" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.117.005693" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Karlin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350073v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833548v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faurisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884216v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884211v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595589v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guimezanes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595601v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818180v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Montgolfier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Libany" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malzac" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595573v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colomban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595555v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dreuillet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Donnet-Kamel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349974v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Isabel Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Saint-Pierre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595591v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595597v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973846v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350043v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Archer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558914v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Conesa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555966v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pougheon Bertrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bellis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Carli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-mathieu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1815-2112" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05633064v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Abadie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldja Abderrahmane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouarda Abdous" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanez Ackermann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2024.101183" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Gozlan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mathieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine de Montgolfier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Morillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Demaret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2023092" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Malzac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Thimonier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Brun-Jacob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyuki Yahagi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sho Torii" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Mensah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseann M White" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.117.005693" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01226864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Hammond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Karlin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1002067" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350073v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833553v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faurisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884216v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884211v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595589v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guimezanes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595601v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818180v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Montgolfier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Libany" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba-Serre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03588418v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Malzac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colomban" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chiche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dreuillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Donnet-Kamel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Cano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Isabel Fernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Lagier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Saint-Pierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03595597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350043v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Archer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558914v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Conesa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pougheon Bertrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bellis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola de Carli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>