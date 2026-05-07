--- v0 (2026-03-28)
+++ v1 (2026-05-07)
@@ -273,343 +273,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur la sexualité et la classe</w:t>
+                <w:t xml:space="preserve">Quantifier la confiance et le consentement durant la crise épidémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Monteil</w:t>
+                <w:t xml:space="preserve">Alexis Spire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 141 (1), pp.123-144. </w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (1), pp.91-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.141.0123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07591063231160232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707593v1</w:t>
+                <w:t xml:space="preserve">hal-04365336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifier la confiance et le consentement durant la crise épidémique</w:t>
+                <w:t xml:space="preserve">Sexualité et classe sociale : hiérarchies, distinctions et politisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Spire</w:t>
+                <w:t xml:space="preserve">Lucas Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 158 (1), pp.91-115. </w:t>
+              <w:t xml:space="preserve">Politix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 141, pp.9-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07591063231160232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.141.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365336v1</w:t>
+                <w:t xml:space="preserve">halshs-04219522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexualité et classe sociale : hiérarchies, distinctions et politisations</w:t>
+                <w:t xml:space="preserve">Enquêter sur la sexualité et la classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 141, pp.9-24. </w:t>
+              <w:t xml:space="preserve">, 2023, n° 141 (1), pp.123-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pox.141.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/pox.141.0123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04219522v1</w:t>
+                <w:t xml:space="preserve">hal-04707593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de l’épidémie de Covid-19 à l’épreuve des différences sociales et du temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Spire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (3), pp.413-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1025,424 +1025,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Maudet, Sécularisation, genre et sexualité. Des catholiques et des musulman·es en quête de sens (France, années 1970-années 2010)</w:t>
+                <w:t xml:space="preserve">Compte rendu de lecture &amp;quot;Scott Joan Wallach, Sex and secularism, Princeton University Press, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (2), pp.430-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.2002.0430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707618v1</w:t>
+                <w:t xml:space="preserve">hal-04707746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture &amp;quot;Vulca Fidolini, La production de l’hétéronormativité. Sexualités et masculinités chez de jeunes Marocains en Europe, Presses universitaires du Midi, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69, pp.258-262. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.069.0255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de lecture &amp;quot;Scott Joan Wallach, Sex and secularism, Princeton University Press, 2018</w:t>
+                <w:t xml:space="preserve">Marion Maudet, Sécularisation, genre et sexualité. Des catholiques et des musulman·es en quête de sens (France, années 1970-années 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genre &amp; histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popu.2002.0430⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04707746v1</w:t>
+                <w:t xml:space="preserve">hal-04707618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de lecture &amp;quot;Amari Salima, Lesbiennes de l’immigration. Construction de soi et relations familiales, Éditions du Croquant, 2018</w:t>
+                <w:t xml:space="preserve">Compte rendu de lecture &amp;quot;Cécile Vanderpelen-Diagre, Caroline Sägesser (dir.), La Sainte Famille. Sexualité, filiation et parentalité dans l’Église catholique, Université de Bruxelles, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 74 (4), pp.608-611. </w:t>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.419-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popu.1904.0608⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/assr.49627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707763v1</w:t>
+                <w:t xml:space="preserve">hal-04707759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu de lecture &amp;quot;Cécile Vanderpelen-Diagre, Caroline Sägesser (dir.), La Sainte Famille. Sexualité, filiation et parentalité dans l’Église catholique, Université de Bruxelles, 2017</w:t>
+                <w:t xml:space="preserve">Compte rendu de lecture &amp;quot;Amari Salima, Lesbiennes de l’immigration. Construction de soi et relations familiales, Éditions du Croquant, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 188, pp.419-421. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (4), pp.608-611. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/assr.49627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popu.1904.0608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707759v1</w:t>
+                <w:t xml:space="preserve">hal-04707763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1631,165 +1631,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La religion n’est pas un sprint !&amp;quot; : trajectoires sexuelles et religieuses chez des catholiques et des musulman·e·s en France</w:t>
+                <w:t xml:space="preserve">Religion vs contraception ? Conduites contraceptives et entrée dans la sexualité chez les catholiques et les musulman·e·s en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès international du GIS Institut du Genre - Genre et émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Institut du genre; Cnrs; MSH Paris Nord; Université d'Angers, Aug 2019, Angers (Université d'Angers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707815v1</w:t>
+                <w:t xml:space="preserve">hal-04707792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Religion vs contraception ? Conduites contraceptives et entrée dans la sexualité chez les catholiques et les musulman·e·s en France</w:t>
+                <w:t xml:space="preserve">La religion n’est pas un sprint !&amp;quot; : trajectoires sexuelles et religieuses chez des catholiques et des musulman·e·s en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès international du GIS Institut du Genre - Genre et émancipation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Institut du genre; Cnrs; MSH Paris Nord; Université d'Angers, Aug 2019, Angers (Université d'Angers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707792v1</w:t>
+                <w:t xml:space="preserve">hal-04707815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1902,51 +1902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité et hiérarchies de classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2036,51 +2036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Monteil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 141, pp.9-173, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2131,182 +2131,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ordinaire de la sexualité</w:t>
+                <w:t xml:space="preserve">Au commencement était le couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
-[...23 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, La vie des idées, 9782130868033</w:t>
+              <w:t xml:space="preserve">, 2024, 9782130856429</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709679v1</w:t>
+                <w:t xml:space="preserve">hal-04707926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au commencement était le couple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'ordinaire de la sexualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Coulmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 9782130856429</w:t>
+              <w:t xml:space="preserve">, 2024, La vie des idées, 9782130868033</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707926v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémologies du genre : croisements des disciplines, intersections des rapports de domination</w:t>
               </w:r>
@@ -2550,51 +2550,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des jeunes à distance de l'État : les effets de la crise épidémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Spire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.85-101, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2900,51 +2900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05517386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vulca Fidolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.098.0044." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707593v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Monteil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0123" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365336v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160232" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.623.0413" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.038.05" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0200" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0255" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707746v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2002.0430" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1904.0608" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707759v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.49627" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Gasquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707815v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lordinaire-de-la-sexualite" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/au-commencement-etait-le-couple" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Husson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie J&#233;gat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/305-de-la-transgression-a-lemancipation-penser-les-transformations-des-normes-sociales-a-laune-du-genre.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.amsel.2022.01.0085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02869645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05517386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dumons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maudet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783328v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vulca Fidolini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.098.0044." TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365336v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063231160232" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219522v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0123" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736589v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.623.0413" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707688v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707715v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.038.05" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707561v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0200" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2002.0430" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0255" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707759v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.49627" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1904.0608" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice de Gasquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707815v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Achin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bereni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707926v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/au-commencement-etait-le-couple" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709679v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Coulmont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/lordinaire-de-la-sexualite" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Husson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie J&#233;gat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mozziconacci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.9134" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/accueil/305-de-la-transgression-a-lemancipation-penser-les-transformations-des-normes-sociales-a-laune-du-genre.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.amsel.2022.01.0085" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02869645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>