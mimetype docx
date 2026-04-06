--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -632,831 +632,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-differentiated placental methylation and gene expression regulation has implications for neonatal traits and adult diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ENDOMIX project: an interdisciplinary approach to understanding how real-life chemical mixtures target the immune system to trigger disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard J Biedrzycki</w:t>
+                <w:t xml:space="preserve">Ana Claudia Zenclussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tesfa Dejenie Habtewold</w:t>
+                <w:t xml:space="preserve">Valentina Belmar Erilkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabhavi Wijesiriwardhana</w:t>
+                <w:t xml:space="preserve">Linda Böhmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Burt</w:t>
+                <w:t xml:space="preserve">Petra Borilova Linhartova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Braeuning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58128-3⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.19088.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117236v1</w:t>
+                <w:t xml:space="preserve">hal-05425434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ENDOMIX project: an interdisciplinary approach to understanding how real-life chemical mixtures target the immune system to trigger disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Claudia Zenclussen</w:t>
+                <w:t xml:space="preserve">Sex-differentiated placental methylation and gene expression regulation has implications for neonatal traits and adult diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Belmar Erilkin</w:t>
+                <w:t xml:space="preserve">Richard J Biedrzycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Böhmert</w:t>
+                <w:t xml:space="preserve">Tesfa Dejenie Habtewold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Borilova Linhartova</w:t>
+                <w:t xml:space="preserve">Prabhavi Wijesiriwardhana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Braeuning</w:t>
+                <w:t xml:space="preserve">Amber Burt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.271. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.19088.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58128-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425434v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal and Infancy Exposure to Phenols, Parabens, and Phthalates and Anthropometric Measurements up to 36 Months, in the Longitudinal SEPAGES Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-Half-Life Chemicals : Maternal Exposure and Offspring Health Consequences - The Case of Synthetic Phenols, Parabens, and Phthalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aminata Cissé</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Botton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cathrine Thomsen</w:t>
+                <w:t xml:space="preserve">Véronique Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP13644⟩</w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxics12100710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650346v1</w:t>
+                <w:t xml:space="preserve">hal-04713923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of county-level socioeconomic indicators to racial or ethnic differences in neonatal anthropometry in the USA: a prospective cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fetal and Infancy Exposure to Phenols, Parabens, and Phthalates and Anthropometric Measurements up to 36 Months, in the Longitudinal SEPAGES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Gleason</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pauline Mendola</w:t>
+                <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001014⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (5), pp.57002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP13644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985869v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life exposures to phenols, parabens and phthalates and fat mass at 3 years of age in the SEPAGES cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of county-level socioeconomic indicators to racial or ethnic differences in neonatal anthropometry in the USA: a prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gleason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calvin Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Colombini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Amrit K Sakhi</w:t>
+                <w:t xml:space="preserve">Pauline Mendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120555⟩</w:t>
+              <w:t xml:space="preserve">BMJ Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.e001014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05116207v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Half-Life Chemicals : Maternal Exposure and Offspring Health Consequences - The Case of Synthetic Phenols, Parabens, and Phthalates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jovanovic</w:t>
+                <w:t xml:space="preserve">Early-life exposures to phenols, parabens and phthalates and fat mass at 3 years of age in the SEPAGES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Colombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gayrard</w:t>
+                <w:t xml:space="preserve">Amrit K Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 267, pp.120555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxics12100710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713923v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic study of maternal lipid traits in early pregnancy concurs with four known adult lipid loci</w:t>
               </w:r>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 186, pp.108584. </w:t>
@@ -1745,51 +1745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruijin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (15), pp.3287. </w:t>
@@ -2357,853 +2357,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Ambient Exposure to Atmospheric Pollutants during Pregnancy and Offspring Term Birth Weight in the Nationwide ELFE Cohort</w:t>
+                <w:t xml:space="preserve">Ancestry-Matched and Cross-Ancestry Genetic Risk Scores of Type 2 Diabetes in Pregnant Women and Fetal Growth: A Study in an Ancestrally Diverse Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emie Seyve</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xuehuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvo Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuilin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18115806⟩</w:t>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (2), pp.340 - 349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db21-0655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-03268410v1</w:t>
+                <w:t xml:space="preserve">hal-04662363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestry-Matched and Cross-Ancestry Genetic Risk Scores of Type 2 Diabetes in Pregnant Women and Fetal Growth: A Study in an Ancestrally Diverse Cohort</w:t>
+                <w:t xml:space="preserve">Acute ambient air pollution exposure and placental Doppler results in the NICHD fetal growth studies – Singleton cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Canty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine L Grantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sciscione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db21-0655⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202, pp.111728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662363v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute ambient air pollution exposure and placental Doppler results in the NICHD fetal growth studies – Singleton cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
+                <w:t xml:space="preserve">Risk of cardiovascular events during labor and delivery associated with acute ambient temperature changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Kanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle R Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie J Nobles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Canty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katherine L Grantz</w:t>
+                <w:t xml:space="preserve">Matthew C H Rohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sciscione</w:t>
+                <w:t xml:space="preserve">Sandie Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 202, pp.111728. </w:t>
+              <w:t xml:space="preserve">The Journal of Climate Change and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.100060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joclim.2021.100060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662376v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of cardiovascular events during labor and delivery associated with acute ambient temperature changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jenna Kanner</w:t>
+                <w:t xml:space="preserve">Maternal Ambient Exposure to Atmospheric Pollutants during Pregnancy and Offspring Term Birth Weight in the Nationwide ELFE Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle R Stevens</w:t>
+                <w:t xml:space="preserve">Emie Seyve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrie J Nobles</w:t>
+                <w:t xml:space="preserve">Emmanuel Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew C H Rohn</w:t>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandie Ha</w:t>
+                <w:t xml:space="preserve">Marie Cheminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Climate Change and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 3, pp.100060. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (11), pp.5806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joclim.2021.100060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18115806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994502v1</w:t>
+                <w:t xml:space="preserve">ineris-03268410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-ethnic meta-analysis of genome-wide association studies identifies maternal ITPR1 as a novel locus influencing fetal growth during sensitive periods in pregnancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Placental DNA methylation changes associated with maternal prepregnancy BMI and gestational weight gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsegaselassie Workalemahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuehuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008747⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (6), pp.1406 - 1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-0546-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662407v1</w:t>
+                <w:t xml:space="preserve">hal-04662411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental DNA methylation changes associated with maternal prepregnancy BMI and gestational weight gain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trans-ethnic meta-analysis of genome-wide association studies identifies maternal ITPR1 as a novel locus influencing fetal growth during sensitive periods in pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuilin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine L Grantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad L Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (6), pp.1406 - 1416. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.e1008747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-0546-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662411v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air Pollution Exposure Monitoring among Pregnant Women with and without Asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie Nobles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,51 +3306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentrations of persistent organic pollutants in maternal plasma and epigenome-wide placental DNA methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Mendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germaine M Buck Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie Nobles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3574,77 +3574,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Pregnancy Dyslipidemia is Associated with Placental DNA Methylation at Loci Relevant for Cardiometabolic Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuehuo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsegaselassie Workalemahu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepika Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine L Grantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3995,90 +3995,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-life exposures to phenols, parabens and phthalates and preschool children fat mass in the SEPAGES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Colombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrit Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4123,295 +4123,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy and early infancy exposure to endocrine disruptors and post-natal growth in a cohort relying on repeated urine collection</w:t>
+                <w:t xml:space="preserve">Prenatal exposure to phthalates and fetal growth in the SEPAGES cohort relying on repeated urine collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Botton</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Jedynak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Kaohsiung, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/isee.2023.OP-164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/isee.2023.OP-068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985820v1</w:t>
+                <w:t xml:space="preserve">hal-04985836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to phthalates and fetal growth in the SEPAGES cohort relying on repeated urine collection</w:t>
+                <w:t xml:space="preserve">Pregnancy and early infancy exposure to endocrine disruptors and post-natal growth in a cohort relying on repeated urine collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Kaohsiung, Taiwan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/isee.2023.OP-068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1289/isee.2023.OP-164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985836v1</w:t>
+                <w:t xml:space="preserve">hal-04985820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t>
               </w:r>
@@ -4731,51 +4731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
@@ -5076,51 +5076,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvo Chatterjee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grantz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasil Tekola-Ayele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17501911.2025.2510190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Amine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Verner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ciss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121814" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117236v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Biedrzycki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfa Dejenie Habtewold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhavi Wijesiriwardhana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Burt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58128-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425434v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Zenclussen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Belmar Erilkin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B&#246;hmert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Borilova Linhartova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19088.2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650346v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP13644" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gleason" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Lambert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Wagner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mendola" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116207v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Colombini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K Sakhi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120555" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2022.10.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Jedynak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108584" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Jun Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijin Lu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15153287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Sifang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina H Yeung" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie N Hinkle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Grantz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S. Borlaza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Marsal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-022-00487-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Williams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Kanner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Sheehy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111152" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegaselassie Workalemahu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad L Rahman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuilin Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41371-021-00483-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03268410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheminat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115806" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuehuo Zeng" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0655" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662376v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Canty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sciscione" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111728" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle R Stevens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie J Nobles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C H Rohn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joclim.2021.100060" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008747" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Shrestha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0546-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Nobles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Sherman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Cho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17134888" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine M Buck Louis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurunthachalam Kannan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-020-00894-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662393v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Williams" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109958" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0293" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2016-208674" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cracowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.07.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon Caen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Sakhi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.0335" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985820v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.OP-164" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985836v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.OP-068" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAS022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvo Chatterjee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grantz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasil Tekola-Ayele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17501911.2025.2510190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Amine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Verner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ciss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121814" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Zenclussen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Belmar Erilkin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B&#246;hmert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Borilova Linhartova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19088.2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Biedrzycki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfa Dejenie Habtewold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhavi Wijesiriwardhana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Burt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58128-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP13644" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gleason" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Wagner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mendola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Colombini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K Sakhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120555" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2022.10.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Jedynak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108584" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Jun Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijin Lu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15153287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Sifang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina H Yeung" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie N Hinkle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Grantz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S. Borlaza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Marsal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-022-00487-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Williams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Kanner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Sheehy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111152" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegaselassie Workalemahu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad L Rahman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuilin Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41371-021-00483-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuehuo Zeng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0655" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Canty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sciscione" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111728" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle R Stevens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie J Nobles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C H Rohn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joclim.2021.100060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03268410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheminat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115806" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Shrestha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0546-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008747" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Nobles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Sherman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Cho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17134888" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine M Buck Louis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurunthachalam Kannan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-020-00894-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662393v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Williams" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109958" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0293" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2016-208674" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cracowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.07.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon Caen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Sakhi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.0335" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985836v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.OP-068" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.OP-164" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAS022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>