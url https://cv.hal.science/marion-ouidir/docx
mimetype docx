--- v1 (2026-04-06)
+++ v2 (2026-05-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3744 +234,3861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of placental weight and placental-fetal weight ratio with DNA methylation in placenta</w:t>
+                <w:t xml:space="preserve">The ENDOMIX project: an interdisciplinary approach to understanding how real-life chemical mixtures target the immune system to trigger disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvo Chatterjee</w:t>
+                <w:t xml:space="preserve">Ana Claudia Zenclussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Ouidir</w:t>
+                <w:t xml:space="preserve">Valentina Belmar Erilkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Grantz</w:t>
+                <w:t xml:space="preserve">Linda Böhmert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Petra Borilova Linhartova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Braeuning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17501911.2025.2510190⟩</w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.19088.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282943v1</w:t>
+                <w:t xml:space="preserve">hal-05425434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life exposure to mixtures of Endocrine-Disrupting Chemicals and a Multi-domain Health Score in preschool children</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sex-differentiated placental methylation and gene expression regulation has implications for neonatal traits and adult diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Guillien</w:t>
+                <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Bayat</w:t>
+                <w:t xml:space="preserve">Richard J Biedrzycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Ouidir</w:t>
+                <w:t xml:space="preserve">Tesfa Dejenie Habtewold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabhavi Wijesiriwardhana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amber Burt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121173⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58128-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125173v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PFAS exposures and child growth: a longitudinal study from fetal life to early childhood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of placental weight and placental-fetal weight ratio with DNA methylation in placenta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvo Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Grantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121814⟩</w:t>
+              <w:t xml:space="preserve">Epigenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (9), pp.589-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17501911.2025.2510190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075921v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05282943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ENDOMIX project: an interdisciplinary approach to understanding how real-life chemical mixtures target the immune system to trigger disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early-life exposure to mixtures of Endocrine-Disrupting Chemicals and a Multi-domain Health Score in preschool children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Böhmert</w:t>
+                <w:t xml:space="preserve">Ines Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Borilova Linhartova</w:t>
+                <w:t xml:space="preserve">Alicia Guillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Braeuning</w:t>
+                <w:t xml:space="preserve">Sam Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.19088.2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 272, pp.121173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425434v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex-differentiated placental methylation and gene expression regulation has implications for neonatal traits and adult diseases</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exposition aux PFAS pendant la grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tesfa Dejenie Habtewold</w:t>
+                <w:t xml:space="preserve">Sadia Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabhavi Wijesiriwardhana</w:t>
+                <w:t xml:space="preserve">Nadia Alfaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amber Burt</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Philippat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.4004. </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (11), pp.837 - 839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58128-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2025210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117236v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Half-Life Chemicals : Maternal Exposure and Offspring Health Consequences - The Case of Synthetic Phenols, Parabens, and Phthalates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PFAS exposures and child growth: a longitudinal study from fetal life to early childhood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gayrard</w:t>
+                <w:t xml:space="preserve">Marc-André Verner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics12100710⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 279 (2), pp.121814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.121814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713923v1</w:t>
+                <w:t xml:space="preserve">hal-05075921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal and Infancy Exposure to Phenols, Parabens, and Phthalates and Anthropometric Measurements up to 36 Months, in the Longitudinal SEPAGES Cohort</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Early-life exposures to phenols, parabens and phthalates and fat mass at 3 years of age in the SEPAGES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Colombini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amrit K Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/EHP13644⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 267, pp.120555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650346v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of county-level socioeconomic indicators to racial or ethnic differences in neonatal anthropometry in the USA: a prospective cohort study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Wagner</w:t>
+                <w:t xml:space="preserve">Short-Half-Life Chemicals : Maternal Exposure and Offspring Health Consequences - The Case of Synthetic Phenols, Parabens, and Phthalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Bozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jovanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Mendola</w:t>
+                <w:t xml:space="preserve">Véronique Gayrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2 (2), pp.e001014. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics12100710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985869v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life exposures to phenols, parabens and phthalates and fat mass at 3 years of age in the SEPAGES cohort</w:t>
+                <w:t xml:space="preserve">Contribution of county-level socioeconomic indicators to racial or ethnic differences in neonatal anthropometry in the USA: a prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Colombini</w:t>
+                <w:t xml:space="preserve">Jessica Gleason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Heude</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cathrine Thomsen</w:t>
+                <w:t xml:space="preserve">Calvin Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amrit K Sakhi</w:t>
+                <w:t xml:space="preserve">Zhen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mendola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2024.120555⟩</w:t>
+              <w:t xml:space="preserve">BMJ Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.e001014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjph-2024-001014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116207v1</w:t>
+                <w:t xml:space="preserve">hal-04985869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic study of maternal lipid traits in early pregnancy concurs with four known adult lipid loci</w:t>
+                <w:t xml:space="preserve">Fetal and Infancy Exposure to Phenols, Parabens, and Phthalates and Anthropometric Measurements up to 36 Months, in the Longitudinal SEPAGES Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacl.2022.10.013⟩</w:t>
+              <w:t xml:space="preserve">Environmental Health Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 132 (5), pp.57002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/EHP13644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662335v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the impact of phthalate and DINCH exposure on fetal growth in a cohort with repeated urine collection</w:t>
+                <w:t xml:space="preserve">Genomic study of maternal lipid traits in early pregnancy concurs with four known adult lipid loci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvo Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of clinical lipidology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.168 - 180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacl.2022.10.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108584⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04650382v1</w:t>
+                <w:t xml:space="preserve">hal-04662335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Pregnancy Maternal Plasma Phospholipid Saturated Fatty Acids and Fetal Growth: Findings from a Multi-Racial/Ethnic Birth Cohort in US</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ling-Jun Li</w:t>
+                <w:t xml:space="preserve">Analyzing the impact of phthalate and DINCH exposure on fetal growth in a cohort with repeated urine collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruochen Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Ouidir</w:t>
+                <w:t xml:space="preserve">Paulina Jedynak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruijin Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zhen Chen</w:t>
+                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (15), pp.3287. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186, pp.108584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15153287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2024.108584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662317v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recreational physical activity before and during pregnancy and placental DNA methylation-an epigenome-wide association study</w:t>
+                <w:t xml:space="preserve">Early Pregnancy Maternal Plasma Phospholipid Saturated Fatty Acids and Fetal Growth: Findings from a Multi-Racial/Ethnic Birth Cohort in US</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathy Sifang</w:t>
+                <w:t xml:space="preserve">Ling-Jun Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwina H Yeung</w:t>
+                <w:t xml:space="preserve">Ruochen Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefanie N Hinkle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katherine L Grantz</w:t>
+                <w:t xml:space="preserve">Ruijin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajcn/⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (15), pp.3287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15153287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662347v1</w:t>
+                <w:t xml:space="preserve">hal-04662317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal exposure to PM2.5 oxidative potential and its association to birth outcomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recreational physical activity before and during pregnancy and placental DNA methylation-an epigenome-wide association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Sifang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t>
+                <w:t xml:space="preserve">Edwina H Yeung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+                <w:t xml:space="preserve">Stefanie N Hinkle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouk Marsal</w:t>
+                <w:t xml:space="preserve">Katherine L Grantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (3), pp.416-426. </w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 116 (4), pp.1168-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41370-022-00487-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302731v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air pollution exposure and risk of adverse obstetric and neonatal outcomes among women with type 1 diabetes</w:t>
+                <w:t xml:space="preserve">Personal exposure to PM2.5 oxidative potential and its association to birth outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew D Williams</w:t>
+                <w:t xml:space="preserve">Lucille Joanna S. Borlaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenna Kanner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katherine L Grantz</w:t>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shanshan Sheehy</w:t>
+                <w:t xml:space="preserve">Anouk Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 197, pp.111152. </w:t>
+              <w:t xml:space="preserve">Journal of Exposure Science and Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (3), pp.416-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41370-022-00487-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662386v1</w:t>
+                <w:t xml:space="preserve">hal-04302731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations of maternal blood pressure-raising polygenic risk scores with fetal weight</w:t>
+                <w:t xml:space="preserve">Air pollution exposure and risk of adverse obstetric and neonatal outcomes among women with type 1 diabetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsegaselassie Workalemahu</w:t>
+                <w:t xml:space="preserve">Andrew D Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad L Rahman</w:t>
+                <w:t xml:space="preserve">Jenna Kanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine L Grantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuilin Zhang</w:t>
+                <w:t xml:space="preserve">Shanshan Sheehy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Hypertension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 36 (1), pp.69 - 76. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 197, pp.111152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41371-021-00483-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662390v1</w:t>
+                <w:t xml:space="preserve">hal-04662386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancestry-Matched and Cross-Ancestry Genetic Risk Scores of Type 2 Diabetes in Pregnant Women and Fetal Growth: A Study in an Ancestrally Diverse Cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations of maternal blood pressure-raising polygenic risk scores with fetal weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsegaselassie Workalemahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad L Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuilin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2337/db21-0655⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Hypertension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1), pp.69 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41371-021-00483-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662363v1</w:t>
+                <w:t xml:space="preserve">hal-04662390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute ambient air pollution exposure and placental Doppler results in the NICHD fetal growth studies – Singleton cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Sciscione</w:t>
+                <w:t xml:space="preserve">Risk of cardiovascular events during labor and delivery associated with acute ambient temperature changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Kanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle R Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie J Nobles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew C H Rohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111728⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Climate Change and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.100060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joclim.2021.100060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662376v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of cardiovascular events during labor and delivery associated with acute ambient temperature changes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandie Ha</w:t>
+                <w:t xml:space="preserve">Maternal Ambient Exposure to Atmospheric Pollutants during Pregnancy and Offspring Term Birth Weight in the Nationwide ELFE Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emie Seyve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cheminat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Climate Change and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joclim.2021.100060⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (11), pp.5806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18115806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994502v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03268410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Ambient Exposure to Atmospheric Pollutants during Pregnancy and Offspring Term Birth Weight in the Nationwide ELFE Cohort</w:t>
+                <w:t xml:space="preserve">Acute ambient air pollution exposure and placental Doppler results in the NICHD fetal growth studies – Singleton cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie Cheminat</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Canty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine L Grantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sciscione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18115806⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 202, pp.111728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2021.111728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-03268410v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Placental DNA methylation changes associated with maternal prepregnancy BMI and gestational weight gain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ancestry-Matched and Cross-Ancestry Genetic Risk Scores of Type 2 Diabetes in Pregnant Women and Fetal Growth: A Study in an Ancestrally Diverse Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuehuo Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suvo Chatterjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuilin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Obesity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diabetes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (2), pp.340 - 349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2337/db21-0655⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41366-020-0546-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04662411v1</w:t>
+                <w:t xml:space="preserve">hal-04662363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trans-ethnic meta-analysis of genome-wide association studies identifies maternal ITPR1 as a novel locus influencing fetal growth during sensitive periods in pregnancy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katherine L Grantz</w:t>
+                <w:t xml:space="preserve">Air Pollution Exposure Monitoring among Pregnant Women with and without Asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Nobles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad L Rahman</w:t>
+                <w:t xml:space="preserve">Jenna Kanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seth Sherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seung-Hyun Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008747⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (13), pp.4888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph17134888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662407v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Pollution Exposure Monitoring among Pregnant Women with and without Asthma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Seung-Hyun Cho</w:t>
+                <w:t xml:space="preserve">Concentrations of persistent organic pollutants in maternal plasma and epigenome-wide placental DNA methylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Mendola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germaine M Buck Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurunthachalam Kannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cuilin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph17134888⟩</w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13148-020-00894-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662403v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations of persistent organic pollutants in maternal plasma and epigenome-wide placental DNA methylation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Trans-ethnic meta-analysis of genome-wide association studies identifies maternal ITPR1 as a novel locus influencing fetal growth during sensitive periods in pregnancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuilin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine L Grantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad L Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13148-020-00894-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.e1008747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1008747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662398v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambient temperature and stillbirth: Risks associated with chronic extreme temperature and acute temperature change</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandie Ha</w:t>
+                <w:t xml:space="preserve">Placental DNA methylation changes associated with maternal prepregnancy BMI and gestational weight gain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Shrestha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsegaselassie Workalemahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuehuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fasil Tekola-Ayele</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (6), pp.1406 - 1416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-020-0546-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.109958⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04662393v1</w:t>
+                <w:t xml:space="preserve">hal-04662411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Pregnancy Dyslipidemia is Associated with Placental DNA Methylation at Loci Relevant for Cardiometabolic Diseases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ambient temperature and stillbirth: Risks associated with chronic extreme temperature and acute temperature change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenna Kanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Nobles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandie Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katherine L Grantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/epi-2019-0293⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.109958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2020.109958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04662397v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is atmospheric pollution exposure during pregnancy associated with individual and contextual characteristics ? A nationwide study in France</w:t>
+                <w:t xml:space="preserve">Early Pregnancy Dyslipidemia is Associated with Placental DNA Methylation at Loci Relevant for Cardiometabolic Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuehuo Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsegaselassie Workalemahu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepika Shrestha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine L Grantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 71 (10), </w:t>
+              <w:t xml:space="preserve">Epigenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (11), pp.921 - 934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2016-208674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/epi-2019-0293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853560v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Is atmospheric pollution exposure during pregnancy associated with individual and contextual characteristics ? A nationwide study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ouidir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Meleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2016-208674⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimation of exposure to atmospheric pollutants during pregnancy integrating space–time activity and indoor air levels: Does it make a difference?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cracowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84, pp.161 - 173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envint.2015.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3981,681 +4098,681 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-life exposures to phenols, parabens and phthalates and preschool children fat mass in the SEPAGES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Colombini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amrit Sakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Santiago, Chile. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1289/isee.2024.0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal exposure to phthalates and fetal growth in the SEPAGES cohort relying on repeated urine collection</w:t>
+                <w:t xml:space="preserve">Pregnancy and early infancy exposure to endocrine disruptors and post-natal growth in a cohort relying on repeated urine collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aminata Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Jedynak</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Jérémie Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Kaohsiung, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/isee.2023.OP-068⟩</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/isee.2023.OP-164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985836v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy and early infancy exposure to endocrine disruptors and post-natal growth in a cohort relying on repeated urine collection</w:t>
+                <w:t xml:space="preserve">Prenatal exposure to phthalates and fetal growth in the SEPAGES cohort relying on repeated urine collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Jedynak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Kaohsiung, Taiwan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/isee.2023.OP-164⟩</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/isee.2023.OP-068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985820v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre le rôle de l’exposition précoce à la pollution de l’air sur la santé via une approche originale combinant une cohorte épidémiologique (SEPAGES) et une étude toxicologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling a human cohort (SEPAGES) and a toxicological experiment to decipher the relations between the Exposome, omics markers and child health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Philippat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Annual Conference International Society for Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Environmental Epidemiology (ISEE). INT., Sep 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4665,154 +4782,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy and infancy exposure to EDCs and post-natal growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminata Hallimat Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botton Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lyon-Caen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF-DOHaD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4822,114 +4939,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition maternelle à la pollution de l’air au cours de la grossesse : caractérisation de l’exposition, de ses déterminants, et association avec la croissance fœtale dans deux cohortes complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Ouidir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gynécologie et obstétrique. Université Grenoble Alpes, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017GREAS022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01693012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5076,51 +5193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvo Chatterjee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grantz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasil Tekola-Ayele" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17501911.2025.2510190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Amine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075921v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Verner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ciss&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121814" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Zenclussen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Belmar Erilkin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B&#246;hmert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Borilova Linhartova" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19088.2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117236v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Biedrzycki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfa Dejenie Habtewold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhavi Wijesiriwardhana" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Burt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58128-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP13644" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985869v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gleason" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Lambert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Chen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Wagner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mendola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Colombini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K Sakhi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120555" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662335v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2022.10.013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Jedynak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108584" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Jun Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Wu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijin Lu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15153287" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662347v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Sifang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina H Yeung" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie N Hinkle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Grantz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S. Borlaza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Marsal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-022-00487-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662386v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Williams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Kanner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Sheehy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111152" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegaselassie Workalemahu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad L Rahman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuilin Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41371-021-00483-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662363v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuehuo Zeng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0655" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662376v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Canty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sciscione" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111728" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994502v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle R Stevens" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie J Nobles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C H Rohn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joclim.2021.100060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03268410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheminat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115806" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Shrestha" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0546-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662407v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008747" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Nobles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Sherman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Cho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17134888" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine M Buck Louis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurunthachalam Kannan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-020-00894-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662393v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Williams" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109958" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0293" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2016-208674" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cracowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.07.021" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon Caen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Sakhi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.0335" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985836v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.OP-068" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985820v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.OP-164" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985779v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693012v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAS022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502978v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bozec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jovanovic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ouidir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Angrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2026.110092" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Zenclussen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Belmar Erilkin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B&#246;hmert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Borilova Linhartova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Braeuning" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.19088.2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fasil Tekola-Ayele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard J Biedrzycki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tesfa Dejenie Habtewold" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabhavi Wijesiriwardhana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amber Burt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58128-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282943v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvo Chatterjee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Grantz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17501911.2025.2510190" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125173v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Amine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Guillien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Bayat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon-Caen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121173" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582425v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Khan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Alfaidy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2025210" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Verner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Ciss&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.121814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Colombini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Thomsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit K Sakhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120555" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04713923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gayrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics12100710" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gleason" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvin Lambert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Wagner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Mendola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjph-2024-001014" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650346v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Botton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/EHP13644" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662335v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacl.2022.10.013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650382v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Jedynak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2024.108584" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662317v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling-Jun Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruochen Wu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruijin Lu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15153287" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662347v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Sifang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwina H Yeung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie N Hinkle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine L Grantz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302731v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Joanna S. Borlaza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Marsal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41370-022-00487-w" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D Williams" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Kanner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanshan Sheehy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111152" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegaselassie Workalemahu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad L Rahman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuilin Zhang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41371-021-00483-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle R Stevens" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie J Nobles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew C H Rohn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joclim.2021.100060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03268410v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emie Seyve" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rivi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cheminat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18115806" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Canty" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sciscione" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2021.111728" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuehuo Zeng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db21-0655" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662403v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Nobles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seth Sherman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seung-Hyun Cho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17134888" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germaine M Buck Louis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurunthachalam Kannan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-020-00894-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662407v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1008747" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662411v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Shrestha" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0546-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662393v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Williams" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2020.109958" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662397v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/epi-2019-0293" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853560v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lepeule" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malherbe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Meleux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2016-208674" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314452v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cracowski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2015.07.021" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985805v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lyon Caen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Sakhi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.0335" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985820v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.OP-164" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.OP-068" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737654v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hoffmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743309v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vernet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985779v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata Hallimat Ciss&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Botton J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01693012v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAS022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>