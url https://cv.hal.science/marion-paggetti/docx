--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -666,183 +666,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04943176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser une activité de soin à dominante corporelle et participer à la formation et à la professionnalisation du métier : l’exemple de la psychomotricité</w:t>
+                <w:t xml:space="preserve">S’ajuster « par le corps » au patient-enfant : une approche micrologique de l’activité d’enquête du psychomotricien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (1), pp.141-161. </w:t>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1102017ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1345p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210728v1</w:t>
+                <w:t xml:space="preserve">hal-04943188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’ajuster « par le corps » au patient-enfant : une approche micrologique de l’activité d’enquête du psychomotricien</w:t>
+                <w:t xml:space="preserve">Analyser une activité de soin à dominante corporelle et participer à la formation et à la professionnalisation du métier : l’exemple de la psychomotricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38, </w:t>
+              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.141-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1345p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1102017ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943188v1</w:t>
+                <w:t xml:space="preserve">hal-04210728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le terrain de la psychomotricité. Forcer le trait pour rendre compte des discrets ajustements du corps</w:t>
               </w:r>
@@ -2883,51 +2883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32225195"/>
+    <w:nsid w:val="31BAB9C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3114,51 +3114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-paggetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3275-8401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252438450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Millones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/do.52.553.0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919801v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132py" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.238.0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.066.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102017ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1345p" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.230.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04752816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.021.0062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.5666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabiaza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guyet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-travail-de-la-relation-2024--9791034608393-page-45.htm?ref=doi&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01.0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ah-Tchine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lelong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Deslandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-paggetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3275-8401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252438450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Millones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/do.52.553.0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919801v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132py" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.238.0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.066.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1345p" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102017ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.230.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04752816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.021.0062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.5666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabiaza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guyet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-travail-de-la-relation-2024--9791034608393-page-45.htm?ref=doi&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01.0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ah-Tchine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lelong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Deslandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>