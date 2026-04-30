--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -393,300 +393,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail de garde et enjeux d’apprentissage chez les bergers et éleveurs pastoraux : une approche didactique professionnelle de l’expérience pastorale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Récolter ses usages » et construire son expérience d’activité médiatisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Paggetti</w:t>
+                <w:t xml:space="preserve">Viviane Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 23, </w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 238, pp.77-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/132py⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/edpe.238.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919801v1</w:t>
+                <w:t xml:space="preserve">hal-04536549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Récolter ses usages » et construire son expérience d’activité médiatisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Produire des connaissances transversales à partir d’une approche « micrologique » de l’activité : un défi pour l’analyse du travail en éducation-formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Thievenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Viviane Folcher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 238, pp.77-88. </w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 66 (3), pp.75-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edpe.238.0077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/savo.066.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536549v1</w:t>
+                <w:t xml:space="preserve">hal-04943176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des connaissances transversales à partir d’une approche « micrologique » de l’activité : un défi pour l’analyse du travail en éducation-formation</w:t>
+                <w:t xml:space="preserve">Travail de garde et enjeux d’apprentissage chez les bergers et éleveurs pastoraux : une approche didactique professionnelle de l’expérience pastorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joris Thievenaz</w:t>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 66 (3), pp.75-94. </w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/savo.066.0075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/132py⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943176v1</w:t>
+                <w:t xml:space="preserve">hal-04919801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’ajuster « par le corps » au patient-enfant : une approche micrologique de l’activité d’enquête du psychomotricien</w:t>
               </w:r>
@@ -906,51 +906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’analyse micrologique de l’activité au développement du métier : quand l’intelligibilité contribue au processus de professionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,217 +1651,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être étudiant à l'ère de l'intelligence artificielle générative : renseigner et comprendre les usages d'étudiants en formation d'ingénieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agir avec son corps pour qu'il &amp;quot;se passe quelque chose&amp;quot; chez autrui : mettre en mots l'activité corporelle pour mieux la définir dans le cadre de recherches avec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Paggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Hell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+                <w:t xml:space="preserve">Florence Bronny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les humanités numériques : engagement et apprentissages à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nexus, Université Paul Valery, Jun 2025, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249691v1</w:t>
+                <w:t xml:space="preserve">hal-05603818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’un Jumeau Numérique et définition collaborative de ses usages dans le cadre d’une pédagogie active</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Être étudiant à l'ère de l'intelligence artificielle générative : renseigner et comprendre les usages d'étudiants en formation d'ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur. QPES 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">Les humanités numériques : engagement et apprentissages à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nexus, Université Paul Valery, Jun 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127508v1</w:t>
+                <w:t xml:space="preserve">hal-05249691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d'un jumeau numérique et définition collaborative de ses usages dans le cadre d'une pédagogie active</w:t>
               </w:r>
@@ -1873,781 +1860,781 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur (QPES) : écosystèmes de formation, quelle(s) transformation(s) ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de bretagne occidentale (UBO); Ecole Navale de Brest; ENSTA Bretagne; IMT Atlantique, May 2025, Brest, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17091408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser et analyser une auto-récolte des usages du numérique : un enjeu scientifique et méthodologique pour la recherche sur les EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Folcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Ah-Tchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Loizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du détail de l’activité à la production de connaissances transversales sur l’apprentissage humain : le pari anthropologique de la recherche en formation d’adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIes Rencontres du REF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Mons, Jul 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialités et limites de la vidéoformation pour faciliter l’apprentissage de savoir-faire chez les bergers et éleveurs pastoraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renseigner l’origine d’une enquête du professionnel : le cas du « désajustement » de l’interaction patient-psychomotricien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vouloir s’ajuster pour mieux soigner autrui : l’exemple de la conduite d’une enquête favorable à la subjectivité du patient en psychomotricité</w:t>
+                <w:t xml:space="preserve">Mener l’enquête et apprendre par corps : emprunter la posture anti-dualiste de John Dewey pour l’analyse d’une activité « à dominante corporelle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">John Dewey, figure inspirante pour l’éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADISAVED, Nov 2021, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04018288v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre &amp;quot;enquêtes&amp;quot; et ajustements : les compétences observationnelles des psychomotriciens</w:t>
+                <w:t xml:space="preserve">Vouloir s’ajuster pour mieux soigner autrui : l’exemple de la conduite d’une enquête favorable à la subjectivité du patient en psychomotricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Deslandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49e Journées Annuelles de Thérapie psychomotrice : L’observation psychomotrice… Quelle méthodologie?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Sables d'Olonne, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles 2021. Faire/Se faire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04058062v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mener l’enquête et apprendre par corps : emprunter la posture anti-dualiste de John Dewey pour l’analyse d’une activité « à dominante corporelle »</w:t>
+                <w:t xml:space="preserve">Entre &amp;quot;enquêtes&amp;quot; et ajustements : les compétences observationnelles des psychomotriciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Deslandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">John Dewey, figure inspirante pour l’éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADISAVED, Nov 2021, En Ligne, France</w:t>
+              <w:t xml:space="preserve">49e Journées Annuelles de Thérapie psychomotrice : L’observation psychomotrice… Quelle méthodologie?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Sables d'Olonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018311v1</w:t>
+                <w:t xml:space="preserve">hal-04058062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mener l'enquête et apprendre &amp;quot;par corps&amp;quot; : emprunter la posture anti-dualiste de John Dewey pour l'analyse d'une activité &amp;quot;à dominante corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">John Dewey, figure inspirante pour l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, en ligne, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2657,165 +2644,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d’essaimage dans le passage de l’analyse du travail à la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Ciavaldini-Cartaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Antoine Gagneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malaterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Agro Dijon. 2022, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04018835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2883,51 +2870,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31BAB9C1"/>
+    <w:nsid w:val="B31AC86C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3114,51 +3101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-paggetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3275-8401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252438450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Millones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/do.52.553.0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919801v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132py" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536549v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.238.0077" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943176v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.066.0075" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1345p" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102017ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.230.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04752816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.021.0062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.5666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabiaza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guyet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-travail-de-la-relation-2024--9791034608393-page-45.htm?ref=doi&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01.0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249691v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hell" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166815v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ah-Tchine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lelong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058062v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Deslandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609903v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-paggetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3275-8401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252438450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Millones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/do.52.553.0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.238.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.066.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132py" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1345p" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102017ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.230.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04752816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.021.0062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.5666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabiaza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guyet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-travail-de-la-relation-2024--9791034608393-page-45.htm?ref=doi&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01.0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bronny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ah-Tchine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lelong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Deslandes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>