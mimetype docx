--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -666,183 +666,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S’ajuster « par le corps » au patient-enfant : une approche micrologique de l’activité d’enquête du psychomotricien</w:t>
+                <w:t xml:space="preserve">Analyser une activité de soin à dominante corporelle et participer à la formation et à la professionnalisation du métier : l’exemple de la psychomotricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38, </w:t>
+              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.141-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1345p⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1102017ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943188v1</w:t>
+                <w:t xml:space="preserve">hal-04210728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser une activité de soin à dominante corporelle et participer à la formation et à la professionnalisation du métier : l’exemple de la psychomotricité</w:t>
+                <w:t xml:space="preserve">S’ajuster « par le corps » au patient-enfant : une approche micrologique de l’activité d’enquête du psychomotricien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (1), pp.141-161. </w:t>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1102017ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/1345p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210728v1</w:t>
+                <w:t xml:space="preserve">hal-04943188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le terrain de la psychomotricité. Forcer le trait pour rendre compte des discrets ajustements du corps</w:t>
               </w:r>
@@ -2040,217 +2040,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du détail de l’activité à la production de connaissances transversales sur l’apprentissage humain : le pari anthropologique de la recherche en formation d’adultes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Thievenaz</w:t>
+                <w:t xml:space="preserve">Potentialités et limites de la vidéoformation pour faciliter l’apprentissage de savoir-faire chez les bergers et éleveurs pastoraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIes Rencontres du REF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Mons, Jul 2022, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057902v1</w:t>
+                <w:t xml:space="preserve">hal-04017341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialités et limites de la vidéoformation pour faciliter l’apprentissage de savoir-faire chez les bergers et éleveurs pastoraux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Chrétien</w:t>
+                <w:t xml:space="preserve">Du détail de l’activité à la production de connaissances transversales sur l’apprentissage humain : le pari anthropologique de la recherche en formation d’adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Thievenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque international de Didactique professionnelle. Entre travail et formation : regards croisés sur les questions actuelles de la formation professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">XVIIes Rencontres du REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Mons, Jul 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04017341v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renseigner l’origine d’une enquête du professionnel : le cas du « désajustement » de l’interaction patient-psychomotricien</w:t>
               </w:r>
@@ -2870,51 +2870,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B31AC86C"/>
+    <w:nsid w:val="CCEADA34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3101,51 +3101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-paggetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3275-8401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252438450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Millones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/do.52.553.0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.238.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.066.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132py" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943188v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1345p" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210728v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102017ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.230.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04752816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.021.0062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.5666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabiaza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guyet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-travail-de-la-relation-2024--9791034608393-page-45.htm?ref=doi&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01.0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bronny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ah-Tchine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lelong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Deslandes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-paggetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3275-8401" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/252438450" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Millones" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/do.52.553.0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450350v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536549v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Folcher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.238.0077" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Thievenaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.066.0075" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04919801v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chr&#233;tien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/132py" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04210728v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1102017ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1345p" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edpe.230.0145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04752816v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wittorski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.15344" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lsdle.534.0035" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ta.021.0062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532939v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.5666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989449v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04536572v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saillot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Rabiaza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guyet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-travail-de-la-relation-2024--9791034608393-page-45.htm?ref=doi&amp;amp;contenu=article" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/chaso.ponno.2024.01.0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03120088v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020NORMC021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603818v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bronny" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249691v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166815v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Ah-Tchine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Loizon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lelong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Barbier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057902v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04017917v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018288v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Deslandes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04018835v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Ciavaldini-Cartaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Gagneur" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Guillot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malaterre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>