--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -849,180 +849,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prothèse qui fait peur</w:t>
+                <w:t xml:space="preserve">Life Lines: Poems, Poetry, Poetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">26, 2021, </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mimmoc.9404⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elke Siegel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MLN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 136 (3), 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03516932v1</w:t>
+                <w:t xml:space="preserve">halshs-04662520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Lines: Poems, Poetry, Poetics</w:t>
+                <w:t xml:space="preserve">La prothèse qui fait peur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">26, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elke Siegel</w:t>
-[...15 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/mimmoc.9404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04662520v1</w:t>
+                <w:t xml:space="preserve">halshs-03516932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Benjamin. Les vicissitudes du mythe</w:t>
               </w:r>
@@ -1078,879 +1078,892 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04661582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montmorillon, la carte comme médium d'enquête</w:t>
+                <w:t xml:space="preserve">Introduction au numéro « Incertitudes cartographiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Portal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Incertitudes cartographiques, 141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15v4q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540555v1</w:t>
+                <w:t xml:space="preserve">hal-05571390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing feelings of uncertainty in Montmorillon through transactional mapping</w:t>
+                <w:t xml:space="preserve">Montmorillon, la carte comme médium d'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manal Irnaten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 281, pp.36-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665559v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auch ein Höhlengleichnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Thomas Brasch : (in)actuel, intermédial, transnational, Tome 87, pp.321-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13wq7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exposition : Les Voi.es.x de la carte / Tonkörper Berlin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing feelings of uncertainty in Montmorillon through transactional mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julio Velasco</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Irnaten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Uncertainty in Cartography / Incertitudes Cartographiques, 11 (4), pp.530-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2024.2379218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644050v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble berlinois</w:t>
+                <w:t xml:space="preserve">L’exposition : Les Voi.es.x de la carte / Tonkörper Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Velasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des UMIFRE. Le magazine des unités mixtes / instituts français de recherche à l’étranger (UMIFRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.17-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716333v1</w:t>
+                <w:t xml:space="preserve">hal-04644050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enge Weltinnenräume</w:t>
+                <w:t xml:space="preserve">Un ensemble berlinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21: Inquiries into Art, History, and the Visual – Beiträge zur Kunstgeschichte und visuellen Kultur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Welten ausstellen, Welten ordnen (19.–21. Jahrhundert) / Mondes exposés, mondes ordonnés (XIXe–XXIe siècles), 5 (2), pp.325-347. </w:t>
+              <w:t xml:space="preserve">Flamme. Fédérer Langues, Altérités, Marginalités, Médias, Ethique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, HS 2, pp.51-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11588/xxi.2024.2.104828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25965/flamme.1475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04644097v1</w:t>
+                <w:t xml:space="preserve">hal-04716333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unzug ! Eine Vorbemerkung zu Samuel Webers, Der einzige Zug</w:t>
+                <w:t xml:space="preserve">Enge Weltinnenräume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RISS Zeitschrift für Psychoanalyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21: Inquiries into Art, History, and the Visual – Beiträge zur Kunstgeschichte und visuellen Kultur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Welten ausstellen, Welten ordnen (19.–21. Jahrhundert) / Mondes exposés, mondes ordonnés (XIXe–XXIe siècles), 5 (2), pp.325-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/xxi.2024.2.104828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03882287v1</w:t>
+                <w:t xml:space="preserve">hal-04644097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weh mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 83, pp.267-269. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ceg.16962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03882312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vom Weichen der Bilder. Die konzeptuellen Vororte der Literaturgeschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, La carte et la frise : les « images » de l’histoire littéraire, entre visualisation et modélisation, 71 (71), pp.1-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/germanica.18789⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03882027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Lines. Poems, Poetry, Poetics</w:t>
+                <w:t xml:space="preserve">Unzug ! Eine Vorbemerkung zu Samuel Webers, Der einzige Zug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elke Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MLN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RISS Zeitschrift für Psychoanalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 97, pp.116-119</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1353/mln.2021.0030⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03516423v1</w:t>
+                <w:t xml:space="preserve">halshs-03882287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prothèse qui fait peur</w:t>
               </w:r>
@@ -2008,700 +2021,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03516232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures of Chance and Contingency in Albert Kahn's Planetary Project</w:t>
+                <w:t xml:space="preserve">Life Lines. Poems, Poetry, Poetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elke Siegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthesis : an Anglophone Journal of Comparative Literary Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11, pp.12-33. </w:t>
+              <w:t xml:space="preserve">MLN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136 (3), pp.483-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12681/syn.20891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1353/mln.2021.0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04661584v1</w:t>
+                <w:t xml:space="preserve">halshs-03516423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weichbild</w:t>
+                <w:t xml:space="preserve">Figures of Chance and Contingency in Albert Kahn's Planetary Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Germanic Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91 (2), pp.171-178. </w:t>
+              <w:t xml:space="preserve">Synthesis : an Anglophone Journal of Comparative Literary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.12-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00168890.2016.1166843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12681/syn.20891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431752v1</w:t>
+                <w:t xml:space="preserve">halshs-04661584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Kranz, Raumgewordene Vergangenheit. Walter Benjamins Poetologie der Geschichte</w:t>
+                <w:t xml:space="preserve">Weichbild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudes Germaniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Germanic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (2), pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00168890.2016.1166843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04662531v1</w:t>
+                <w:t xml:space="preserve">hal-01431752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von Mittlern und Medien: Der Film Metropolis und seine Kritiker</w:t>
+                <w:t xml:space="preserve">Isabel Kranz, Raumgewordene Vergangenheit. Walter Benjamins Poetologie der Geschichte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Etudes Germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.683</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/cetge.2011.1876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04662020v1</w:t>
+                <w:t xml:space="preserve">halshs-04662531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Rosenzweig, le « Reich », et les tyrans</w:t>
+                <w:t xml:space="preserve">Von Mittlern und Medien: Der Film Metropolis und seine Kritiker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29, pp.83-96. </w:t>
+              <w:t xml:space="preserve">Cahiers d'études germaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (1), pp.129-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cps.2604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/cetge.2011.1876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662058v1</w:t>
+                <w:t xml:space="preserve">hal-04662020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos. Walter Benjamin, les vicissitudes du mythe</w:t>
+                <w:t xml:space="preserve">Franz Rosenzweig, le « Reich », et les tyrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Walter Benjamin, les vicissitudes du mythe, 27, pp.9-14. </w:t>
+              <w:t xml:space="preserve">, 2011, 29, pp.83-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cps.2833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cps.2604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04661583v1</w:t>
+                <w:t xml:space="preserve">hal-04662058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">»In tyrannos!« Rosenzweigs polemisches Motto und die Geschichtsphilosophie</w:t>
+                <w:t xml:space="preserve">Avant-propos. Walter Benjamin, les vicissitudes du mythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Kulturphilosophie </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Präsenz, 1, pp.103-114. </w:t>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Walter Benjamin, les vicissitudes du mythe, 27, pp.9-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.28937/1000107361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cps.2833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661587v1</w:t>
+                <w:t xml:space="preserve">halshs-04661583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’actualité : Le projet de l’Angelus Novus</w:t>
+                <w:t xml:space="preserve">»In tyrannos!« Rosenzweigs polemisches Motto und die Geschichtsphilosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflexão</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Kulturphilosophie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Präsenz, 1, pp.103-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28937/1000107361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662146v1</w:t>
+                <w:t xml:space="preserve">hal-04661587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’actualité : Le projet de l’Angelus Novus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reflexão</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (94), pp.151-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04662146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1914: 'Wie George in mein Leben hineinwirkte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text+Kritik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 168, pp.60-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2711,2013 +2815,2013 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Après la crise – Guerra è sempre</w:t>
+                <w:t xml:space="preserve">Von den Freiräumen unseres Käfigs. Jean Brunhes’ Humangeographie von Angst und Verheißung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ludivine Thouverez; Anne Cousson. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Blättler; Petra Maria Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’après-conflit. Approche croisée : justice, institutions, médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.15-26, 2023, Transition &amp; Justice, 38, 978-2-37032-379-8</w:t>
+              <w:t xml:space="preserve">Angst und Freiheit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.299-314, 2023, 978-3-8260-7639-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389745v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Von den Freiräumen unseres Käfigs. Jean Brunhes’ Humangeographie von Angst und Verheißung</w:t>
+                <w:t xml:space="preserve">Après la crise – Guerra è sempre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Christine Blättler; Petra Maria Meyer. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Peiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludivine Thouverez; Anne Cousson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angst und Freiheit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Königshausen &amp; Neumann, pp.299-314, 2023, 978-3-8260-7639-8</w:t>
+              <w:t xml:space="preserve">L’après-conflit. Approche croisée : justice, institutions, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.15-26, 2023, Transition &amp; Justice, 38, 978-2-37032-379-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389748v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denkbild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Allerkamp; Sarah Schmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbuch Literatur &amp; Philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.401-414, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110484823-044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03516538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eine kulturwissenschaftliche Versuchsanordnung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Therese Mäder; Jenny Ettrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogpotenziale kulturwissenschaftlicher Forschung in den Fremdsprachenphilologien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-235, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Zeit des Steins. Zu Sue Watermans The Empty Cabinet</w:t>
+                <w:t xml:space="preserve">Der bewegte Kartengrund. Von einer Metapher in der deutschen Geographie von 1814-1928</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sarah Schmidt. </w:t>
+              <w:t xml:space="preserve">Marion Picker; Dorothee Kimmich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sprachen des Sammelns</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Exil Transfer Gedächtnis/Exil transfert mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.113-136, 2016, 9783631664940</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431641v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Einleitung: Exil – Transfer – Gedächtnis</w:t>
+                <w:t xml:space="preserve">Kartographie als Sammlung. Die kosmologische Konzeption des Kartensaals im Florentiner Palazzo Vecchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marion Picker; Dorothee Kimmich. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Schmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exil Transfer Gedächtnis/Exil transfert mémoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sprachen des Sammelns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill | Fink, pp.225-234, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783846760970_018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lang</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-04662532v1</w:t>
+                <w:t xml:space="preserve">hal-01431651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kartographie als Sammlung. Die kosmologische Konzeption des Kartensaals im Florentiner Palazzo Vecchio</w:t>
+                <w:t xml:space="preserve">Einleitung: Exil – Transfer – Gedächtnis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sarah Schmidt. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Kimmich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Picker; Dorothee Kimmich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sprachen des Sammelns</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Exil Transfer Gedächtnis/Exil transfert mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-10, 2016, 9783631664940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30965/9783846760970_018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01431651v1</w:t>
+                <w:t xml:space="preserve">halshs-04662532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Der bewegte Kartengrund. Von einer Metapher in der deutschen Geographie von 1814-1928</w:t>
+                <w:t xml:space="preserve">Die Zeit des Steins. Zu Sue Watermans The Empty Cabinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marion Picker; Dorothee Kimmich. </w:t>
+              <w:t xml:space="preserve">Sarah Schmidt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exil Transfer Gedächtnis/Exil transfert mémoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sprachen des Sammelns</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill | Fink, pp.451-455, 2016, 9783846760970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30965/9783846760970_033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431659v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘… ne se creuse point de domicile’. Esquisse sur Walter Benjamin, Der Fischotter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Lartillot; Olivier Agard; Manfred Gangl; Gilbert Merlio. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de la critique/Kritikfiguren. Hommage à Gérard Raulet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.143-150, 2015, collection : « Schriftenreihe zur politischen Kultur der Weimarer Republik », 9783631654408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristes Optiques. Braudel, der Mensch, der Geschichtsraum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Schmidt; Gérard Raulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wissen in Bewegung. Theoriebildung unter dem Fokus von Entgrenzung und Grenzziehung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lit Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-42, 2014, 978-3-643-12831-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Weichbild’ Marseille, ou la faiblesse des images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Marseille. Eclat[s] du mythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dallet-Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bancaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patricia Lavelle. </w:t>
+              <w:t xml:space="preserve">Florence Bancaud; Véronique Dallet-Mann; Marion Picker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Walter Benjamin</w:t>
+              <w:t xml:space="preserve">Marseille : éclat[s] du mythe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-20, 2013, Sociétés contemporaines. Série Europe, 978-2-85399-895-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.23037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431723v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04662535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Marseille. Eclat[s] du mythe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le ‘Mapping’ et ses limites : réflexions sur une métaphore méthodologique dans les Sciences de la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Bancaud; Véronique Dallet-Mann; Marion Picker. </w:t>
+              <w:t xml:space="preserve">Françoise Lartillot; Ulrich Pfeil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marseille : éclat[s] du mythe</w:t>
+              <w:t xml:space="preserve">Constructions de l’espace dans les cultures d’expression allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.33-46, 2013, collection « Convergences », 9783034306003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04662535v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ‘Mapping’ et ses limites : réflexions sur une métaphore méthodologique dans les Sciences de la culture</w:t>
+                <w:t xml:space="preserve">Marseille ville-mythe ? Lieux communs et lieux de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Françoise Lartillot; Ulrich Pfeil. </w:t>
+              <w:t xml:space="preserve">Véronique Dallet-Mann; Florence Bancaud; Marion Picker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Constructions de l’espace dans les cultures d’expression allemande</w:t>
+              <w:t xml:space="preserve">Marseille. Éclat(s) du mythe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.33-46, 2013, collection « Convergences », 9783034306003</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-26, 2013, 978-2-85399-895-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431742v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04662534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marseille ville-mythe ? Lieux communs et lieux de mémoire</w:t>
+                <w:t xml:space="preserve">‘Weichbild’ Marseille, ou la faiblesse des images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Véronique Dallet-Mann; Florence Bancaud; Marion Picker. </w:t>
+              <w:t xml:space="preserve">Patricia Lavelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marseille. Éclat(s) du mythe</w:t>
+              <w:t xml:space="preserve">Walter Benjamin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.23-26, 2013, 978-2-85399-895-6</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l'Herne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, coll. Cahiers de l'Herne, 9782851971753</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04662534v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métaphore cartographique: une nouvelle mythologie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Maleval; Marion Picker; Florent Gabaude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie poétique et cartographie littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Limoges, pp.82-92, 2012, 9782842875787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'anatomie d'une médiation : Metropolis de Fritz Lang (1926)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Willmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Science-Fiction, entre Cassandre et Prométhée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy - Editions Universitaires de Lorraine, pp.77-86, 2011, 978-2-8143-0030-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Massen zum Verschwinden bringen&amp;quot;: Kracauer, Metropolis, und das Medium des Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Agard; Christian Helmreich; Hélène Vinckel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Das Populäre. Differenzierungsstrategien in Literatur, Kultur und Sprache</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V&amp;R unipress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-185, 2010, 978-3-89971-544-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kartographie, ‘Mapping’, Metapher, Mythos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Allerkamp; Gérard Raulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kulturwissenschaften in Europa – eine grenzüberschreitende Disziplin?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Westfälisches Dampfboot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.196-208, 2010, 978-3-89691-786-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geschichtliche Darstellung. Zu den Intellektuellenfiguren Walter Benjamin und Carl Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manfred Gangl; Gérard Raulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellektuellendiskurse in der Weimarer Republik : zur politischen Kultur einer Gemengelage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.283-296, 2007, Schriften zur politischen Kultur der Weimarer Republik, 978-3-631-56625-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04662522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Benjamin passant la frontière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Berdah; Anny Bloch-Raymond; Colette Zytnicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D’une frontière à l’autre : migrations, passages, imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Midi, pp.33-42, 2007, Méridiennes, 978-2-8107-0976-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pumi.35613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre und Geschlecht : Rainer Werner Fassbinders 'Der amerikanische Soldat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sigrid Nieberle; Elisabeth Strowick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narration und Geschlecht. Texte - Medien - Episteme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Böhlau, pp.225-237, 2006, 978-3-412-35605-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04662524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holz und Hain : Zur Aufgabe der Kritik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marianne Schuller; Elisabeth Strowick. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Singularitäten : Literatur – Wissenschaft – Verantwortung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rombach, pp.375-385, 2002, 978-3-7930-9298-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04662526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darstellung als Entsprechung. Walter Benjamins Theologisch-Politisches Fragment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thomas Bedorf; Georg W. Bertram; Nicolas Gaillard; Timo Skrandies. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Undarstellbares im Dialog : Facetten einer deutsch-französischen Auseinandersetzung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill/Rodopi, pp.117-126, 1997, 978-90-420-0273-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004456976_010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04662528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interview mit Vilém Flusser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Katalog zum 5. Film- und Videotreff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank Runge, pp.15-18, 1988, 9783925464065</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04662529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4727,262 +4831,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cartes citoyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nepthys Zwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Médiation·s</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Sorbonne, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zum 'Mapping' als kulturwissenschaftlicher Methode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationalen Germanistenkongresses Paris 2005 : Germanistik im Konflikt der Kulturen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Internationale Vereinigung für Germanistik, Aug 2005, Paris, France. pp.47-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déplacement de l’expérience. À propos du ‘Conteur’ de Walter Benjamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations in Society, Culture, and the Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association of College and Research Libraries (ACRL), Western European Studies Section (WESS), Mar 2004, Paris, France. pp.160-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4992,218 +5096,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le monde administré ou la crise de l’individu ». Discussion entre Eugen Kogon, Max Horkheimer et Theodor W. Adorno (1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Genel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Maurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Peyrical</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Picker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/prism.006.0159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Der einzige Zug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03882360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5213,98 +5317,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'art des emblèmes et l'incertitude cartographique : « Zo gaat men veilig »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR : Incertitude cartographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Poitiers, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5314,180 +5418,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kartographische Propositionen. Tonkörper Berlin</w:t>
+                <w:t xml:space="preserve">Les voi.es.x de la carte. Tonkörper Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://lesvoiesxdelacarte.eu/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644069v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voi.es.x de la carte. Tonkörper Berlin</w:t>
+                <w:t xml:space="preserve">Kartographische Propositionen. Tonkörper Berlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Picker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023, https://lesvoiesxdelacarte.eu/</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661578v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5555,51 +5659,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="721940CB"/>
+    <w:nsid w:val="9A911014"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5786,51 +5890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-picker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1305-2715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074608746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Kimmich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dallet-Mann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bancaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-eclats-du-mythe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maleval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gabaude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-1795-5/die-zukunft-der-kartographie/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839417959" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/geographie-poetique-et-cartographie-litteraire/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-89942-249-8/der-konservative-charakter/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839402498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2025.2532126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516932v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.9404" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Siegel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2821" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540555v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Irnaten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2024.2379218" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892584v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wq7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Velasco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716333v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1475" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/xxi.2024.2.104828" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882287v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.16962" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18789" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.2021.0030" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661584v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/syn.20891" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00168890.2016.1166843" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662020v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cetge.2011.1876" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2604" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2833" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/1000107361" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662146v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389745v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516538v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110484823-044" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113410" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846760970_033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662532v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1049511" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431651v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846760970_018" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431659v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431668v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431673v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lit-verlag.de/isbn/978-3-643-12831-7/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-benjamin/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1052327" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431732v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/verlage/v-r-unipress/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662322v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dampfboot-verlag.de/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1103474" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662498v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.35613" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662528v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004456976_010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662529v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058135v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nepthys Zwer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662503v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002467v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maurin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Peyrical" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.006.0159" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882360v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661578v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-picker" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1305-2715" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/074608746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Picker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Kimmich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dallet-Mann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bancaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/marseille-eclats-du-mythe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431626v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maleval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gabaude" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-8376-1795-5/die-zukunft-der-kartographie/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/transcript.9783839417959" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00764190v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulim.unilim.fr/produit/geographie-poetique-et-cartographie-litteraire/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/978-3-89942-249-8/der-konservative-charakter/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839402498" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333374v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Portal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2025.2532126" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Siegel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.9404" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2821" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571390v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v4q" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892584v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wq7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Irnaten" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2024.2379218" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Velasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/flamme.1475" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/xxi.2024.2.104828" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ceg.16962" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/germanica.18789" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882287v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516232v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mimmoc.10015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/mln.2021.0030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/syn.20891" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431752v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00168890.2016.1166843" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662020v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/cetge.2011.1876" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662058v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2604" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661583v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cps.2833" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28937/1000107361" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662146v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662518v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389748v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389745v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peiter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03516538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110484823-044" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1113410" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431651v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846760970_018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662532v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1049511" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30965/9783846760970_033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431668v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lit-verlag.de/isbn/978-3-643-12831-7/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662535v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23037" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431742v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1052327" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662534v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431723v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/cahier-benjamin/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662477v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vandenhoeck-ruprecht-verlage.com/verlage/v-r-unipress/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662322v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dampfboot-verlag.de/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1103474" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662498v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.35613" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662524v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662526v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004456976_010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662529v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nepthys Zwer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662491v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662503v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Genel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maurin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank M&#252;ller" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Peyrical" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/prism.006.0159" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882360v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017884v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661578v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>