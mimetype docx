--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -1194,537 +1194,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of a sub-lethal metal mixture of Cu, Zn and Cd on bioaccumulation and ionoregulation in common carp, Cyprinus carpio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Castaldo</w:t>
+                <w:t xml:space="preserve">Peruvian scallop Argopecten purpuratus: From a key aquaculture species to a promising biondicator species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Loaiza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Town</w:t>
+                <w:t xml:space="preserve">G. de Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Blust</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. de Troch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 218, pp.105363. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239, pp.124767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481885v1</w:t>
+                <w:t xml:space="preserve">hal-02481878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peruvian scallop Argopecten purpuratus: From a key aquaculture species to a promising biondicator species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antagonistic bioaccumulation of waterborne Cu(II) and Cd(II) in common carp (Cyprinus carpio) and effects on ion-homeostasis and defensive mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Loaiza</w:t>
+                <w:t xml:space="preserve">G. Flipkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Boeck</w:t>
+                <w:t xml:space="preserve">R.M. Town</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Troch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Bervoets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 239, pp.124767. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.105561. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481878v1</w:t>
+                <w:t xml:space="preserve">hal-02895669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antagonistic bioaccumulation of waterborne Cu(II) and Cd(II) in common carp (Cyprinus carpio) and effects on ion-homeostasis and defensive mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological performance of common carp (Cyprinus carpio, L., 1758) exposed to a sublethal copper/zinc/cadmium mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Flipkens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Bervoets</w:t>
+                <w:t xml:space="preserve">Essie Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vesna Poleksic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bozidar Raskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895669v1</w:t>
+                <w:t xml:space="preserve">hal-03618100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological performance of common carp (Cyprinus carpio, L., 1758) exposed to a sublethal copper/zinc/cadmium mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the effects of a sub-lethal metal mixture of Cu, Zn and Cd on bioaccumulation and ionoregulation in common carp, Cyprinus carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Essie Rodgers</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bervoets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Town</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesna Poleksic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bozidar Raskovic</w:t>
+                <w:t xml:space="preserve">R. Blust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 218, pp.105363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618100v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Short-Finned Pilot Whales (Globicephala Macrorhynchus) Population along the Caribbean Coast of Martinique</w:t>
               </w:r>
@@ -1883,64 +1883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Weggheleire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bervoets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218, pp.70-80. </w:t>
@@ -2647,51 +2647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119866220.ch6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03936377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114524" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dabrowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02635-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114578" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garrett Evensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Poynton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114173" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03690323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Hellaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine de Villedon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Adoumaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castaldo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Ameryck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Bervoets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn M Town" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bervoets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Town" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105363" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Loaiza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Boeck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Troch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124767" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flipkens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105561" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essie Rodgers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Poleksic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozidar Raskovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet, Aline" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Bordes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Morissette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scanga, V" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/AOMB.2019.01.000511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Weggheleire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2019.01.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Prinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.07.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Hansen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.07.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H39WD0Z5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04019288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119866220.ch6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03936377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114524" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dabrowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02635-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114578" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garrett Evensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Poynton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114173" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03690323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Hellaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine de Villedon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Adoumaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castaldo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Ameryck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Bervoets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn M Town" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Loaiza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Boeck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Troch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124767" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flipkens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Town" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bervoets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105561" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essie Rodgers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Poleksic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozidar Raskovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blust" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105363" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet, Aline" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Bordes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Morissette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scanga, V" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/AOMB.2019.01.000511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Weggheleire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2019.01.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Prinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.07.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Hansen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.07.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H39WD0Z5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04019288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>