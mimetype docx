--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -399,295 +399,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First characterization of seasonal variations in biomarkers baseline in Patella sp. from Mediterranean ports (North Corsica, France)</w:t>
+                <w:t xml:space="preserve">Preliminary inter-port study of the quality of environments using physiological responses of invertebrates exposed to chronic trace element and organic contamination in Corsica (Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Muttin</w:t>
+                <w:t xml:space="preserve">Mathilde Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovina Fullgrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Huet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114524⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (2), pp.243-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-023-02635-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936377v1</w:t>
+                <w:t xml:space="preserve">hal-04019013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary inter-port study of the quality of environments using physiological responses of invertebrates exposed to chronic trace element and organic contamination in Corsica (Mediterranean Sea)</w:t>
+                <w:t xml:space="preserve">First characterization of seasonal variations in biomarkers baseline in Patella sp. from Mediterranean ports (North Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Muttin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Marengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovina Fullgrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dabrowski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michèle Leduc</w:t>
+                <w:t xml:space="preserve">Valérie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (2), pp.243-260. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187, pp.114524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-023-02635-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019013v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive biomonitoring of trace elements, polycyclic aromatic hydrocarbons, and polychlorinated biphenyls in small Mediterranean harbours</w:t>
               </w:r>
@@ -1194,144 +1194,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peruvian scallop Argopecten purpuratus: From a key aquaculture species to a promising biondicator species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the effects of a sub-lethal metal mixture of Cu, Zn and Cd on bioaccumulation and ionoregulation in common carp, Cyprinus carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Castaldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Loaiza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Pillet</w:t>
+                <w:t xml:space="preserve">L. Bervoets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. de Boeck</w:t>
+                <w:t xml:space="preserve">R.M. Town</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Troch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Blust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 239, pp.124767. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 218, pp.105363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124767⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2019.105363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02481878v1</w:t>
+                <w:t xml:space="preserve">hal-02481885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic bioaccumulation of waterborne Cu(II) and Cd(II) in common carp (Cyprinus carpio) and effects on ion-homeostasis and defensive mechanisms</w:t>
               </w:r>
@@ -1356,375 +1373,358 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Flipkens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.M. Town</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bervoets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.105561. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aquatox.2020.105561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological performance of common carp (Cyprinus carpio, L., 1758) exposed to a sublethal copper/zinc/cadmium mixture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peruvian scallop Argopecten purpuratus: From a key aquaculture species to a promising biondicator species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Loaiza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Castaldo</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essie Rodgers</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. de Troch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 239, pp.124767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.124767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618100v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02481878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the effects of a sub-lethal metal mixture of Cu, Zn and Cd on bioaccumulation and ionoregulation in common carp, Cyprinus carpio</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physiological performance of common carp (Cyprinus carpio, L., 1758) exposed to a sublethal copper/zinc/cadmium mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Pillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R.M. Town</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essie Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Blust</w:t>
+                <w:t xml:space="preserve">Vesna Poleksic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bozidar Raskovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02481885v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Short-Finned Pilot Whales (Globicephala Macrorhynchus) Population along the Caribbean Coast of Martinique</w:t>
               </w:r>
@@ -1883,64 +1883,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Castaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. de Weggheleire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bervoets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Blust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Toxicology and Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 218, pp.70-80. </w:t>
@@ -2647,51 +2647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119866220.ch6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03936377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114524" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019013v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dabrowski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02635-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114578" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garrett Evensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Poynton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114173" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03690323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Hellaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine de Villedon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Adoumaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castaldo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Ameryck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Bervoets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn M Town" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481878v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Loaiza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Boeck" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Troch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124767" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flipkens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Town" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bervoets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105561" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618100v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essie Rodgers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Poleksic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozidar Raskovic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blust" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105363" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet, Aline" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Bordes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Morissette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scanga, V" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/AOMB.2019.01.000511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Weggheleire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2019.01.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Prinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.07.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Hansen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.07.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H39WD0Z5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04019288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869445v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618172v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gobert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lejeune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119866220.ch6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dabrowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02635-w" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03936377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114524" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114578" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894103v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garrett Evensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Poynton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114173" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03690323v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Le Hellaye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine de Villedon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Adoumaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00257" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Castaldo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Ameryck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Bervoets" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raewyn M Town" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bervoets" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Town" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2019.105363" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895669v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Flipkens" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2020.105561" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Loaiza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Boeck" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Troch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.124767" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essie Rodgers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Poleksic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozidar Raskovic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481899v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#233;chet, Aline" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Bordes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyne Morissette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scanga, V" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33552/AOMB.2019.01.000511" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481905v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Weggheleire" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2019.01.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481908v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dupont-Prinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chabot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Tremblay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Audet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.07.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02481911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanya Hansen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2013.07.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H39WD0Z5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pasquaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sautour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04019288v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>