--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1485,131 +1485,131 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action, spectacle, idée. Formes du cinéma muet américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sesto S. Giovanni, Mimésis, 226 p., 2017</w:t>
+              <w:t xml:space="preserve">Mimesis, 2017, Formes filmiques, 9788869761119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614324v1</w:t>
+                <w:t xml:space="preserve">hal-04830212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action, spectacle, idée. Formes du cinéma muet américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mimesis, 2017, Formes filmiques, 9788869761119</w:t>
+              <w:t xml:space="preserve">Sesto S. Giovanni, Mimésis, 226 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830212v1</w:t>
+                <w:t xml:space="preserve">hal-02614324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1780,243 +1780,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babel express : langues, musiques et sons dans &amp;quot;Shanghai express&amp;quot; (Josef von Sternberg, 1931)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine d'Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térésa Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques</w:t>
+              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions Mimésis</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Cinémas en champ-contrechamp, 978-88-6976-351-9</w:t>
+                <w:t xml:space="preserve">Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303, 2022, 978-88-6976-351-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03926728v1</w:t>
+                <w:t xml:space="preserve">halshs-03926764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Babel express : langues, musiques et sons dans &amp;quot;Shanghai express&amp;quot; (Josef von Sternberg, 1931)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques.</w:t>
+              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimésis</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.303, 2022, 978-88-6976-351-9</w:t>
+                <w:t xml:space="preserve">Éditions Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cinémas en champ-contrechamp, 978-88-6976-351-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03926764v1</w:t>
+                <w:t xml:space="preserve">halshs-03926728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choc du cinéma américain. Avant 1916</w:t>
               </w:r>
@@ -2164,182 +2164,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interligne et le tiret : écrire pour le cinéma selon Epes Winthrop Sargent (1913)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enseignes lumineuses au cinéma (années 20-années 30)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Scénario : une source pour l’histoire du cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRHC, 2020</w:t>
+              <w:t xml:space="preserve">L'enseigne : une histoire visuelle et matérielle (XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Citadelles &amp; Mazenod, p. 168-175, 2020, 978-2-85088-844-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519681v1</w:t>
+                <w:t xml:space="preserve">hal-03882533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enseignes lumineuses au cinéma (années 20-années 30)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’interligne et le tiret : écrire pour le cinéma selon Epes Winthrop Sargent (1913)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Manon Billaut; Mélissa Gignac. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'enseigne : une histoire visuelle et matérielle (XIXe-XXe siècles)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Citadelles &amp; Mazenod, p. 168-175, 2020, 978-2-85088-844-1</w:t>
+              <w:t xml:space="preserve">Le Scénario : une source pour l’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRHC, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882533v1</w:t>
+                <w:t xml:space="preserve">hal-05519681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2845,51 +2845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05519709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polirsztok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05519711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523871v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien-Gabriel Bouch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05542056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03884710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03885342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03886545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine d'Azevedo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Billaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Champomier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Servel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11160-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02614324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926728v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/les-sons-de-lexotisme-au-cinema/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03882489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519681v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03882533v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.152" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04895778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05519709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polirsztok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05519711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523871v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien-Gabriel Bouch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05542056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03884710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03885342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03886545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine d'Azevedo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Billaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Champomier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Servel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11160-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830212v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02614324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/les-sons-de-lexotisme-au-cinema/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03882489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03882533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.152" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04895778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>