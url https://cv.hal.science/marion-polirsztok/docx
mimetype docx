--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -169,165 +169,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le spectateur avec une rage de dents : le soigner, le divertir ou le laisser souffrir ?Les préconisations de Lois Weber pour le cinéma américain des années 1910-1920</w:t>
+                <w:t xml:space="preserve">Villain and Lover : les 1001 masques de Sessue Hayakawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cinéma n’a pas encore commencé. Utopies de l’art du cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Dreyer; D. Faroult; S. Layerle; C. Maury; Université Paris 3 Sorbonne- Nouvelle, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Rétrospective Sessue Hayakawa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Jérôme Seydoux-Pathé, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519711v1</w:t>
+                <w:t xml:space="preserve">hal-05523871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villain and Lover : les 1001 masques de Sessue Hayakawa</w:t>
+                <w:t xml:space="preserve">Le spectateur avec une rage de dents : le soigner, le divertir ou le laisser souffrir ?Les préconisations de Lois Weber pour le cinéma américain des années 1910-1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rétrospective Sessue Hayakawa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation Jérôme Seydoux-Pathé, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Le cinéma n’a pas encore commencé. Utopies de l’art du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Dreyer; D. Faroult; S. Layerle; C. Maury; Université Paris 3 Sorbonne- Nouvelle, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523871v1</w:t>
+                <w:t xml:space="preserve">hal-05519711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les écrivains rêvent de cinéma. La Fabrique de cinéma vue par la littérature contemporaine</w:t>
               </w:r>
@@ -678,208 +678,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les millions de nuits plus une du cinéma : l’histoire nationale et la romance dans A Million and One Nights de Terry Ramsaye (1922-1926)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Georgette goes to the movies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les histoires du cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Massimo Olivero; Paris 1 Centre Saint-Charles, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Le Cas Georgette Leblanc, 1869-1941</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nanterre; Université de Paris, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523858v1</w:t>
+                <w:t xml:space="preserve">hal-03884710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgette goes to the movies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les millions de nuits plus une du cinéma : l’histoire nationale et la romance dans A Million and One Nights de Terry Ramsaye (1922-1926)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Cas Georgette Leblanc, 1869-1941</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nanterre; Université de Paris, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Penser les histoires du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Massimo Olivero; Paris 1 Centre Saint-Charles, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03884710v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une école américaine ? distribution et réception du cinéma américain en France avant Forfaiture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -917,51 +917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Enseigne au cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1087,330 +1087,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Sons de l’exotisme au cinéma. Bruits, voix, musiques</w:t>
+                <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Polirsztok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térésa Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amandine d'Azevedo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Mimesis, 2022, Cinémas en champ-contrechamp, 9788869763519</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895766v1</w:t>
+                <w:t xml:space="preserve">halshs-03926753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Kerlan</w:t>
+                <w:t xml:space="preserve">La Séance de cinéma : espaces, pratiques, imaginaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Billaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Champomier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Servel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">AFRHC - Association française de recherches sur l'histoire du cinéma, 2022, 9782370290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03926753v1</w:t>
+                <w:t xml:space="preserve">hal-03616830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Séance de cinéma : espaces, pratiques, imaginaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Billaut</w:t>
+                <w:t xml:space="preserve">Les Sons de l’exotisme au cinéma. Bruits, voix, musiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine d'Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Champomier</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térésa Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mimesis, 2022, Cinémas en champ-contrechamp, 9788869763519</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Servel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03616830v1</w:t>
+                <w:t xml:space="preserve">hal-04895766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Oscar Freeburg, L’Art de faire des films (1918) : traduction et édition critique</w:t>
               </w:r>
@@ -1485,131 +1485,131 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action, spectacle, idée. Formes du cinéma muet américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mimesis, 2017, Formes filmiques, 9788869761119</w:t>
+              <w:t xml:space="preserve">Sesto S. Giovanni, Mimésis, 226 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830212v1</w:t>
+                <w:t xml:space="preserve">hal-02614324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action, spectacle, idée. Formes du cinéma muet américain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sesto S. Giovanni, Mimésis, 226 p., 2017</w:t>
+              <w:t xml:space="preserve">Mimesis, 2017, Formes filmiques, 9788869761119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614324v1</w:t>
+                <w:t xml:space="preserve">hal-04830212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1627,51 +1627,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ‘&amp;quot;Vitagraph de France&amp;quot; : une école américaine ? (1907-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1707,359 +1707,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La rampe et l’écran : passer du prologue au film dans les salles états-uniennes des années 1920</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Babel express : langues, musiques et sons dans &amp;quot;Shanghai express&amp;quot; (Josef von Sternberg, 1931)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Séance de cinéma : espaces, pratiques, imaginaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFRHC, pp.251-267, 2022, 978-2-37029-027-4</w:t>
+              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Cinémas en champ-contrechamp, 978-88-6976-351-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895794v1</w:t>
+                <w:t xml:space="preserve">halshs-03926728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine d'Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Térésa Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303, 2022, 978-88-6976-351-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03926764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babel express : langues, musiques et sons dans &amp;quot;Shanghai express&amp;quot; (Josef von Sternberg, 1931)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La rampe et l’écran : passer du prologue au film dans les salles états-uniennes des années 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Billaut; E. Champomier; M. Polirsztok; C. Servel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sons de l'exotisme au cinéma. Bruits, voix, musiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Cinémas en champ-contrechamp, 978-88-6976-351-9</w:t>
+              <w:t xml:space="preserve">La Séance de cinéma : espaces, pratiques, imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFRHC, pp.251-267, 2022, 978-2-37029-027-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03926728v1</w:t>
+                <w:t xml:space="preserve">hal-04895794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choc du cinéma américain. Avant 1916</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Véray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ils y viennent tous… au cinéma ! L’essor d’un spectacle populaire (1908-1919)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Passage, pp.210-212, 2021</w:t>
@@ -2088,51 +2088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cinéma américain en France avant Forfaiture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2170,51 +2170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enseignes lumineuses au cinéma (années 20-années 30)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Polirsztok</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2845,51 +2845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05519709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polirsztok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05519711v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523871v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien-Gabriel Bouch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05542056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523858v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03884710v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03885342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03886545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895766v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine d'Azevedo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Billaut" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Champomier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Servel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11160-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830212v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02614324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895794v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/les-sons-de-lexotisme-au-cinema/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926728v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03882489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03882533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.152" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04895778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05519709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Polirsztok" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523871v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05519711v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien-Gabriel Bouch&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05542056v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523850v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523828v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03884710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-05523858v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03885342v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03886545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kerlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;r&#233;sa Faucon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine d'Azevedo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Billaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Champomier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Servel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11160-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02614324v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895792v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/les-sons-de-lexotisme-au-cinema/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03926764v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895794v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03882489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-03882533v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895779v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.152" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895783v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895786v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04895778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>