--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Pollaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rancière reading Plato: Myth against sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Social Criticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01914537241284524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Expérience » politique chez Platon : ἀπειρία et ἐμπειρία du Gorgias à la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes platoniciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lft⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essence et manifestation chez Maldiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154k5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin, L’Odyssée au Louvre. Un roman graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.315-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratic Strategic Litigation and Defence of ‘LGBTI+’ Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moron-Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béal-Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Kolbe-André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redescriptions: Political Thought, Conceptual History and Feminist Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Broadie, Plato’s Sun-Like Good: Dialectic in the Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13gcb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions des sciences et puissance normative de la division platonicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.105-125. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11rzd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diairesis : La division chez Platon et Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.95 - 104. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11rzc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Delcomminette & R. Van Daele (dir.), La Méthode de division de Platon à Érigène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.6451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explication physique, mythe et causalité des Formes platoniciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/mosaique.419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Ribas, La Querelle de l’expérience. Aristote, Platon, Isocrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.281-284. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.4233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Au-delà de l’être” et “en deçà fondamental”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ouvert [Revue de l'IREM de Strasbourg et de l'APMEP d'Alsace]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.88-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empeiria in Plato’s Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes platoniciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, https://journals.openedition.org/etudesplatoniciennes/3655, 2026, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lv2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782271158314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commandement de la raison ou totalitarisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35935-422-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo climbing: a descriptive and normative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ghersengorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEF-FD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do Desporto-On Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEREIRA MARTINS, C.(Ed.), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo climbing : a descriptive and normative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ghersengorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEF-FD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do desporto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-76, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de &amp;lt;i&amp;gt;σύνταξις&amp;lt;/i&amp;gt; dans le &amp;lt;i&amp;gt;Περὶ ἀρχῶν&amp;lt;/i&amp;gt; de Damascius : d’une problématisation syntaxique de l’&amp;lt;i&amp;gt;ἐπέκεινα&amp;lt;/i&amp;gt; néoplatonicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01229507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Pollaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Expérience » politique chez Platon : ἀπειρία et ἐμπειρία du Gorgias à la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes platoniciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lft⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rancière reading Plato: Myth against sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Social Criticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01914537241284524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin, L’Odyssée au Louvre. Un roman graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.315-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essence et manifestation chez Maldiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154k5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratic Strategic Litigation and Defence of ‘LGBTI+’ Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moron-Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béal-Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Kolbe-André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redescriptions: Political Thought, Conceptual History and Feminist Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Broadie, Plato’s Sun-Like Good: Dialectic in the Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13gcb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions des sciences et puissance normative de la division platonicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.105-125. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11rzd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diairesis : La division chez Platon et Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.95 - 104. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11rzc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Delcomminette & R. Van Daele (dir.), La Méthode de division de Platon à Érigène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.6451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explication physique, mythe et causalité des Formes platoniciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/mosaique.419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Ribas, La Querelle de l’expérience. Aristote, Platon, Isocrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.281-284. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.4233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Au-delà de l’être” et “en deçà fondamental”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ouvert [Revue de l'IREM de Strasbourg et de l'APMEP d'Alsace]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.88-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empeiria in Plato’s Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes platoniciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, https://journals.openedition.org/etudesplatoniciennes/3655, 2026, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lv2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782271158314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commandement de la raison ou totalitarisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35935-422-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo climbing: a descriptive and normative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ghersengorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEF-FD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do Desporto-On Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEREIRA MARTINS, C.(Ed.), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo climbing : a descriptive and normative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ghersengorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEF-FD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do desporto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-76, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de &amp;lt;i&amp;gt;σύνταξις&amp;lt;/i&amp;gt; dans le &amp;lt;i&amp;gt;Περὶ ἀρχῶν&amp;lt;/i&amp;gt; de Damascius : d’une problématisation syntaxique de l’&amp;lt;i&amp;gt;ἐπέκεινα&amp;lt;/i&amp;gt; néoplatonicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01229507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449268v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kim-Chi Pollaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01914537241284524" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492748v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lft" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154k5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;al-Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Kolbe-Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gcb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rzd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rzc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6451" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/mosaique.419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.4233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lv2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05316450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Merrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/urgence/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ghersengorin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01229507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449268v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kim-Chi Pollaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01914537241284524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154k5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;al-Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Kolbe-Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gcb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rzd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rzc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6451" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/mosaique.419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.4233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lv2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05316450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Merrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/urgence/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ghersengorin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01229507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>