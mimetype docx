--- v1 (2026-04-09)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Pollaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Expérience » politique chez Platon : ἀπειρία et ἐμπειρία du Gorgias à la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes platoniciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lft⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rancière reading Plato: Myth against sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Social Criticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01914537241284524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin, L’Odyssée au Louvre. Un roman graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.315-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essence et manifestation chez Maldiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154k5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratic Strategic Litigation and Defence of ‘LGBTI+’ Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moron-Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béal-Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Kolbe-André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redescriptions: Political Thought, Conceptual History and Feminist Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Broadie, Plato’s Sun-Like Good: Dialectic in the Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13gcb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions des sciences et puissance normative de la division platonicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.105-125. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11rzd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diairesis : La division chez Platon et Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.95 - 104. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11rzc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Delcomminette & R. Van Daele (dir.), La Méthode de division de Platon à Érigène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.6451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explication physique, mythe et causalité des Formes platoniciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/mosaique.419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Ribas, La Querelle de l’expérience. Aristote, Platon, Isocrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.281-284. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.4233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Au-delà de l’être” et “en deçà fondamental”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ouvert [Revue de l'IREM de Strasbourg et de l'APMEP d'Alsace]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.88-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empeiria in Plato’s Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes platoniciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, https://journals.openedition.org/etudesplatoniciennes/3655, 2026, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lv2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782271158314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commandement de la raison ou totalitarisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35935-422-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo climbing: a descriptive and normative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ghersengorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEF-FD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do Desporto-On Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEREIRA MARTINS, C.(Ed.), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo climbing : a descriptive and normative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ghersengorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEF-FD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do desporto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-76, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de &amp;lt;i&amp;gt;σύνταξις&amp;lt;/i&amp;gt; dans le &amp;lt;i&amp;gt;Περὶ ἀρχῶν&amp;lt;/i&amp;gt; de Damascius : d’une problématisation syntaxique de l’&amp;lt;i&amp;gt;ἐπέκεινα&amp;lt;/i&amp;gt; néoplatonicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01229507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Pollaert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Expérience » politique chez Platon : ἀπειρία et ἐμπειρία du Gorgias à la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes platoniciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lft⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rancière reading Plato: Myth against sociology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophy and Social Criticism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01914537241284524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essence et manifestation chez Maldiney</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de philosophie de l'université de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.37-49. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154k5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Cassin, L’Odyssée au Louvre. Un roman graphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 96, pp.315-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratic Strategic Litigation and Defence of ‘LGBTI+’ Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Moron-Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Béal-Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Kolbe-André</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Redescriptions: Political Thought, Conceptual History and Feminist Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05085957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Broadie, Plato’s Sun-Like Good: Dialectic in the Republic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13gcb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions des sciences et puissance normative de la division platonicienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.105-125. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11rzd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diairesis : La division chez Platon et Aristote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Chaintreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philonsorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.95 - 104. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11rzc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.Delcomminette & R. Van Daele (dir.), La Méthode de division de Platon à Érigène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.6451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explication physique, mythe et causalité des Formes platoniciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mosaïque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/mosaique.419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Ribas, La Querelle de l’expérience. Aristote, Platon, Isocrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.281-284. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/philosant.4233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Au-delà de l’être” et “en deçà fondamental”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ouvert [Revue de l'IREM de Strasbourg et de l'APMEP d'Alsace]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.88-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empeiria in Plato’s Dialogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes platoniciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, https://journals.openedition.org/etudesplatoniciennes/3655, 2026, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15lv2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urgence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Merrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9782271158314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commandement de la raison ou totalitarisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lambert-Lucas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35935-422-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo climbing: a descriptive and normative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ghersengorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEF-FD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do Desporto-On Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEREIRA MARTINS, C.(Ed.), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solo climbing : a descriptive and normative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Duez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Ghersengorin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEF-FD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do desporto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-76, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les illusions de la puissance » (série « Platon et la politique » 2/4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Merker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Kim-Chi Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec Philosophie, France Culture, Géraldine Muhlmann</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05587874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept de &amp;lt;i&amp;gt;σύνταξις&amp;lt;/i&amp;gt; dans le &amp;lt;i&amp;gt;Περὶ ἀρχῶν&amp;lt;/i&amp;gt; de Damascius : d’une problématisation syntaxique de l’&amp;lt;i&amp;gt;ἐπέκεινα&amp;lt;/i&amp;gt; néoplatonicien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pollaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01229507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449268v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kim-Chi Pollaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01914537241284524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531598v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154k5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;al-Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Kolbe-Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gcb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rzd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rzc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6451" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/mosaique.419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.4233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lv2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05316450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Merrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/urgence/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ghersengorin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01229507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pollaert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449268v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Kim-Chi Pollaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01914537241284524" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154k5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531598v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085957v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moron-Puech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien B&#233;al-Long" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Kolbe-Andr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531592v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13gcb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449528v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rzd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Chaintreuil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rzc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531593v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6451" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449325v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/mosaique.419" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.4233" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449506v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lv2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05316450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Merrer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/urgence/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ghersengorin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01229507v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>